--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -3081,82 +3081,69 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4D96">
         <w:t xml:space="preserve">Folyószámlára </w:t>
       </w:r>
       <w:r>
         <w:t>utalni szíveskedjenek.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB61CA0" w14:textId="77777777" w:rsidR="003344C3" w:rsidRPr="00E45632" w:rsidRDefault="003344C3" w:rsidP="003344C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4D96">
-        <w:t xml:space="preserve">         Pénzintézet </w:t>
-[...3 lines deleted...]
-        <w:t>megnevezése</w:t>
+        <w:t xml:space="preserve">         Pénzintézet megnevezése</w:t>
       </w:r>
       <w:r>
         <w:t>:........................................................................................................</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5E75007D" w14:textId="77777777" w:rsidR="003344C3" w:rsidRDefault="003344C3" w:rsidP="003344C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4D96">
-        <w:t xml:space="preserve">         </w:t>
-[...10 lines deleted...]
-        <w:t>……………………………………………………………………………….</w:t>
+        <w:t xml:space="preserve">         Számlaszám:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740C4CF9" w14:textId="77777777" w:rsidR="00F52A40" w:rsidRPr="000F3674" w:rsidRDefault="00F52A40" w:rsidP="00F52A40">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1360163F" w14:textId="77777777" w:rsidR="00F52A40" w:rsidRPr="00F52A40" w:rsidRDefault="00F52A40" w:rsidP="00F52A40">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5011,65 +4998,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Hozzájárulok a kérelemben szereplő adataimnak a szociális igazgatási eljárás során történő felhasználáshoz, kezeléséhez és ellenőrzéséhez. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6CA39D" w14:textId="77777777" w:rsidR="003344C3" w:rsidRPr="00954C49" w:rsidRDefault="003344C3" w:rsidP="003344C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5DB2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kérelmem kedvező elbírálása esetén fell</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">ebbezési jogomról </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ebbezési jogomról lemondok:    </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5DB2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5DB2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IGEN     -     NEM </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CD9A0C" w14:textId="77777777" w:rsidR="003344C3" w:rsidRPr="000F3674" w:rsidRDefault="003344C3" w:rsidP="003344C3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -5284,88 +5257,117 @@
           <w:spacing w:val="14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A Szociálpolitikai Osztály ügyfélfogadási rendje</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3417ED54" w14:textId="77777777" w:rsidR="003344C3" w:rsidRPr="00F35863" w:rsidRDefault="003344C3" w:rsidP="003344C3">
+    <w:p w14:paraId="3417ED54" w14:textId="5DAAC64A" w:rsidR="003344C3" w:rsidRPr="00F35863" w:rsidRDefault="003344C3" w:rsidP="003344C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hétfő:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t>9,00 – 11,00</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8:30-12.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35863">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>12.30-17.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -5529,123 +5531,141 @@
         </w:rPr>
         <w:t>Kedd:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t>nincs ügyfélfogadás</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D559E42" w14:textId="77777777" w:rsidR="003344C3" w:rsidRPr="00F35863" w:rsidRDefault="003344C3" w:rsidP="003344C3">
+    <w:p w14:paraId="1D559E42" w14:textId="083700EF" w:rsidR="003344C3" w:rsidRPr="00F35863" w:rsidRDefault="003344C3" w:rsidP="003344C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-711"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Szerda:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t>13,00 – 15,00</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78A51A26" w14:textId="77777777" w:rsidR="003344C3" w:rsidRPr="00F35863" w:rsidRDefault="003344C3" w:rsidP="003344C3">
+      </w:r>
+      <w:r w:rsidR="00E54560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8:30-12:00-12:30-16:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A51A26" w14:textId="63F18D76" w:rsidR="003344C3" w:rsidRPr="00F35863" w:rsidRDefault="003344C3" w:rsidP="003344C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Csütörtök:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t>9,00 – 11,00</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8:30-12:00</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E90B47" w14:textId="77777777" w:rsidR="003344C3" w:rsidRDefault="003344C3" w:rsidP="003344C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5855,67 +5875,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0C26">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>A támogatás folyósítása átutalással vagy postai úton a kérelmező részére történik.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F895B77" w14:textId="3D2B61B8" w:rsidR="003A0C26" w:rsidRPr="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0C26">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">A szén-monoxid érzékelő vásárláshoz nyújtott támogatás összege </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Ft azzal, hogy a támogatásban részesült a határozat kézhezvételétől számított 20 napon belül köteles a szén-monoxid érzékelőt megvásárolni.</w:t>
+        <w:t>A szén-monoxid érzékelő vásárláshoz nyújtott támogatás összege 10.000,- Ft azzal, hogy a támogatásban részesült a határozat kézhezvételétől számított 20 napon belül köteles a szén-monoxid érzékelőt megvásárolni.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2386AE30" w14:textId="1136A885" w:rsidR="003A0C26" w:rsidRPr="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0C26">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>A támogatásban részesült a szén-monoxid érzékelő megvásárlását és a készülék szavatossági idejét legkésőbb a vásárlástól számított 30 napon belül a polgármesteri hivatalban köteles igazolni.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D525A2" w14:textId="7E766FA8" w:rsidR="003A0C26" w:rsidRPr="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:pStyle w:val="Szvegtrzs"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -7177,63 +7181,55 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085518A" w14:paraId="1B15C228" w14:textId="77777777" w:rsidTr="00463BA3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39C281D2" w14:textId="77777777" w:rsidR="0085518A" w:rsidRDefault="0085518A" w:rsidP="00463BA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Szem.az.okmány</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> száma:</w:t>
+              <w:t>Szem.az.okmány száma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75FB28C2" w14:textId="77777777" w:rsidR="0085518A" w:rsidRDefault="0085518A" w:rsidP="00463BA3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
@@ -7408,59 +7404,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>, hogy</w:t>
+        <w:t xml:space="preserve"> munkáltató  igazolja, hogy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E08387" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -7484,292 +7472,229 @@
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Békéscsaba,</w:t>
+        <w:t xml:space="preserve"> nevű,   Békéscsaba,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4722ACB5" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">szám    alatti   </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">szám    alatti   lakos  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   óta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18486D5B" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>áll alkalmazásunkban.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D97E81E" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="right" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="70"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Munkaviszonya jelenleg is </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> megszűnés napja:</w:t>
+        <w:t>Munkaviszonya jelenleg is fennáll:   igen  -  nem,    megszűnés napja:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B0993F" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00375CC3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Teljes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   munkaidőben </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00033F1D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>foglalkoztatott,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">    / részmunkaidőben </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">/   órában  foglalkoztatott. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF3D145" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nevezett dolgozónak, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">az igazolás kiállítást megelőző </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0233">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>havi nettó</w:t>
       </w:r>
       <w:r>
@@ -8321,77 +8246,66 @@
           <w:b/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>(születési hely, idő)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A293A9E" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRPr="00BC50BE" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ABA7A11" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRPr="00BC50BE" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC50BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Békéscsaba,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC50BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC50BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC50BE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="hu-HU"/>
@@ -9260,145 +9174,89 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>szám</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>szám  alatti  lakos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4B52AF" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>büntetőjogi    felelősségem    tudatában    kijelentem,   hogy   egyéni  vállalkozói /őstermelői/ tevékenységemből    a     tárgyév  eddig  eltelt  hónapjaiban  összesen:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...71 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ft, </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE417C">
         <w:t>melynek havi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE417C">
         <w:t>átlaga</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
@@ -9782,140 +9640,108 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">szám </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>alatti</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>alatti   lakos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4161CD" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
+      <w:r>
+        <w:t xml:space="preserve">büntetőjogi felelősségem tudatában kijelentem, hogy  gyermeke(i)m édesapjától (édesanyától) külön háztartásban élek, és  gyermektartásdíj címén rendszeresen </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">   lakos</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> címén rendszeresen </w:t>
+        <w:t>havi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-        <w:t>havi:</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00EB706C">
         <w:rPr>
           <w:b/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:b/>
         </w:rPr>
         <w:t>Ft</w:t>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kézhez.</w:t>
+        <w:t>-ot  kapok kézhez.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D51BDA2" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26"/>
     <w:p w14:paraId="63E4A041" w14:textId="77777777" w:rsidR="003A0C26" w:rsidRDefault="003A0C26" w:rsidP="003A0C26">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Békéscsaba, 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10024,51 +9850,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003A0C26" w:rsidSect="0082351E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="142" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -10328,105 +10154,106 @@
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1957444086">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1173839453">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E5DFB"/>
     <w:rsid w:val="00040241"/>
     <w:rsid w:val="00083994"/>
     <w:rsid w:val="000F3674"/>
     <w:rsid w:val="00125F78"/>
     <w:rsid w:val="00167376"/>
     <w:rsid w:val="001812E8"/>
     <w:rsid w:val="001A1225"/>
     <w:rsid w:val="001A67A5"/>
     <w:rsid w:val="001B57CD"/>
     <w:rsid w:val="001E5DFB"/>
     <w:rsid w:val="001F395C"/>
     <w:rsid w:val="00211407"/>
     <w:rsid w:val="002C3061"/>
     <w:rsid w:val="003344C3"/>
     <w:rsid w:val="00366E96"/>
     <w:rsid w:val="00370524"/>
     <w:rsid w:val="00390C9C"/>
     <w:rsid w:val="003A0C26"/>
     <w:rsid w:val="004A3B02"/>
     <w:rsid w:val="00561CC3"/>
     <w:rsid w:val="00607599"/>
     <w:rsid w:val="007369C1"/>
     <w:rsid w:val="007625E0"/>
     <w:rsid w:val="0076606B"/>
     <w:rsid w:val="007C48FC"/>
     <w:rsid w:val="008004C7"/>
     <w:rsid w:val="00816756"/>
     <w:rsid w:val="0082351E"/>
     <w:rsid w:val="0084075D"/>
     <w:rsid w:val="0085518A"/>
     <w:rsid w:val="009123A2"/>
     <w:rsid w:val="00914731"/>
     <w:rsid w:val="0094406F"/>
     <w:rsid w:val="00A2614A"/>
     <w:rsid w:val="00A90762"/>
     <w:rsid w:val="00BC38A6"/>
+    <w:rsid w:val="00C0215E"/>
     <w:rsid w:val="00CE0EE8"/>
     <w:rsid w:val="00D1775B"/>
     <w:rsid w:val="00DC4B81"/>
     <w:rsid w:val="00DD06C7"/>
     <w:rsid w:val="00E53969"/>
+    <w:rsid w:val="00E54560"/>
     <w:rsid w:val="00ED6DEF"/>
     <w:rsid w:val="00EE7324"/>
     <w:rsid w:val="00F52A40"/>
     <w:rsid w:val="00FD00BA"/>
     <w:rsid w:val="00FF172C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -11324,70 +11151,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F888D33-FDCE-4F3E-8E95-FE36D6E62A9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1485</Words>
-  <Characters>10253</Characters>
+  <Words>1488</Words>
+  <Characters>10269</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11715</CharactersWithSpaces>
+  <CharactersWithSpaces>11734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hasa Basa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>