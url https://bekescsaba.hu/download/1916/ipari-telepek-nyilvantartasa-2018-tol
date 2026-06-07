--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\munka\ipar_kozig\ujhonlap\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82FB2550-6CB5-4B73-A509-AD0E4A19532A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F70C4F4C-082B-495E-B095-AD7CCAB31B5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B3A45F59-B64A-4C43-B524-30EA6CD77E49}"/>
   </bookViews>
   <sheets>
     <sheet name="Ipari telep nyilvántartás" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4593" uniqueCount="2085">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4652" uniqueCount="2109">
   <si>
     <t>Település</t>
   </si>
   <si>
     <t>Sorszám</t>
   </si>
   <si>
     <t>Önkormányzati nyilvántartási adatok</t>
   </si>
   <si>
     <t>Nyilvántartásba vétel, módosítás, megszűntetés időpontja</t>
   </si>
   <si>
     <t>év</t>
   </si>
   <si>
     <t>hó</t>
   </si>
   <si>
     <t>nap</t>
   </si>
   <si>
     <t>Nyilvántartásba vétel száma</t>
   </si>
   <si>
@@ -6272,50 +6272,122 @@
     <t>316.</t>
   </si>
   <si>
     <t>317.</t>
   </si>
   <si>
     <t>Nilvántartásba vétel jellege (B=bejelentés köteles E=engedély köteles)</t>
   </si>
   <si>
     <t>7/2026.</t>
   </si>
   <si>
     <t>Jövő-Magocskák Kft.</t>
   </si>
   <si>
     <t>5600 Békéscsaba, Schweidel u. 36.</t>
   </si>
   <si>
     <t xml:space="preserve">  3618/5</t>
   </si>
   <si>
     <t>318.</t>
   </si>
   <si>
     <t>II.1419-2/2026.</t>
+  </si>
+  <si>
+    <t>II.1203-11/2026.</t>
+  </si>
+  <si>
+    <t>8/2026.</t>
+  </si>
+  <si>
+    <t>Mol Retail Kft.</t>
+  </si>
+  <si>
+    <t>1117 Budapest, Dombóvári út 28.</t>
+  </si>
+  <si>
+    <t>Corvin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  2299/7</t>
+  </si>
+  <si>
+    <t>43. gépjárműjavítás,- karbantartás (kézi mosó)</t>
+  </si>
+  <si>
+    <t>II.1668-5/2026.</t>
+  </si>
+  <si>
+    <t>9/2026.</t>
+  </si>
+  <si>
+    <t>Novák Zsolt Mátyás</t>
+  </si>
+  <si>
+    <t>5600 Békéscsaba, Almás sor 8.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0633/1</t>
+  </si>
+  <si>
+    <t>43. gépjárműjavítás-, karbantartás</t>
+  </si>
+  <si>
+    <t>II.1662-3/2026.</t>
+  </si>
+  <si>
+    <t>10/2026.</t>
+  </si>
+  <si>
+    <t>Stefkovics Ferenc</t>
+  </si>
+  <si>
+    <t>5600 Békéscsaba, Csorvási út 17/2.</t>
+  </si>
+  <si>
+    <t>II.1704-9/2026.</t>
+  </si>
+  <si>
+    <t>11/2026.</t>
+  </si>
+  <si>
+    <t>0787/5.</t>
+  </si>
+  <si>
+    <t>319.</t>
+  </si>
+  <si>
+    <t>320.</t>
+  </si>
+  <si>
+    <t>321.</t>
+  </si>
+  <si>
+    <t>322.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -6435,72 +6507,72 @@
     <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -6771,227 +6843,227 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6EBB378-9852-4B51-AAD2-A8546E315994}">
-  <dimension ref="A1:AC324"/>
+  <dimension ref="A1:AC328"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="A3" sqref="A3:A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="63.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.42578125" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
     <col min="16" max="16" width="93.7109375" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" customWidth="1"/>
     <col min="18" max="18" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="20" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7" customWidth="1"/>
     <col min="22" max="22" width="7.5703125" customWidth="1"/>
     <col min="23" max="23" width="26.5703125" customWidth="1"/>
     <col min="24" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="29" width="3.5703125" customWidth="1"/>
     <col min="30" max="31" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:29" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25" t="s">
+      <c r="B3" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="32"/>
-[...3 lines deleted...]
-      <c r="H3" s="32" t="s">
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="32"/>
-      <c r="J3" s="27" t="s">
+      <c r="I3" s="25"/>
+      <c r="J3" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="27"/>
-[...4 lines deleted...]
-      <c r="P3" s="27"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
     </row>
     <row r="4" spans="1:29" s="1" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="25"/>
-[...1 lines deleted...]
-      <c r="C4" s="25" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29" t="s">
         <v>2078</v>
       </c>
-      <c r="D4" s="25" t="s">
+      <c r="D4" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="29" t="s">
+      <c r="E4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="29"/>
-[...1 lines deleted...]
-      <c r="H4" s="27" t="s">
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="27" t="s">
+      <c r="I4" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="27" t="s">
+      <c r="J4" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="27"/>
-[...3 lines deleted...]
-      <c r="O4" s="27"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26"/>
       <c r="P4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
     </row>
     <row r="5" spans="1:29" s="1" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
-[...3 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="A5" s="29"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="27" t="s">
+      <c r="F5" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="27" t="s">
+      <c r="G5" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="27"/>
-[...1 lines deleted...]
-      <c r="J5" s="29" t="s">
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="29" t="s">
+      <c r="K5" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="27" t="s">
+      <c r="L5" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="27"/>
-[...1 lines deleted...]
-      <c r="O5" s="27" t="s">
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="29" t="s">
+      <c r="P5" s="27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="26"/>
-[...9 lines deleted...]
-      <c r="K6" s="30"/>
+      <c r="A6" s="30"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="31"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
       <c r="L6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="O6" s="28"/>
-      <c r="P6" s="30"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="28"/>
     </row>
     <row r="7" spans="1:29" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>30</v>
@@ -22671,71 +22743,271 @@
       <c r="I324" s="17" t="s">
         <v>2081</v>
       </c>
       <c r="J324" s="17">
         <v>5600</v>
       </c>
       <c r="K324" s="17" t="s">
         <v>24</v>
       </c>
       <c r="L324" s="17" t="s">
         <v>270</v>
       </c>
       <c r="M324" s="17" t="s">
         <v>344</v>
       </c>
       <c r="N324" s="15" t="s">
         <v>257</v>
       </c>
       <c r="O324" s="16" t="s">
         <v>2082</v>
       </c>
       <c r="P324" s="17" t="s">
         <v>629</v>
       </c>
     </row>
+    <row r="325" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A325" s="17" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B325" s="6" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C325" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D325" s="6" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E325" s="6" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F325" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G325" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H325" s="6" t="s">
+        <v>2087</v>
+      </c>
+      <c r="I325" s="6" t="s">
+        <v>2088</v>
+      </c>
+      <c r="J325" s="6">
+        <v>5600</v>
+      </c>
+      <c r="K325" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L325" s="6" t="s">
+        <v>2089</v>
+      </c>
+      <c r="M325" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="N325" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="O325" s="6" t="s">
+        <v>2090</v>
+      </c>
+      <c r="P325" s="6" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A326" s="17" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B326" s="6" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C326" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D326" s="6" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E326" s="6" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F326" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G326" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="H326" s="6" t="s">
+        <v>2094</v>
+      </c>
+      <c r="I326" s="6" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J326" s="6">
+        <v>5600</v>
+      </c>
+      <c r="K326" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L326" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="M326" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="N326" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="O326" s="6" t="s">
+        <v>2096</v>
+      </c>
+      <c r="P326" s="6" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A327" s="17" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B327" s="6" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C327" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D327" s="6" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E327" s="6" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F327" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G327" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="H327" s="6" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I327" s="6" t="s">
+        <v>2101</v>
+      </c>
+      <c r="J327" s="6">
+        <v>5600</v>
+      </c>
+      <c r="K327" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L327" s="6" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M327" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="N327" s="6">
+        <v>46070</v>
+      </c>
+      <c r="O327" s="6" t="s">
+        <v>836</v>
+      </c>
+      <c r="P327" s="6" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A328" s="17" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B328" s="6" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C328" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D328" s="6" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E328" s="6" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F328" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G328" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="H328" s="6" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I328" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="J328" s="6">
+        <v>5600</v>
+      </c>
+      <c r="K328" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L328" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="M328" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="N328" s="6" t="s">
+        <v>2014</v>
+      </c>
+      <c r="O328" s="6" t="s">
+        <v>2104</v>
+      </c>
+      <c r="P328" s="6" t="s">
+        <v>2097</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:P3"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
-    <mergeCell ref="E4:G4"/>
-[...1 lines deleted...]
-    <mergeCell ref="C3:G3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ipari telep nyilvántartás</vt:lpstr>