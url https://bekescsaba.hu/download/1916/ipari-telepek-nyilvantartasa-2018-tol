--- v1 (2026-06-07)
+++ v2 (2026-07-17)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\munka\ipar_kozig\ujhonlap\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F70C4F4C-082B-495E-B095-AD7CCAB31B5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6C5B2BB-F55B-494E-8330-D04B0821F8D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B3A45F59-B64A-4C43-B524-30EA6CD77E49}"/>
   </bookViews>
   <sheets>
     <sheet name="Ipari telep nyilvántartás" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4652" uniqueCount="2109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4681" uniqueCount="2119">
   <si>
     <t>Település</t>
   </si>
   <si>
     <t>Sorszám</t>
   </si>
   <si>
     <t>Önkormányzati nyilvántartási adatok</t>
   </si>
   <si>
     <t>Nyilvántartásba vétel, módosítás, megszűntetés időpontja</t>
   </si>
   <si>
     <t>év</t>
   </si>
   <si>
     <t>hó</t>
   </si>
   <si>
     <t>nap</t>
   </si>
   <si>
     <t>Nyilvántartásba vétel száma</t>
   </si>
   <si>
@@ -6344,50 +6344,80 @@
     <t>Stefkovics Ferenc</t>
   </si>
   <si>
     <t>5600 Békéscsaba, Csorvási út 17/2.</t>
   </si>
   <si>
     <t>II.1704-9/2026.</t>
   </si>
   <si>
     <t>11/2026.</t>
   </si>
   <si>
     <t>0787/5.</t>
   </si>
   <si>
     <t>319.</t>
   </si>
   <si>
     <t>320.</t>
   </si>
   <si>
     <t>321.</t>
   </si>
   <si>
     <t>322.</t>
+  </si>
+  <si>
+    <t>323.</t>
+  </si>
+  <si>
+    <t>324.</t>
+  </si>
+  <si>
+    <t>II.1741-5/2026.</t>
+  </si>
+  <si>
+    <t>12/2026.</t>
+  </si>
+  <si>
+    <t>H&amp;H Autószervíz Kft.</t>
+  </si>
+  <si>
+    <t>5674 Kétsoprony, Dózsa György út 64.</t>
+  </si>
+  <si>
+    <t>II.1887-5/2026.</t>
+  </si>
+  <si>
+    <t>13/2026.</t>
+  </si>
+  <si>
+    <t>Illés Tamás Dávid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  4364/2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -6507,72 +6537,72 @@
     <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -6843,227 +6873,227 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6EBB378-9852-4B51-AAD2-A8546E315994}">
-  <dimension ref="A1:AC328"/>
+  <dimension ref="A1:AC330"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A6"/>
+      <selection activeCell="H336" sqref="H336"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="63.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.42578125" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
     <col min="16" max="16" width="93.7109375" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" customWidth="1"/>
     <col min="18" max="18" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="20" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7" customWidth="1"/>
     <col min="22" max="22" width="7.5703125" customWidth="1"/>
     <col min="23" max="23" width="26.5703125" customWidth="1"/>
     <col min="24" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="29" width="3.5703125" customWidth="1"/>
     <col min="30" max="31" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:29" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B3" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="25"/>
-[...3 lines deleted...]
-      <c r="H3" s="25" t="s">
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="25"/>
-      <c r="J3" s="26" t="s">
+      <c r="I3" s="28"/>
+      <c r="J3" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="26"/>
-[...4 lines deleted...]
-      <c r="P3" s="26"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
     </row>
     <row r="4" spans="1:29" s="1" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="29"/>
-[...1 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30" t="s">
         <v>2078</v>
       </c>
-      <c r="D4" s="29" t="s">
+      <c r="D4" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="27" t="s">
+      <c r="E4" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="27"/>
-[...1 lines deleted...]
-      <c r="H4" s="26" t="s">
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="26" t="s">
+      <c r="I4" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="26" t="s">
+      <c r="J4" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="26"/>
-[...3 lines deleted...]
-      <c r="O4" s="26"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="29"/>
       <c r="P4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
     </row>
     <row r="5" spans="1:29" s="1" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="29"/>
-[...3 lines deleted...]
-      <c r="E5" s="26" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="30"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="26" t="s">
+      <c r="F5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="26" t="s">
+      <c r="G5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="26"/>
-[...1 lines deleted...]
-      <c r="J5" s="27" t="s">
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="27" t="s">
+      <c r="K5" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="26" t="s">
+      <c r="L5" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="26"/>
-[...1 lines deleted...]
-      <c r="O5" s="26" t="s">
+      <c r="M5" s="29"/>
+      <c r="N5" s="29"/>
+      <c r="O5" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="27" t="s">
+      <c r="P5" s="25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="30"/>
-[...9 lines deleted...]
-      <c r="K6" s="28"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
       <c r="L6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N6" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="O6" s="31"/>
-      <c r="P6" s="28"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="26"/>
     </row>
     <row r="7" spans="1:29" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>30</v>
@@ -22943,71 +22973,171 @@
       <c r="I328" s="6" t="s">
         <v>677</v>
       </c>
       <c r="J328" s="6">
         <v>5600</v>
       </c>
       <c r="K328" s="6" t="s">
         <v>24</v>
       </c>
       <c r="L328" s="6" t="s">
         <v>132</v>
       </c>
       <c r="M328" s="6" t="s">
         <v>267</v>
       </c>
       <c r="N328" s="6" t="s">
         <v>2014</v>
       </c>
       <c r="O328" s="6" t="s">
         <v>2104</v>
       </c>
       <c r="P328" s="6" t="s">
         <v>2097</v>
       </c>
     </row>
+    <row r="329" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A329" s="17" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B329" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C329" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D329" s="14" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E329" s="14" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F329" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="G329" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="H329" s="14" t="s">
+        <v>2113</v>
+      </c>
+      <c r="I329" s="14" t="s">
+        <v>2114</v>
+      </c>
+      <c r="J329" s="14">
+        <v>5600</v>
+      </c>
+      <c r="K329" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L329" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="M329" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="N329" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="O329" s="16">
+        <v>13812</v>
+      </c>
+      <c r="P329" s="14" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A330" s="17" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B330" s="14" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C330" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D330" s="14" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E330" s="14" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F330" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="G330" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="H330" s="14" t="s">
+        <v>2117</v>
+      </c>
+      <c r="I330" s="14" t="s">
+        <v>677</v>
+      </c>
+      <c r="J330" s="14">
+        <v>5600</v>
+      </c>
+      <c r="K330" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L330" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="M330" s="14" t="s">
+        <v>344</v>
+      </c>
+      <c r="N330" s="15" t="s">
+        <v>1444</v>
+      </c>
+      <c r="O330" s="16" t="s">
+        <v>2118</v>
+      </c>
+      <c r="P330" s="14" t="s">
+        <v>2097</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="E4:G4"/>
-[...4 lines deleted...]
-    <mergeCell ref="P5:P6"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="L5:N5"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="C3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:P3"/>
+    <mergeCell ref="P5:P6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ipari telep nyilvántartás</vt:lpstr>