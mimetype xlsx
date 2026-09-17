--- v2 (2026-07-17)
+++ v3 (2026-09-17)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\munka\ipar_kozig\ujhonlap\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6C5B2BB-F55B-494E-8330-D04B0821F8D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A08B3CED-1C3D-430E-9F67-027E74F2625A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B3A45F59-B64A-4C43-B524-30EA6CD77E49}"/>
   </bookViews>
   <sheets>
     <sheet name="Ipari telep nyilvántartás" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4681" uniqueCount="2119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4726" uniqueCount="2135">
   <si>
     <t>Település</t>
   </si>
   <si>
     <t>Sorszám</t>
   </si>
   <si>
     <t>Önkormányzati nyilvántartási adatok</t>
   </si>
   <si>
     <t>Nyilvántartásba vétel, módosítás, megszűntetés időpontja</t>
   </si>
   <si>
     <t>év</t>
   </si>
   <si>
     <t>hó</t>
   </si>
   <si>
     <t>nap</t>
   </si>
   <si>
     <t>Nyilvántartásba vétel száma</t>
   </si>
   <si>
@@ -6374,50 +6374,98 @@
     <t>324.</t>
   </si>
   <si>
     <t>II.1741-5/2026.</t>
   </si>
   <si>
     <t>12/2026.</t>
   </si>
   <si>
     <t>H&amp;H Autószervíz Kft.</t>
   </si>
   <si>
     <t>5674 Kétsoprony, Dózsa György út 64.</t>
   </si>
   <si>
     <t>II.1887-5/2026.</t>
   </si>
   <si>
     <t>13/2026.</t>
   </si>
   <si>
     <t>Illés Tamás Dávid</t>
   </si>
   <si>
     <t xml:space="preserve">  4364/2</t>
+  </si>
+  <si>
+    <t>II.2025-6/2026.</t>
+  </si>
+  <si>
+    <t>14/2026.</t>
+  </si>
+  <si>
+    <t>kétegyházi</t>
+  </si>
+  <si>
+    <t>II. 2047-4/2026.</t>
+  </si>
+  <si>
+    <t>15/2026.</t>
+  </si>
+  <si>
+    <t>Hyperload Kft.</t>
+  </si>
+  <si>
+    <t>5661 Újkígyós, Széchenyi u. 56/1.</t>
+  </si>
+  <si>
+    <t>II.2082-6/2026.</t>
+  </si>
+  <si>
+    <t>16/2026.</t>
+  </si>
+  <si>
+    <t>Roadrunner Logistics Kft.</t>
+  </si>
+  <si>
+    <t>5600 Békéscsaba, Ipari út 10.</t>
+  </si>
+  <si>
+    <t>325.</t>
+  </si>
+  <si>
+    <t>326.</t>
+  </si>
+  <si>
+    <t>327.</t>
+  </si>
+  <si>
+    <t>1907-04</t>
+  </si>
+  <si>
+    <t>1916-12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -6497,114 +6545,126 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -6873,16271 +6933,16414 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6EBB378-9852-4B51-AAD2-A8546E315994}">
-  <dimension ref="A1:AC330"/>
+  <dimension ref="A1:AC333"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H336" sqref="H336"/>
+      <selection activeCell="O334" sqref="O334"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="6" customWidth="1"/>
     <col min="8" max="8" width="63.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="46.5703125" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="10.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16" width="93.7109375" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" style="33" customWidth="1"/>
+    <col min="11" max="11" width="11.140625" style="33" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="22.28515625" style="33" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.42578125" style="33" customWidth="1"/>
+    <col min="14" max="14" width="7.85546875" style="33" customWidth="1"/>
+    <col min="15" max="15" width="14" style="33" customWidth="1"/>
+    <col min="16" max="16" width="93.7109375" style="32" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" customWidth="1"/>
     <col min="18" max="18" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="20" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7" customWidth="1"/>
     <col min="22" max="22" width="7.5703125" customWidth="1"/>
     <col min="23" max="23" width="26.5703125" customWidth="1"/>
     <col min="24" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="29" width="3.5703125" customWidth="1"/>
     <col min="30" max="31" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:29" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="30" t="s">
+      <c r="B3" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="28"/>
-[...3 lines deleted...]
-      <c r="H3" s="28" t="s">
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="28"/>
-      <c r="J3" s="29" t="s">
+      <c r="I3" s="31"/>
+      <c r="J3" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="29"/>
-[...4 lines deleted...]
-      <c r="P3" s="29"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="34"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
     </row>
     <row r="4" spans="1:29" s="1" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="30"/>
-[...1 lines deleted...]
-      <c r="C4" s="30" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25" t="s">
         <v>2078</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="D4" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="25" t="s">
+      <c r="E4" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="25"/>
-[...1 lines deleted...]
-      <c r="H4" s="29" t="s">
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="29" t="s">
+      <c r="I4" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="29" t="s">
+      <c r="J4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="29"/>
-[...4 lines deleted...]
-      <c r="P4" s="4" t="s">
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="36"/>
+      <c r="O4" s="36"/>
+      <c r="P4" s="34" t="s">
         <v>20</v>
       </c>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
     </row>
     <row r="5" spans="1:29" s="1" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="30"/>
-[...3 lines deleted...]
-      <c r="E5" s="29" t="s">
+      <c r="A5" s="25"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="29" t="s">
+      <c r="F5" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="29" t="s">
+      <c r="G5" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="29"/>
-[...1 lines deleted...]
-      <c r="J5" s="25" t="s">
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="25" t="s">
+      <c r="K5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="L5" s="29" t="s">
+      <c r="L5" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="M5" s="29"/>
-[...1 lines deleted...]
-      <c r="O5" s="29" t="s">
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="25" t="s">
+      <c r="P5" s="34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="31"/>
-[...10 lines deleted...]
-      <c r="L6" s="5" t="s">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="M6" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="N6" s="1" t="s">
+      <c r="N6" s="35" t="s">
         <v>264</v>
       </c>
-      <c r="O6" s="32"/>
-      <c r="P6" s="26"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="4"/>
     </row>
     <row r="7" spans="1:29" ht="30" x14ac:dyDescent="0.25">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E7" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="F7" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="G7" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="H7" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="I7" s="6" t="s">
+      <c r="I7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="J7" s="6">
-[...5 lines deleted...]
-      <c r="L7" s="6" t="s">
+      <c r="J7" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N7" s="7" t="s">
+      <c r="N7" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="O7" s="8" t="s">
+      <c r="O7" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="P7" s="21" t="s">
+      <c r="P7" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="6" t="s">
+      <c r="C8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="J8" s="6">
-[...5 lines deleted...]
-      <c r="L8" s="6" t="s">
+      <c r="J8" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O8" s="5">
         <v>2655</v>
       </c>
-      <c r="P8" s="21" t="s">
+      <c r="P8" s="20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="6" t="s">
+      <c r="C9" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="E9" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F9" s="6" t="s">
+      <c r="F9" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="I9" s="6" t="s">
+      <c r="I9" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="J9" s="6">
-[...5 lines deleted...]
-      <c r="L9" s="6" t="s">
+      <c r="J9" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="M9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N9" s="6" t="s">
+      <c r="N9" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="O9" s="6" t="s">
+      <c r="O9" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="P9" s="21" t="s">
+      <c r="P9" s="20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="6" t="s">
+      <c r="C10" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="E10" s="6" t="s">
+      <c r="E10" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F10" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="G10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H10" s="6" t="s">
+      <c r="H10" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="I10" s="6" t="s">
+      <c r="I10" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="J10" s="6">
-[...5 lines deleted...]
-      <c r="L10" s="6" t="s">
+      <c r="J10" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="M10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N10" s="6" t="s">
+      <c r="N10" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="O10" s="6">
+      <c r="O10" s="5">
         <v>2223</v>
       </c>
-      <c r="P10" s="21"/>
+      <c r="P10" s="20"/>
     </row>
     <row r="11" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="B11" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="6" t="s">
+      <c r="C11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="E11" s="6" t="s">
+      <c r="E11" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F11" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G11" s="6" t="s">
+      <c r="G11" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H11" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="I11" s="6" t="s">
+      <c r="I11" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="J11" s="6">
-[...5 lines deleted...]
-      <c r="L11" s="6" t="s">
+      <c r="J11" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="M11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N11" s="6" t="s">
+      <c r="N11" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="O11" s="6" t="s">
+      <c r="O11" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="P11" s="21" t="s">
+      <c r="P11" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:29" ht="30" x14ac:dyDescent="0.25">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="6" t="s">
+      <c r="C12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="E12" s="6" t="s">
+      <c r="E12" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="G12" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H12" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="I12" s="6" t="s">
+      <c r="I12" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="J12" s="6">
-[...5 lines deleted...]
-      <c r="L12" s="6" t="s">
+      <c r="J12" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="6"/>
-[...1 lines deleted...]
-      <c r="O12" s="6" t="s">
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="P12" s="21" t="s">
+      <c r="P12" s="20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6" t="s">
+      <c r="C13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F13" s="6" t="s">
+      <c r="F13" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H13" s="6" t="s">
+      <c r="H13" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="J13" s="6">
-[...5 lines deleted...]
-      <c r="L13" s="6" t="s">
+      <c r="J13" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L13" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N13" s="6" t="s">
+      <c r="N13" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="P13" s="21" t="s">
+      <c r="P13" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="6" t="s">
+      <c r="C14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="F14" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="H14" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="6" t="s">
+      <c r="I14" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="J14" s="6">
-[...5 lines deleted...]
-      <c r="L14" s="6" t="s">
+      <c r="J14" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="M14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N14" s="6" t="s">
+      <c r="N14" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="O14" s="6" t="s">
+      <c r="O14" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="P14" s="21" t="s">
+      <c r="P14" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="6" t="s">
+      <c r="C15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F15" s="6" t="s">
+      <c r="F15" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="G15" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="H15" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="6" t="s">
+      <c r="I15" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="J15" s="6">
-[...5 lines deleted...]
-      <c r="L15" s="6" t="s">
+      <c r="J15" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L15" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="M15" s="6" t="s">
+      <c r="M15" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N15" s="6" t="s">
+      <c r="N15" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="O15" s="6" t="s">
+      <c r="O15" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="P15" s="21" t="s">
+      <c r="P15" s="20" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="B16" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="6" t="s">
+      <c r="C16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F16" s="6" t="s">
+      <c r="F16" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H16" s="6" t="s">
+      <c r="H16" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="J16" s="6">
-[...5 lines deleted...]
-      <c r="L16" s="6" t="s">
+      <c r="J16" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L16" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N16" s="6" t="s">
+      <c r="N16" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="P16" s="21" t="s">
+      <c r="P16" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="B17" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F17" s="6" t="s">
+      <c r="F17" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H17" s="6" t="s">
+      <c r="H17" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="6" t="s">
+      <c r="I17" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="J17" s="6">
-[...5 lines deleted...]
-      <c r="L17" s="6" t="s">
+      <c r="J17" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L17" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N17" s="6" t="s">
+      <c r="N17" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="P17" s="21" t="s">
+      <c r="P17" s="20" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="B18" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="C18" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="9" t="s">
+      <c r="C18" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="E18" s="6" t="s">
+      <c r="E18" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F18" s="6" t="s">
+      <c r="F18" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="H18" s="6" t="s">
+      <c r="H18" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="I18" s="6" t="s">
+      <c r="I18" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="J18" s="6">
-[...5 lines deleted...]
-      <c r="L18" s="6" t="s">
+      <c r="J18" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L18" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="M18" s="6"/>
-[...1 lines deleted...]
-      <c r="O18" s="6" t="s">
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="P18" s="21" t="s">
+      <c r="P18" s="20" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="B19" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="C19" s="9" t="s">
+      <c r="C19" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="D19" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E19" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F19" s="6" t="s">
+      <c r="F19" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="H19" s="6" t="s">
+      <c r="H19" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="I19" s="6" t="s">
+      <c r="I19" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="J19" s="6">
-[...5 lines deleted...]
-      <c r="L19" s="6" t="s">
+      <c r="J19" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="M19" s="6" t="s">
+      <c r="M19" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N19" s="6" t="s">
+      <c r="N19" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="O19" s="6" t="s">
+      <c r="O19" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="P19" s="21" t="s">
+      <c r="P19" s="20" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="C20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="9" t="s">
+      <c r="C20" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E20" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F20" s="6" t="s">
+      <c r="F20" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H20" s="6" t="s">
+      <c r="H20" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="I20" s="6" t="s">
+      <c r="I20" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="J20" s="6">
-[...5 lines deleted...]
-      <c r="L20" s="6" t="s">
+      <c r="J20" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M20" s="6"/>
-      <c r="N20" s="6" t="s">
+      <c r="M20" s="5"/>
+      <c r="N20" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="O20" s="6" t="s">
+      <c r="O20" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="P20" s="21" t="s">
+      <c r="P20" s="20" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B21" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="C21" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="9" t="s">
+      <c r="C21" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="E21" s="6" t="s">
+      <c r="E21" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F21" s="6" t="s">
+      <c r="F21" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="G21" s="6" t="s">
+      <c r="G21" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H21" s="6" t="s">
+      <c r="H21" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="I21" s="6" t="s">
+      <c r="I21" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="J21" s="6">
-[...5 lines deleted...]
-      <c r="L21" s="6" t="s">
+      <c r="J21" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L21" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="M21" s="6" t="s">
+      <c r="M21" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N21" s="6" t="s">
+      <c r="N21" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="5">
         <v>14776</v>
       </c>
-      <c r="P21" s="21" t="s">
+      <c r="P21" s="20" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="B22" s="6" t="s">
+      <c r="B22" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="9" t="s">
+      <c r="C22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="E22" s="10" t="s">
+      <c r="E22" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="F22" s="6" t="s">
+      <c r="F22" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="G22" s="6" t="s">
+      <c r="G22" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H22" s="6" t="s">
+      <c r="H22" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="I22" s="6" t="s">
+      <c r="I22" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="J22" s="6">
-[...5 lines deleted...]
-      <c r="L22" s="6" t="s">
+      <c r="J22" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L22" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M22" s="6"/>
-      <c r="N22" s="6" t="s">
+      <c r="M22" s="5"/>
+      <c r="N22" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="O22" s="6" t="s">
+      <c r="O22" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="P22" s="21" t="s">
+      <c r="P22" s="20" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B23" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="6" t="s">
+      <c r="C23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="E23" s="6" t="s">
+      <c r="E23" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F23" s="6" t="s">
+      <c r="F23" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G23" s="6" t="s">
+      <c r="G23" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="H23" s="6" t="s">
+      <c r="H23" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="I23" s="6" t="s">
+      <c r="I23" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="J23" s="6">
-[...5 lines deleted...]
-      <c r="L23" s="6" t="s">
+      <c r="J23" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L23" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="M23" s="6" t="s">
+      <c r="M23" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N23" s="6" t="s">
+      <c r="N23" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="5">
         <v>6229</v>
       </c>
-      <c r="P23" s="21" t="s">
+      <c r="P23" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B24" s="6" t="s">
+      <c r="B24" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="6" t="s">
+      <c r="C24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="E24" s="6" t="s">
+      <c r="E24" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F24" s="6" t="s">
+      <c r="F24" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G24" s="6" t="s">
+      <c r="G24" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H24" s="6" t="s">
+      <c r="H24" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="I24" s="6" t="s">
+      <c r="I24" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="J24" s="6">
-[...5 lines deleted...]
-      <c r="L24" s="6" t="s">
+      <c r="J24" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L24" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="M24" s="6" t="s">
+      <c r="M24" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N24" s="6"/>
-      <c r="O24" s="6" t="s">
+      <c r="N24" s="5"/>
+      <c r="O24" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="P24" s="21" t="s">
+      <c r="P24" s="20" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B25" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="6" t="s">
+      <c r="C25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="E25" s="6" t="s">
+      <c r="E25" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F25" s="6" t="s">
+      <c r="F25" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G25" s="6" t="s">
+      <c r="G25" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H25" s="6" t="s">
+      <c r="H25" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="I25" s="6" t="s">
+      <c r="I25" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="J25" s="6">
-[...5 lines deleted...]
-      <c r="L25" s="6" t="s">
+      <c r="J25" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L25" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="M25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N25" s="6" t="s">
+      <c r="N25" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="5">
         <v>4914</v>
       </c>
-      <c r="P25" s="21" t="s">
+      <c r="P25" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="B26" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="6" t="s">
+      <c r="C26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="E26" s="6" t="s">
+      <c r="E26" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F26" s="6" t="s">
+      <c r="F26" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G26" s="6" t="s">
+      <c r="G26" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H26" s="6" t="s">
+      <c r="H26" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="I26" s="6" t="s">
+      <c r="I26" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="J26" s="6">
-[...5 lines deleted...]
-      <c r="L26" s="6" t="s">
+      <c r="J26" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L26" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="M26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N26" s="6" t="s">
+      <c r="N26" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="O26" s="6">
+      <c r="O26" s="5">
         <v>10343</v>
       </c>
-      <c r="P26" s="21" t="s">
+      <c r="P26" s="20" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A27" s="6" t="s">
+      <c r="A27" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="6" t="s">
+      <c r="C27" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="E27" s="6" t="s">
+      <c r="E27" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F27" s="6" t="s">
+      <c r="F27" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G27" s="6" t="s">
+      <c r="G27" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H27" s="6" t="s">
+      <c r="H27" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="I27" s="6" t="s">
+      <c r="I27" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="J27" s="6">
-[...5 lines deleted...]
-      <c r="L27" s="6" t="s">
+      <c r="J27" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L27" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="M27" s="6" t="s">
+      <c r="M27" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N27" s="6" t="s">
+      <c r="N27" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="5">
         <v>6259</v>
       </c>
-      <c r="P27" s="21" t="s">
+      <c r="P27" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A28" s="6" t="s">
+      <c r="A28" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="B28" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="6" t="s">
+      <c r="C28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="E28" s="6" t="s">
+      <c r="E28" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F28" s="6" t="s">
+      <c r="F28" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G28" s="6" t="s">
+      <c r="G28" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="H28" s="6" t="s">
+      <c r="H28" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="I28" s="6" t="s">
+      <c r="I28" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="J28" s="6">
-[...5 lines deleted...]
-      <c r="L28" s="6" t="s">
+      <c r="J28" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L28" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="M28" s="6" t="s">
+      <c r="M28" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N28" s="6" t="s">
+      <c r="N28" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="O28" s="6" t="s">
+      <c r="O28" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="P28" s="21" t="s">
+      <c r="P28" s="20" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A29" s="6" t="s">
+      <c r="A29" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="B29" s="6" t="s">
+      <c r="B29" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="6" t="s">
+      <c r="C29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="E29" s="6" t="s">
+      <c r="E29" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="6" t="s">
+      <c r="F29" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G29" s="6" t="s">
+      <c r="G29" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H29" s="6" t="s">
+      <c r="H29" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="I29" s="6" t="s">
+      <c r="I29" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="J29" s="6">
-[...5 lines deleted...]
-      <c r="L29" s="6" t="s">
+      <c r="J29" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L29" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="M29" s="6" t="s">
+      <c r="M29" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N29" s="6" t="s">
+      <c r="N29" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="O29" s="6"/>
-      <c r="P29" s="21" t="s">
+      <c r="O29" s="5"/>
+      <c r="P29" s="20" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A30" s="6" t="s">
+      <c r="A30" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="C30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="6" t="s">
+      <c r="C30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="E30" s="6" t="s">
+      <c r="E30" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F30" s="6" t="s">
+      <c r="F30" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G30" s="6" t="s">
+      <c r="G30" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="H30" s="6" t="s">
+      <c r="H30" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="I30" s="6" t="s">
+      <c r="I30" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="J30" s="6">
-[...7 lines deleted...]
-      <c r="N30" s="6">
+      <c r="J30" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5">
         <v>15958</v>
       </c>
-      <c r="O30" s="6">
+      <c r="O30" s="5">
         <v>15958</v>
       </c>
-      <c r="P30" s="21" t="s">
+      <c r="P30" s="20" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A31" s="6" t="s">
+      <c r="A31" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="6" t="s">
+      <c r="C31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="E31" s="6" t="s">
+      <c r="E31" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="6" t="s">
+      <c r="F31" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G31" s="6" t="s">
+      <c r="G31" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="H31" s="6" t="s">
+      <c r="H31" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="I31" s="6" t="s">
+      <c r="I31" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="J31" s="6">
-[...5 lines deleted...]
-      <c r="L31" s="6" t="s">
+      <c r="J31" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="M31" s="6" t="s">
+      <c r="M31" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="N31" s="6">
+      <c r="N31" s="5">
         <v>1025</v>
       </c>
-      <c r="O31" s="6">
+      <c r="O31" s="5">
         <v>152</v>
       </c>
-      <c r="P31" s="21" t="s">
+      <c r="P31" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A32" s="6" t="s">
+      <c r="A32" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="B32" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="6" t="s">
+      <c r="C32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="E32" s="6" t="s">
+      <c r="E32" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F32" s="6" t="s">
+      <c r="F32" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G32" s="6" t="s">
+      <c r="G32" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="H32" s="6" t="s">
+      <c r="H32" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="I32" s="6" t="s">
+      <c r="I32" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="J32" s="6">
-[...5 lines deleted...]
-      <c r="L32" s="6" t="s">
+      <c r="J32" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="M32" s="6" t="s">
+      <c r="M32" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N32" s="8" t="s">
+      <c r="N32" s="7" t="s">
         <v>211</v>
       </c>
-      <c r="O32" s="8" t="s">
+      <c r="O32" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="P32" s="21" t="s">
+      <c r="P32" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A33" s="6" t="s">
+      <c r="A33" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="B33" s="6" t="s">
+      <c r="B33" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="6" t="s">
+      <c r="C33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="E33" s="6" t="s">
+      <c r="E33" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F33" s="6" t="s">
+      <c r="F33" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G33" s="6" t="s">
+      <c r="G33" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H33" s="6" t="s">
+      <c r="H33" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="I33" s="6" t="s">
+      <c r="I33" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="J33" s="6">
-[...5 lines deleted...]
-      <c r="L33" s="6" t="s">
+      <c r="J33" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="M33" s="6" t="s">
+      <c r="M33" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N33" s="6" t="s">
+      <c r="N33" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O33" s="5">
         <v>9984</v>
       </c>
-      <c r="P33" s="21" t="s">
+      <c r="P33" s="20" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A34" s="6" t="s">
+      <c r="A34" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="B34" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="6" t="s">
+      <c r="C34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="E34" s="6" t="s">
+      <c r="E34" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F34" s="6" t="s">
+      <c r="F34" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G34" s="6" t="s">
+      <c r="G34" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H34" s="6" t="s">
+      <c r="H34" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="I34" s="6" t="s">
+      <c r="I34" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="J34" s="6">
-[...5 lines deleted...]
-      <c r="L34" s="6" t="s">
+      <c r="J34" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="M34" s="6" t="s">
+      <c r="M34" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="N34" s="6" t="s">
+      <c r="N34" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="O34" s="6">
+      <c r="O34" s="5">
         <v>19330</v>
       </c>
-      <c r="P34" s="21" t="s">
+      <c r="P34" s="20" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A35" s="6" t="s">
+      <c r="A35" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="B35" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="6" t="s">
+      <c r="C35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="E35" s="6" t="s">
+      <c r="E35" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F35" s="6" t="s">
+      <c r="F35" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G35" s="6" t="s">
+      <c r="G35" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H35" s="6" t="s">
+      <c r="H35" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="I35" s="6" t="s">
+      <c r="I35" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="J35" s="6">
-[...5 lines deleted...]
-      <c r="L35" s="6" t="s">
+      <c r="J35" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="M35" s="6"/>
-      <c r="N35" s="6" t="s">
+      <c r="M35" s="5"/>
+      <c r="N35" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="O35" s="6" t="s">
+      <c r="O35" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="P35" s="21" t="s">
+      <c r="P35" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A36" s="6" t="s">
+      <c r="A36" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="B36" s="6" t="s">
+      <c r="B36" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="6" t="s">
+      <c r="C36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="E36" s="6" t="s">
+      <c r="E36" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F36" s="6" t="s">
+      <c r="F36" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G36" s="6" t="s">
+      <c r="G36" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="H36" s="6" t="s">
+      <c r="H36" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="I36" s="6" t="s">
+      <c r="I36" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="J36" s="6">
-[...5 lines deleted...]
-      <c r="L36" s="6" t="s">
+      <c r="J36" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L36" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="M36" s="6" t="s">
+      <c r="M36" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N36" s="6" t="s">
+      <c r="N36" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="O36" s="6">
+      <c r="O36" s="5">
         <v>734</v>
       </c>
-      <c r="P36" s="21" t="s">
+      <c r="P36" s="20" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A37" s="6" t="s">
+      <c r="A37" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="B37" s="6" t="s">
+      <c r="B37" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="6" t="s">
+      <c r="C37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="E37" s="6" t="s">
+      <c r="E37" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F37" s="6" t="s">
+      <c r="F37" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G37" s="6" t="s">
+      <c r="G37" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="H37" s="6" t="s">
+      <c r="H37" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="I37" s="6" t="s">
+      <c r="I37" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="J37" s="6">
-[...5 lines deleted...]
-      <c r="L37" s="6" t="s">
+      <c r="J37" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L37" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="M37" s="6" t="s">
+      <c r="M37" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N37" s="6" t="s">
+      <c r="N37" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="O37" s="6" t="s">
+      <c r="O37" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="P37" s="21" t="s">
+      <c r="P37" s="20" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A38" s="6" t="s">
+      <c r="A38" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="B38" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="6" t="s">
+      <c r="C38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E38" s="6" t="s">
+      <c r="E38" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F38" s="6" t="s">
+      <c r="F38" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G38" s="6" t="s">
+      <c r="G38" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H38" s="6" t="s">
+      <c r="H38" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="I38" s="6" t="s">
+      <c r="I38" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="J38" s="6">
-[...5 lines deleted...]
-      <c r="L38" s="6" t="s">
+      <c r="J38" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L38" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="M38" s="6" t="s">
+      <c r="M38" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N38" s="6" t="s">
+      <c r="N38" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="O38" s="8" t="s">
+      <c r="O38" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="P38" s="21" t="s">
+      <c r="P38" s="20" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A39" s="6" t="s">
+      <c r="A39" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="B39" s="6" t="s">
+      <c r="B39" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="C39" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="6" t="s">
+      <c r="C39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="E39" s="6" t="s">
+      <c r="E39" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F39" s="6" t="s">
+      <c r="F39" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G39" s="6" t="s">
+      <c r="G39" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H39" s="6" t="s">
+      <c r="H39" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="I39" s="6" t="s">
+      <c r="I39" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="J39" s="6">
-[...5 lines deleted...]
-      <c r="L39" s="6" t="s">
+      <c r="J39" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L39" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="M39" s="6" t="s">
+      <c r="M39" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N39" s="6" t="s">
+      <c r="N39" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="O39" s="6" t="s">
+      <c r="O39" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="P39" s="21" t="s">
+      <c r="P39" s="20" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A40" s="6" t="s">
+      <c r="A40" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="B40" s="6" t="s">
+      <c r="B40" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="C40" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="6" t="s">
+      <c r="C40" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="E40" s="6" t="s">
+      <c r="E40" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F40" s="6" t="s">
+      <c r="F40" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G40" s="6" t="s">
+      <c r="G40" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H40" s="6" t="s">
+      <c r="H40" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="I40" s="6" t="s">
+      <c r="I40" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="J40" s="6">
-[...5 lines deleted...]
-      <c r="L40" s="6" t="s">
+      <c r="J40" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L40" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="M40" s="6" t="s">
+      <c r="M40" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N40" s="6" t="s">
+      <c r="N40" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="O40" s="6" t="s">
+      <c r="O40" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="P40" s="21" t="s">
+      <c r="P40" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A41" s="6" t="s">
+      <c r="A41" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="B41" s="6" t="s">
+      <c r="B41" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="6" t="s">
+      <c r="C41" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="E41" s="6" t="s">
+      <c r="E41" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F41" s="6" t="s">
+      <c r="F41" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G41" s="6" t="s">
+      <c r="G41" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="H41" s="6" t="s">
+      <c r="H41" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="I41" s="6" t="s">
+      <c r="I41" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="J41" s="6">
-[...5 lines deleted...]
-      <c r="L41" s="6" t="s">
+      <c r="J41" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L41" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M41" s="7" t="s">
+      <c r="M41" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="N41" s="7"/>
-      <c r="O41" s="8" t="s">
+      <c r="N41" s="6"/>
+      <c r="O41" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="P41" s="21" t="s">
+      <c r="P41" s="20" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A42" s="6" t="s">
+      <c r="A42" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="B42" s="6" t="s">
+      <c r="B42" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="6" t="s">
+      <c r="C42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="E42" s="6" t="s">
+      <c r="E42" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F42" s="6" t="s">
+      <c r="F42" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G42" s="6" t="s">
+      <c r="G42" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="H42" s="6" t="s">
+      <c r="H42" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="I42" s="6" t="s">
+      <c r="I42" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="J42" s="6">
-[...5 lines deleted...]
-      <c r="L42" s="6" t="s">
+      <c r="J42" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L42" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="M42" s="6" t="s">
+      <c r="M42" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N42" s="6"/>
-      <c r="O42" s="6">
+      <c r="N42" s="5"/>
+      <c r="O42" s="5">
         <v>3515</v>
       </c>
-      <c r="P42" s="21" t="s">
+      <c r="P42" s="20" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A43" s="6" t="s">
+      <c r="A43" s="5" t="s">
         <v>1843</v>
       </c>
-      <c r="B43" s="6" t="s">
+      <c r="B43" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="C43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="6" t="s">
+      <c r="C43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="E43" s="6" t="s">
+      <c r="E43" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F43" s="6" t="s">
+      <c r="F43" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G43" s="6" t="s">
+      <c r="G43" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H43" s="6" t="s">
+      <c r="H43" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="I43" s="6" t="s">
+      <c r="I43" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="J43" s="6">
-[...5 lines deleted...]
-      <c r="L43" s="6" t="s">
+      <c r="J43" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L43" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="M43" s="6" t="s">
+      <c r="M43" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N43" s="6"/>
-      <c r="O43" s="6" t="s">
+      <c r="N43" s="5"/>
+      <c r="O43" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="P43" s="21" t="s">
+      <c r="P43" s="20" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A44" s="6" t="s">
+      <c r="A44" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="B44" s="6" t="s">
+      <c r="B44" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="6" t="s">
+      <c r="C44" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="E44" s="6" t="s">
+      <c r="E44" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F44" s="6" t="s">
+      <c r="F44" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G44" s="6" t="s">
+      <c r="G44" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H44" s="6" t="s">
+      <c r="H44" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="I44" s="6" t="s">
+      <c r="I44" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="J44" s="6">
-[...5 lines deleted...]
-      <c r="L44" s="6" t="s">
+      <c r="J44" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="M44" s="6" t="s">
+      <c r="M44" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N44" s="6" t="s">
+      <c r="N44" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="O44" s="6" t="s">
+      <c r="O44" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="P44" s="21" t="s">
+      <c r="P44" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A45" s="6" t="s">
+      <c r="A45" s="5" t="s">
         <v>1844</v>
       </c>
-      <c r="B45" s="6" t="s">
+      <c r="B45" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="6" t="s">
+      <c r="C45" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="E45" s="6" t="s">
+      <c r="E45" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F45" s="6" t="s">
+      <c r="F45" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G45" s="6" t="s">
+      <c r="G45" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H45" s="6" t="s">
+      <c r="H45" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="I45" s="6" t="s">
+      <c r="I45" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="J45" s="6">
-[...5 lines deleted...]
-      <c r="L45" s="6" t="s">
+      <c r="J45" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L45" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="M45" s="6" t="s">
+      <c r="M45" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="N45" s="6" t="s">
+      <c r="N45" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="O45" s="6" t="s">
+      <c r="O45" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="P45" s="21" t="s">
+      <c r="P45" s="20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A46" s="6" t="s">
+      <c r="A46" s="5" t="s">
         <v>1845</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="B46" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="C46" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="6" t="s">
+      <c r="C46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="E46" s="6" t="s">
+      <c r="E46" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F46" s="6" t="s">
+      <c r="F46" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G46" s="6" t="s">
+      <c r="G46" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H46" s="6" t="s">
+      <c r="H46" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="I46" s="6" t="s">
+      <c r="I46" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="J46" s="6">
-[...5 lines deleted...]
-      <c r="L46" s="6" t="s">
+      <c r="J46" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L46" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="M46" s="6" t="s">
+      <c r="M46" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N46" s="6" t="s">
+      <c r="N46" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="O46" s="6">
+      <c r="O46" s="5">
         <v>10625</v>
       </c>
-      <c r="P46" s="21" t="s">
+      <c r="P46" s="20" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A47" s="6" t="s">
+      <c r="A47" s="5" t="s">
         <v>1243</v>
       </c>
-      <c r="B47" s="6" t="s">
+      <c r="B47" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="C47" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="6" t="s">
+      <c r="C47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D47" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="E47" s="6" t="s">
+      <c r="E47" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F47" s="6" t="s">
+      <c r="F47" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G47" s="6" t="s">
+      <c r="G47" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H47" s="6" t="s">
+      <c r="H47" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="I47" s="6" t="s">
+      <c r="I47" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="J47" s="6">
-[...5 lines deleted...]
-      <c r="L47" s="6" t="s">
+      <c r="J47" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L47" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="M47" s="6" t="s">
+      <c r="M47" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N47" s="6" t="s">
+      <c r="N47" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="O47" s="6">
+      <c r="O47" s="5">
         <v>9460</v>
       </c>
-      <c r="P47" s="21" t="s">
+      <c r="P47" s="20" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A48" s="6" t="s">
+      <c r="A48" s="5" t="s">
         <v>1785</v>
       </c>
-      <c r="B48" s="6" t="s">
+      <c r="B48" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="C48" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="6" t="s">
+      <c r="C48" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D48" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="E48" s="6" t="s">
+      <c r="E48" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F48" s="6" t="s">
+      <c r="F48" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G48" s="6" t="s">
+      <c r="G48" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H48" s="6" t="s">
+      <c r="H48" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="I48" s="6" t="s">
+      <c r="I48" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="J48" s="6">
-[...5 lines deleted...]
-      <c r="L48" s="6" t="s">
+      <c r="J48" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L48" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M48" s="6" t="s">
+      <c r="M48" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="N48" s="6" t="s">
+      <c r="N48" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="O48" s="6">
+      <c r="O48" s="5">
         <v>6153</v>
       </c>
-      <c r="P48" s="21" t="s">
+      <c r="P48" s="20" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A49" s="6" t="s">
+      <c r="A49" s="5" t="s">
         <v>1172</v>
       </c>
-      <c r="B49" s="6" t="s">
+      <c r="B49" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="6" t="s">
+      <c r="C49" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" s="5" t="s">
         <v>346</v>
       </c>
-      <c r="E49" s="6" t="s">
+      <c r="E49" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F49" s="6" t="s">
+      <c r="F49" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G49" s="6" t="s">
+      <c r="G49" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="H49" s="6" t="s">
+      <c r="H49" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="I49" s="6" t="s">
+      <c r="I49" s="5" t="s">
         <v>348</v>
       </c>
-      <c r="J49" s="6">
-[...5 lines deleted...]
-      <c r="L49" s="6" t="s">
+      <c r="J49" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L49" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M49" s="6" t="s">
+      <c r="M49" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N49" s="6" t="s">
+      <c r="N49" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="O49" s="6">
+      <c r="O49" s="5">
         <v>6272</v>
       </c>
-      <c r="P49" s="21" t="s">
+      <c r="P49" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A50" s="6" t="s">
+      <c r="A50" s="5" t="s">
         <v>1846</v>
       </c>
-      <c r="B50" s="6" t="s">
+      <c r="B50" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="6" t="s">
+      <c r="C50" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="E50" s="6" t="s">
+      <c r="E50" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F50" s="6" t="s">
+      <c r="F50" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G50" s="6" t="s">
+      <c r="G50" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H50" s="6" t="s">
+      <c r="H50" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="I50" s="6" t="s">
+      <c r="I50" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="J50" s="6">
-[...5 lines deleted...]
-      <c r="L50" s="6" t="s">
+      <c r="J50" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L50" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="M50" s="6" t="s">
+      <c r="M50" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N50" s="6" t="s">
+      <c r="N50" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="O50" s="6">
+      <c r="O50" s="5">
         <v>6277</v>
       </c>
-      <c r="P50" s="21" t="s">
+      <c r="P50" s="20" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A51" s="6" t="s">
+      <c r="A51" s="5" t="s">
         <v>1847</v>
       </c>
-      <c r="B51" s="6" t="s">
+      <c r="B51" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="C51" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="6" t="s">
+      <c r="C51" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="E51" s="6" t="s">
+      <c r="E51" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F51" s="6" t="s">
+      <c r="F51" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G51" s="6" t="s">
+      <c r="G51" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H51" s="6" t="s">
+      <c r="H51" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="I51" s="6" t="s">
+      <c r="I51" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="J51" s="6">
-[...5 lines deleted...]
-      <c r="L51" s="6" t="s">
+      <c r="J51" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L51" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="M51" s="6" t="s">
+      <c r="M51" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N51" s="6" t="s">
+      <c r="N51" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="O51" s="6">
+      <c r="O51" s="5">
         <v>9464</v>
       </c>
-      <c r="P51" s="21" t="s">
+      <c r="P51" s="20" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A52" s="6" t="s">
+      <c r="A52" s="5" t="s">
         <v>1848</v>
       </c>
-      <c r="B52" s="6" t="s">
+      <c r="B52" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="9" t="s">
+      <c r="C52" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D52" s="8" t="s">
         <v>362</v>
       </c>
-      <c r="E52" s="6" t="s">
+      <c r="E52" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F52" s="6" t="s">
+      <c r="F52" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G52" s="6" t="s">
+      <c r="G52" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H52" s="6" t="s">
+      <c r="H52" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="I52" s="6" t="s">
+      <c r="I52" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="J52" s="6">
-[...5 lines deleted...]
-      <c r="L52" s="6" t="s">
+      <c r="J52" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L52" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="M52" s="6" t="s">
+      <c r="M52" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N52" s="6" t="s">
+      <c r="N52" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="O52" s="6" t="s">
+      <c r="O52" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="P52" s="21" t="s">
+      <c r="P52" s="20" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A53" s="6" t="s">
+      <c r="A53" s="5" t="s">
         <v>1849</v>
       </c>
-      <c r="B53" s="6" t="s">
+      <c r="B53" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="6" t="s">
+      <c r="C53" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="E53" s="6" t="s">
+      <c r="E53" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F53" s="6" t="s">
+      <c r="F53" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G53" s="6" t="s">
+      <c r="G53" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H53" s="6" t="s">
+      <c r="H53" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="I53" s="6" t="s">
+      <c r="I53" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="J53" s="6">
-[...5 lines deleted...]
-      <c r="L53" s="6" t="s">
+      <c r="J53" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" s="5" t="s">
         <v>372</v>
       </c>
-      <c r="M53" s="6" t="s">
+      <c r="M53" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N53" s="6" t="s">
+      <c r="N53" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="O53" s="6">
+      <c r="O53" s="5">
         <v>4136</v>
       </c>
-      <c r="P53" s="21" t="s">
+      <c r="P53" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A54" s="6" t="s">
+      <c r="A54" s="5" t="s">
         <v>1850</v>
       </c>
-      <c r="B54" s="6" t="s">
+      <c r="B54" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="9" t="s">
+      <c r="C54" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D54" s="8" t="s">
         <v>374</v>
       </c>
-      <c r="E54" s="6" t="s">
+      <c r="E54" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F54" s="6" t="s">
+      <c r="F54" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G54" s="6" t="s">
+      <c r="G54" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="H54" s="6" t="s">
+      <c r="H54" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="I54" s="6" t="s">
+      <c r="I54" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="J54" s="6">
-[...5 lines deleted...]
-      <c r="L54" s="6" t="s">
+      <c r="J54" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L54" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="M54" s="6" t="s">
+      <c r="M54" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N54" s="6" t="s">
+      <c r="N54" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="O54" s="6" t="s">
+      <c r="O54" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="P54" s="21" t="s">
+      <c r="P54" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A55" s="6" t="s">
+      <c r="A55" s="5" t="s">
         <v>1119</v>
       </c>
-      <c r="B55" s="6" t="s">
+      <c r="B55" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="C55" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="6" t="s">
+      <c r="C55" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D55" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="E55" s="6" t="s">
+      <c r="E55" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F55" s="6" t="s">
+      <c r="F55" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G55" s="6" t="s">
+      <c r="G55" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="H55" s="6" t="s">
+      <c r="H55" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="I55" s="6" t="s">
+      <c r="I55" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="J55" s="6">
-[...5 lines deleted...]
-      <c r="L55" s="6" t="s">
+      <c r="J55" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L55" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="M55" s="6" t="s">
+      <c r="M55" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N55" s="6" t="s">
+      <c r="N55" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="O55" s="6">
+      <c r="O55" s="5">
         <v>13854</v>
       </c>
-      <c r="P55" s="21" t="s">
+      <c r="P55" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A56" s="6" t="s">
+      <c r="A56" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="B56" s="6" t="s">
+      <c r="B56" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="C56" s="6" t="s">
+      <c r="C56" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="D56" s="8" t="s">
         <v>385</v>
       </c>
-      <c r="E56" s="10" t="s">
+      <c r="E56" s="9" t="s">
         <v>294</v>
       </c>
-      <c r="F56" s="6" t="s">
+      <c r="F56" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G56" s="6" t="s">
+      <c r="G56" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H56" s="6" t="s">
+      <c r="H56" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="I56" s="6" t="s">
+      <c r="I56" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="J56" s="6">
-[...5 lines deleted...]
-      <c r="L56" s="6" t="s">
+      <c r="J56" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L56" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M56" s="6"/>
-      <c r="N56" s="6" t="s">
+      <c r="M56" s="5"/>
+      <c r="N56" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="O56" s="6" t="s">
+      <c r="O56" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="P56" s="21" t="s">
+      <c r="P56" s="20" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A57" s="6" t="s">
+      <c r="A57" s="5" t="s">
         <v>1851</v>
       </c>
-      <c r="B57" s="6" t="s">
+      <c r="B57" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="C57" s="6" t="s">
+      <c r="C57" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="D57" s="6" t="s">
+      <c r="D57" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="E57" s="6" t="s">
+      <c r="E57" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F57" s="6" t="s">
+      <c r="F57" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G57" s="6" t="s">
+      <c r="G57" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H57" s="6" t="s">
+      <c r="H57" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="I57" s="6" t="s">
+      <c r="I57" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="J57" s="6">
-[...5 lines deleted...]
-      <c r="L57" s="6" t="s">
+      <c r="J57" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L57" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="M57" s="6" t="s">
+      <c r="M57" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N57" s="6"/>
-      <c r="O57" s="6" t="s">
+      <c r="N57" s="5"/>
+      <c r="O57" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="P57" s="21" t="s">
+      <c r="P57" s="20" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A58" s="6" t="s">
+      <c r="A58" s="5" t="s">
         <v>1852</v>
       </c>
-      <c r="B58" s="6" t="s">
+      <c r="B58" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="C58" s="6" t="s">
+      <c r="C58" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="D58" s="9" t="s">
+      <c r="D58" s="8" t="s">
         <v>399</v>
       </c>
-      <c r="E58" s="6" t="s">
+      <c r="E58" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F58" s="6" t="s">
+      <c r="F58" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G58" s="6" t="s">
+      <c r="G58" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H58" s="6" t="s">
+      <c r="H58" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="I58" s="6" t="s">
+      <c r="I58" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="J58" s="6">
-[...5 lines deleted...]
-      <c r="L58" s="6" t="s">
+      <c r="J58" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L58" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M58" s="6" t="s">
+      <c r="M58" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N58" s="7" t="s">
+      <c r="N58" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="O58" s="8" t="s">
+      <c r="O58" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="P58" s="21" t="s">
+      <c r="P58" s="20" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A59" s="6" t="s">
+      <c r="A59" s="5" t="s">
         <v>628</v>
       </c>
-      <c r="B59" s="6" t="s">
+      <c r="B59" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="C59" s="6" t="s">
+      <c r="C59" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="D59" s="6" t="s">
+      <c r="D59" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="E59" s="6" t="s">
+      <c r="E59" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F59" s="6" t="s">
+      <c r="F59" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G59" s="6" t="s">
+      <c r="G59" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H59" s="6" t="s">
+      <c r="H59" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="I59" s="6" t="s">
+      <c r="I59" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="J59" s="6">
-[...5 lines deleted...]
-      <c r="L59" s="6" t="s">
+      <c r="J59" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L59" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="M59" s="6" t="s">
+      <c r="M59" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N59" s="6" t="s">
+      <c r="N59" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="O59" s="6" t="s">
+      <c r="O59" s="5" t="s">
         <v>409</v>
       </c>
-      <c r="P59" s="21" t="s">
+      <c r="P59" s="20" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A60" s="6" t="s">
+      <c r="A60" s="5" t="s">
         <v>1853</v>
       </c>
-      <c r="B60" s="6" t="s">
+      <c r="B60" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="C60" s="6" t="s">
+      <c r="C60" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="D60" s="9" t="s">
+      <c r="D60" s="8" t="s">
         <v>412</v>
       </c>
-      <c r="E60" s="6" t="s">
+      <c r="E60" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F60" s="6" t="s">
+      <c r="F60" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G60" s="6" t="s">
+      <c r="G60" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H60" s="6" t="s">
+      <c r="H60" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="I60" s="6" t="s">
+      <c r="I60" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="J60" s="6">
-[...5 lines deleted...]
-      <c r="L60" s="6" t="s">
+      <c r="J60" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L60" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="M60" s="6" t="s">
+      <c r="M60" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N60" s="6" t="s">
+      <c r="N60" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="O60" s="6">
+      <c r="O60" s="5">
         <v>9233</v>
       </c>
-      <c r="P60" s="21" t="s">
+      <c r="P60" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A61" s="6" t="s">
+      <c r="A61" s="5" t="s">
         <v>1141</v>
       </c>
-      <c r="B61" s="6" t="s">
+      <c r="B61" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="C61" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="6" t="s">
+      <c r="C61" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D61" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="E61" s="6" t="s">
+      <c r="E61" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F61" s="6" t="s">
+      <c r="F61" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G61" s="6" t="s">
+      <c r="G61" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H61" s="6" t="s">
+      <c r="H61" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="I61" s="6" t="s">
+      <c r="I61" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="J61" s="6">
-[...5 lines deleted...]
-      <c r="L61" s="6" t="s">
+      <c r="J61" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L61" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="M61" s="6" t="s">
+      <c r="M61" s="5" t="s">
         <v>421</v>
       </c>
-      <c r="N61" s="6" t="s">
+      <c r="N61" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="O61" s="6">
+      <c r="O61" s="5">
         <v>182</v>
       </c>
-      <c r="P61" s="21" t="s">
+      <c r="P61" s="20" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A62" s="6" t="s">
+      <c r="A62" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="B62" s="6" t="s">
+      <c r="B62" s="5" t="s">
         <v>423</v>
       </c>
-      <c r="C62" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="9" t="s">
+      <c r="C62" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D62" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="E62" s="6" t="s">
+      <c r="E62" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F62" s="6" t="s">
+      <c r="F62" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G62" s="6" t="s">
+      <c r="G62" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="H62" s="6" t="s">
+      <c r="H62" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="I62" s="6" t="s">
+      <c r="I62" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="J62" s="6">
-[...5 lines deleted...]
-      <c r="L62" s="6" t="s">
+      <c r="J62" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L62" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="M62" s="6"/>
-      <c r="N62" s="6" t="s">
+      <c r="M62" s="5"/>
+      <c r="N62" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="O62" s="6" t="s">
+      <c r="O62" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="P62" s="21" t="s">
+      <c r="P62" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A63" s="6" t="s">
+      <c r="A63" s="5" t="s">
         <v>1031</v>
       </c>
-      <c r="B63" s="6" t="s">
+      <c r="B63" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="C63" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="6" t="s">
+      <c r="C63" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="E63" s="6" t="s">
+      <c r="E63" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F63" s="6" t="s">
+      <c r="F63" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G63" s="6" t="s">
+      <c r="G63" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H63" s="6" t="s">
+      <c r="H63" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="I63" s="6" t="s">
+      <c r="I63" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="J63" s="6">
-[...5 lines deleted...]
-      <c r="L63" s="6" t="s">
+      <c r="J63" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L63" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M63" s="6" t="s">
+      <c r="M63" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N63" s="6" t="s">
+      <c r="N63" s="5" t="s">
         <v>433</v>
       </c>
-      <c r="O63" s="6">
+      <c r="O63" s="5">
         <v>5605</v>
       </c>
-      <c r="P63" s="21" t="s">
+      <c r="P63" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A64" s="6" t="s">
+      <c r="A64" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="B64" s="6" t="s">
+      <c r="B64" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="C64" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="9" t="s">
+      <c r="C64" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D64" s="8" t="s">
         <v>435</v>
       </c>
-      <c r="E64" s="6" t="s">
+      <c r="E64" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F64" s="6" t="s">
+      <c r="F64" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G64" s="6" t="s">
+      <c r="G64" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="H64" s="6" t="s">
+      <c r="H64" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="I64" s="6" t="s">
+      <c r="I64" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="J64" s="6">
-[...5 lines deleted...]
-      <c r="L64" s="6" t="s">
+      <c r="J64" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L64" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="M64" s="6" t="s">
+      <c r="M64" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N64" s="6" t="s">
+      <c r="N64" s="5" t="s">
         <v>439</v>
       </c>
-      <c r="O64" s="6" t="s">
+      <c r="O64" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="P64" s="21" t="s">
+      <c r="P64" s="20" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A65" s="6" t="s">
+      <c r="A65" s="5" t="s">
         <v>1700</v>
       </c>
-      <c r="B65" s="6" t="s">
+      <c r="B65" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="C65" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="6" t="s">
+      <c r="C65" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D65" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="E65" s="6" t="s">
+      <c r="E65" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F65" s="6" t="s">
+      <c r="F65" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G65" s="6" t="s">
+      <c r="G65" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H65" s="6" t="s">
+      <c r="H65" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="I65" s="6" t="s">
+      <c r="I65" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="J65" s="6">
-[...5 lines deleted...]
-      <c r="L65" s="6" t="s">
+      <c r="J65" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L65" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="M65" s="6" t="s">
+      <c r="M65" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="N65" s="6" t="s">
+      <c r="N65" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="O65" s="6" t="s">
+      <c r="O65" s="5" t="s">
         <v>448</v>
       </c>
-      <c r="P65" s="21" t="s">
+      <c r="P65" s="20" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A66" s="6" t="s">
+      <c r="A66" s="5" t="s">
         <v>1854</v>
       </c>
-      <c r="B66" s="6" t="s">
+      <c r="B66" s="5" t="s">
         <v>450</v>
       </c>
-      <c r="C66" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="9" t="s">
+      <c r="C66" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>451</v>
       </c>
-      <c r="E66" s="6" t="s">
+      <c r="E66" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F66" s="6" t="s">
+      <c r="F66" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G66" s="6" t="s">
+      <c r="G66" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H66" s="6" t="s">
+      <c r="H66" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="I66" s="6" t="s">
+      <c r="I66" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="J66" s="6">
-[...5 lines deleted...]
-      <c r="L66" s="6" t="s">
+      <c r="J66" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L66" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="M66" s="8"/>
-[...1 lines deleted...]
-      <c r="O66" s="8" t="s">
+      <c r="M66" s="7"/>
+      <c r="N66" s="7"/>
+      <c r="O66" s="7" t="s">
         <v>455</v>
       </c>
-      <c r="P66" s="22" t="s">
+      <c r="P66" s="21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A67" s="6" t="s">
+      <c r="A67" s="5" t="s">
         <v>1855</v>
       </c>
-      <c r="B67" s="6" t="s">
+      <c r="B67" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="C67" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="6" t="s">
+      <c r="C67" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D67" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="E67" s="6" t="s">
+      <c r="E67" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F67" s="6" t="s">
+      <c r="F67" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G67" s="6" t="s">
+      <c r="G67" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H67" s="6" t="s">
+      <c r="H67" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="I67" s="6" t="s">
+      <c r="I67" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="J67" s="6">
-[...5 lines deleted...]
-      <c r="L67" s="6" t="s">
+      <c r="J67" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L67" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="M67" s="6"/>
-      <c r="N67" s="7" t="s">
+      <c r="M67" s="5"/>
+      <c r="N67" s="6" t="s">
         <v>460</v>
       </c>
-      <c r="O67" s="6" t="s">
+      <c r="O67" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="P67" s="21" t="s">
+      <c r="P67" s="20" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A68" s="6" t="s">
+      <c r="A68" s="5" t="s">
         <v>1856</v>
       </c>
-      <c r="B68" s="6" t="s">
+      <c r="B68" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="C68" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="9" t="s">
+      <c r="C68" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D68" s="8" t="s">
         <v>464</v>
       </c>
-      <c r="E68" s="6" t="s">
+      <c r="E68" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F68" s="6" t="s">
+      <c r="F68" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G68" s="6" t="s">
+      <c r="G68" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H68" s="6" t="s">
+      <c r="H68" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="I68" s="6" t="s">
+      <c r="I68" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="J68" s="6">
-[...5 lines deleted...]
-      <c r="L68" s="6" t="s">
+      <c r="J68" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L68" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="M68" s="6" t="s">
+      <c r="M68" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="N68" s="6" t="s">
+      <c r="N68" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="O68" s="6" t="s">
+      <c r="O68" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="P68" s="21" t="s">
+      <c r="P68" s="20" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A69" s="6" t="s">
+      <c r="A69" s="5" t="s">
         <v>1857</v>
       </c>
-      <c r="B69" s="6" t="s">
+      <c r="B69" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="C69" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="6" t="s">
+      <c r="C69" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="E69" s="6" t="s">
+      <c r="E69" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F69" s="6" t="s">
+      <c r="F69" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G69" s="6" t="s">
+      <c r="G69" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H69" s="6" t="s">
+      <c r="H69" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="I69" s="6" t="s">
+      <c r="I69" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="J69" s="6">
-[...5 lines deleted...]
-      <c r="L69" s="6" t="s">
+      <c r="J69" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="M69" s="6" t="s">
+      <c r="M69" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N69" s="6" t="s">
+      <c r="N69" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="O69" s="6">
+      <c r="O69" s="5">
         <v>245</v>
       </c>
-      <c r="P69" s="21" t="s">
+      <c r="P69" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A70" s="6" t="s">
+      <c r="A70" s="5" t="s">
         <v>1858</v>
       </c>
-      <c r="B70" s="6" t="s">
+      <c r="B70" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="C70" s="6" t="s">
+      <c r="C70" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="D70" s="9" t="s">
+      <c r="D70" s="8" t="s">
         <v>475</v>
       </c>
-      <c r="E70" s="6" t="s">
+      <c r="E70" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F70" s="6" t="s">
+      <c r="F70" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G70" s="6" t="s">
+      <c r="G70" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H70" s="6" t="s">
+      <c r="H70" s="5" t="s">
         <v>476</v>
       </c>
-      <c r="I70" s="6" t="s">
+      <c r="I70" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="J70" s="6">
-[...5 lines deleted...]
-      <c r="L70" s="6" t="s">
+      <c r="J70" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L70" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="M70" s="6" t="s">
+      <c r="M70" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N70" s="6"/>
-      <c r="O70" s="6" t="s">
+      <c r="N70" s="5"/>
+      <c r="O70" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="P70" s="21" t="s">
+      <c r="P70" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A71" s="6" t="s">
+      <c r="A71" s="5" t="s">
         <v>1859</v>
       </c>
-      <c r="B71" s="6" t="s">
+      <c r="B71" s="5" t="s">
         <v>480</v>
       </c>
-      <c r="C71" s="6" t="s">
+      <c r="C71" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="D71" s="6" t="s">
+      <c r="D71" s="5" t="s">
         <v>481</v>
       </c>
-      <c r="E71" s="6" t="s">
+      <c r="E71" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F71" s="6" t="s">
+      <c r="F71" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G71" s="6" t="s">
+      <c r="G71" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="H71" s="6" t="s">
+      <c r="H71" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="I71" s="6" t="s">
+      <c r="I71" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="J71" s="6">
-[...5 lines deleted...]
-      <c r="L71" s="6" t="s">
+      <c r="J71" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L71" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="M71" s="6" t="s">
+      <c r="M71" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N71" s="6" t="s">
+      <c r="N71" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="O71" s="6" t="s">
+      <c r="O71" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="P71" s="21" t="s">
+      <c r="P71" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A72" s="6" t="s">
+      <c r="A72" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="B72" s="6" t="s">
+      <c r="B72" s="5" t="s">
         <v>486</v>
       </c>
-      <c r="C72" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="9" t="s">
+      <c r="C72" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D72" s="8" t="s">
         <v>487</v>
       </c>
-      <c r="E72" s="6" t="s">
+      <c r="E72" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F72" s="6" t="s">
+      <c r="F72" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G72" s="6" t="s">
+      <c r="G72" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H72" s="6" t="s">
+      <c r="H72" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="I72" s="6" t="s">
+      <c r="I72" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="J72" s="6">
-[...5 lines deleted...]
-      <c r="L72" s="6" t="s">
+      <c r="J72" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L72" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="M72" s="6" t="s">
+      <c r="M72" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N72" s="6" t="s">
+      <c r="N72" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="O72" s="8" t="s">
+      <c r="O72" s="7" t="s">
         <v>492</v>
       </c>
-      <c r="P72" s="21" t="s">
+      <c r="P72" s="20" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A73" s="6" t="s">
+      <c r="A73" s="5" t="s">
         <v>1860</v>
       </c>
-      <c r="B73" s="6" t="s">
+      <c r="B73" s="5" t="s">
         <v>494</v>
       </c>
-      <c r="C73" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="6" t="s">
+      <c r="C73" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>495</v>
       </c>
-      <c r="E73" s="6" t="s">
+      <c r="E73" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F73" s="6" t="s">
+      <c r="F73" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G73" s="6" t="s">
+      <c r="G73" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H73" s="6" t="s">
+      <c r="H73" s="5" t="s">
         <v>496</v>
       </c>
-      <c r="I73" s="6" t="s">
+      <c r="I73" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="J73" s="6">
-[...5 lines deleted...]
-      <c r="L73" s="6" t="s">
+      <c r="J73" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L73" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="M73" s="6" t="s">
+      <c r="M73" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N73" s="6" t="s">
+      <c r="N73" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="O73" s="6" t="s">
+      <c r="O73" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="P73" s="21" t="s">
+      <c r="P73" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A74" s="6" t="s">
+      <c r="A74" s="5" t="s">
         <v>1086</v>
       </c>
-      <c r="B74" s="6" t="s">
+      <c r="B74" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="C74" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="9" t="s">
+      <c r="C74" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D74" s="8" t="s">
         <v>502</v>
       </c>
-      <c r="E74" s="6" t="s">
+      <c r="E74" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F74" s="6" t="s">
+      <c r="F74" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G74" s="6" t="s">
+      <c r="G74" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="H74" s="6" t="s">
+      <c r="H74" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="I74" s="6" t="s">
+      <c r="I74" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="J74" s="6">
-[...5 lines deleted...]
-      <c r="L74" s="6" t="s">
+      <c r="J74" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L74" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="M74" s="6" t="s">
+      <c r="M74" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N74" s="6" t="s">
+      <c r="N74" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="O74" s="6" t="s">
+      <c r="O74" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="P74" s="21" t="s">
+      <c r="P74" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A75" s="6" t="s">
+      <c r="A75" s="5" t="s">
         <v>1861</v>
       </c>
-      <c r="B75" s="6" t="s">
+      <c r="B75" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="C75" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="6" t="s">
+      <c r="C75" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="E75" s="6" t="s">
+      <c r="E75" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F75" s="6" t="s">
+      <c r="F75" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G75" s="6" t="s">
+      <c r="G75" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H75" s="6" t="s">
+      <c r="H75" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="I75" s="6" t="s">
+      <c r="I75" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="J75" s="6">
-[...5 lines deleted...]
-      <c r="L75" s="6" t="s">
+      <c r="J75" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L75" s="5" t="s">
         <v>511</v>
       </c>
-      <c r="M75" s="6" t="s">
+      <c r="M75" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N75" s="6" t="s">
+      <c r="N75" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="O75" s="6">
+      <c r="O75" s="5">
         <v>5783</v>
       </c>
-      <c r="P75" s="21" t="s">
+      <c r="P75" s="20" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A76" s="6" t="s">
+      <c r="A76" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="B76" s="6" t="s">
+      <c r="B76" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="C76" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="9" t="s">
+      <c r="C76" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D76" s="8" t="s">
         <v>514</v>
       </c>
-      <c r="E76" s="6" t="s">
+      <c r="E76" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F76" s="6" t="s">
+      <c r="F76" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G76" s="6" t="s">
+      <c r="G76" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H76" s="6" t="s">
+      <c r="H76" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="I76" s="6" t="s">
+      <c r="I76" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="J76" s="6">
-[...5 lines deleted...]
-      <c r="L76" s="6" t="s">
+      <c r="J76" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L76" s="5" t="s">
         <v>517</v>
       </c>
-      <c r="M76" s="6" t="s">
+      <c r="M76" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N76" s="6" t="s">
+      <c r="N76" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="O76" s="6">
+      <c r="O76" s="5">
         <v>18429</v>
       </c>
-      <c r="P76" s="21" t="s">
+      <c r="P76" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A77" s="6" t="s">
+      <c r="A77" s="5" t="s">
         <v>1862</v>
       </c>
-      <c r="B77" s="6" t="s">
+      <c r="B77" s="5" t="s">
         <v>518</v>
       </c>
-      <c r="C77" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="6" t="s">
+      <c r="C77" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="E77" s="6" t="s">
+      <c r="E77" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F77" s="6" t="s">
+      <c r="F77" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G77" s="6" t="s">
+      <c r="G77" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H77" s="6" t="s">
+      <c r="H77" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="I77" s="6" t="s">
+      <c r="I77" s="5" t="s">
         <v>521</v>
       </c>
-      <c r="J77" s="6">
-[...5 lines deleted...]
-      <c r="L77" s="6" t="s">
+      <c r="J77" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L77" s="5" t="s">
         <v>522</v>
       </c>
-      <c r="M77" s="6" t="s">
+      <c r="M77" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N77" s="6" t="s">
+      <c r="N77" s="5" t="s">
         <v>523</v>
       </c>
-      <c r="O77" s="6" t="s">
+      <c r="O77" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="P77" s="21" t="s">
+      <c r="P77" s="20" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A78" s="6" t="s">
+      <c r="A78" s="5" t="s">
         <v>1146</v>
       </c>
-      <c r="B78" s="6" t="s">
+      <c r="B78" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="C78" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="9" t="s">
+      <c r="C78" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D78" s="8" t="s">
         <v>527</v>
       </c>
-      <c r="E78" s="6" t="s">
+      <c r="E78" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F78" s="6" t="s">
+      <c r="F78" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G78" s="6" t="s">
+      <c r="G78" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="H78" s="6" t="s">
+      <c r="H78" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="I78" s="6" t="s">
+      <c r="I78" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="J78" s="6">
-[...5 lines deleted...]
-      <c r="L78" s="6" t="s">
+      <c r="J78" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L78" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="M78" s="6" t="s">
+      <c r="M78" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N78" s="6" t="s">
+      <c r="N78" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="O78" s="6" t="s">
+      <c r="O78" s="5" t="s">
         <v>532</v>
       </c>
-      <c r="P78" s="21" t="s">
+      <c r="P78" s="20" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A79" s="6" t="s">
+      <c r="A79" s="5" t="s">
         <v>1863</v>
       </c>
-      <c r="B79" s="6" t="s">
+      <c r="B79" s="5" t="s">
         <v>534</v>
       </c>
-      <c r="C79" s="6" t="s">
+      <c r="C79" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D79" s="6" t="s">
+      <c r="D79" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="E79" s="6" t="s">
+      <c r="E79" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F79" s="6" t="s">
+      <c r="F79" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G79" s="6" t="s">
+      <c r="G79" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H79" s="6" t="s">
+      <c r="H79" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="I79" s="6" t="s">
+      <c r="I79" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="J79" s="6">
-[...5 lines deleted...]
-      <c r="L79" s="6" t="s">
+      <c r="J79" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="M79" s="6" t="s">
+      <c r="M79" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N79" s="6" t="s">
+      <c r="N79" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="O79" s="6" t="s">
+      <c r="O79" s="5" t="s">
         <v>539</v>
       </c>
-      <c r="P79" s="21" t="s">
+      <c r="P79" s="20" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A80" s="6" t="s">
+      <c r="A80" s="5" t="s">
         <v>1864</v>
       </c>
-      <c r="B80" s="6" t="s">
+      <c r="B80" s="5" t="s">
         <v>540</v>
       </c>
-      <c r="C80" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="9" t="s">
+      <c r="C80" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D80" s="8" t="s">
         <v>541</v>
       </c>
-      <c r="E80" s="6" t="s">
+      <c r="E80" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="F80" s="6" t="s">
+      <c r="F80" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G80" s="6" t="s">
+      <c r="G80" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H80" s="6" t="s">
+      <c r="H80" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="I80" s="6" t="s">
+      <c r="I80" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="J80" s="6">
-[...5 lines deleted...]
-      <c r="L80" s="6" t="s">
+      <c r="J80" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L80" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="M80" s="6" t="s">
+      <c r="M80" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="N80" s="6" t="s">
+      <c r="N80" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="O80" s="6" t="s">
+      <c r="O80" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="P80" s="21" t="s">
+      <c r="P80" s="20" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A81" s="6" t="s">
+      <c r="A81" s="5" t="s">
         <v>1865</v>
       </c>
-      <c r="B81" s="6" t="s">
+      <c r="B81" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="C81" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="6" t="s">
+      <c r="C81" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>550</v>
       </c>
-      <c r="E81" s="6" t="s">
+      <c r="E81" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F81" s="6" t="s">
+      <c r="F81" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G81" s="6" t="s">
+      <c r="G81" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="H81" s="6" t="s">
+      <c r="H81" s="5" t="s">
         <v>551</v>
       </c>
-      <c r="I81" s="6" t="s">
+      <c r="I81" s="5" t="s">
         <v>552</v>
       </c>
-      <c r="J81" s="6">
-[...5 lines deleted...]
-      <c r="L81" s="6" t="s">
+      <c r="J81" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L81" s="5" t="s">
         <v>553</v>
       </c>
-      <c r="M81" s="6" t="s">
+      <c r="M81" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N81" s="6" t="s">
+      <c r="N81" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="O81" s="8">
+      <c r="O81" s="7">
         <v>2926355</v>
       </c>
-      <c r="P81" s="21" t="s">
+      <c r="P81" s="20" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A82" s="6" t="s">
+      <c r="A82" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="B82" s="6" t="s">
+      <c r="B82" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="C82" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="9" t="s">
+      <c r="C82" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D82" s="8" t="s">
         <v>557</v>
       </c>
-      <c r="E82" s="6" t="s">
+      <c r="E82" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F82" s="6" t="s">
+      <c r="F82" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G82" s="6" t="s">
+      <c r="G82" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H82" s="6" t="s">
+      <c r="H82" s="5" t="s">
         <v>558</v>
       </c>
-      <c r="I82" s="6" t="s">
+      <c r="I82" s="5" t="s">
         <v>559</v>
       </c>
-      <c r="J82" s="6">
-[...5 lines deleted...]
-      <c r="L82" s="6" t="s">
+      <c r="J82" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L82" s="5" t="s">
         <v>560</v>
       </c>
-      <c r="M82" s="6" t="s">
+      <c r="M82" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N82" s="6" t="s">
+      <c r="N82" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="O82" s="6" t="s">
+      <c r="O82" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="P82" s="21" t="s">
+      <c r="P82" s="20" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A83" s="6" t="s">
+      <c r="A83" s="5" t="s">
         <v>1866</v>
       </c>
-      <c r="B83" s="6" t="s">
+      <c r="B83" s="5" t="s">
         <v>562</v>
       </c>
-      <c r="C83" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="6" t="s">
+      <c r="C83" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D83" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="E83" s="6" t="s">
+      <c r="E83" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F83" s="6" t="s">
+      <c r="F83" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G83" s="6" t="s">
+      <c r="G83" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H83" s="6" t="s">
+      <c r="H83" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="I83" s="6" t="s">
+      <c r="I83" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="J83" s="6">
-[...5 lines deleted...]
-      <c r="L83" s="6" t="s">
+      <c r="J83" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L83" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="M83" s="6" t="s">
+      <c r="M83" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N83" s="6" t="s">
+      <c r="N83" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="O83" s="6">
+      <c r="O83" s="5">
         <v>3367</v>
       </c>
-      <c r="P83" s="21" t="s">
+      <c r="P83" s="20" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A84" s="6" t="s">
+      <c r="A84" s="5" t="s">
         <v>1867</v>
       </c>
-      <c r="B84" s="6" t="s">
+      <c r="B84" s="5" t="s">
         <v>568</v>
       </c>
-      <c r="C84" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="9" t="s">
+      <c r="C84" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D84" s="8" t="s">
         <v>569</v>
       </c>
-      <c r="E84" s="6" t="s">
+      <c r="E84" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F84" s="6" t="s">
+      <c r="F84" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G84" s="6" t="s">
+      <c r="G84" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="H84" s="6" t="s">
+      <c r="H84" s="5" t="s">
         <v>570</v>
       </c>
-      <c r="I84" s="6" t="s">
+      <c r="I84" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="J84" s="6">
-[...5 lines deleted...]
-      <c r="L84" s="6" t="s">
+      <c r="J84" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L84" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M84" s="6"/>
-[...1 lines deleted...]
-      <c r="O84" s="6" t="s">
+      <c r="M84" s="5"/>
+      <c r="N84" s="5"/>
+      <c r="O84" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="P84" s="21" t="s">
+      <c r="P84" s="20" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A85" s="6" t="s">
+      <c r="A85" s="5" t="s">
         <v>1120</v>
       </c>
-      <c r="B85" s="6" t="s">
+      <c r="B85" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="C85" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="6" t="s">
+      <c r="C85" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D85" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="E85" s="6" t="s">
+      <c r="E85" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F85" s="6" t="s">
+      <c r="F85" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G85" s="6" t="s">
+      <c r="G85" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H85" s="6" t="s">
+      <c r="H85" s="5" t="s">
         <v>575</v>
       </c>
-      <c r="I85" s="6" t="s">
+      <c r="I85" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="J85" s="6">
-[...5 lines deleted...]
-      <c r="L85" s="6" t="s">
+      <c r="J85" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L85" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="M85" s="6" t="s">
+      <c r="M85" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N85" s="6" t="s">
+      <c r="N85" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="O85" s="6" t="s">
+      <c r="O85" s="5" t="s">
         <v>578</v>
       </c>
-      <c r="P85" s="21" t="s">
+      <c r="P85" s="20" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A86" s="6" t="s">
+      <c r="A86" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="B86" s="6" t="s">
+      <c r="B86" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="C86" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="9" t="s">
+      <c r="C86" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D86" s="8" t="s">
         <v>581</v>
       </c>
-      <c r="E86" s="6" t="s">
+      <c r="E86" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F86" s="6" t="s">
+      <c r="F86" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G86" s="6" t="s">
+      <c r="G86" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H86" s="6" t="s">
+      <c r="H86" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="I86" s="6" t="s">
+      <c r="I86" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="J86" s="6">
-[...5 lines deleted...]
-      <c r="L86" s="6" t="s">
+      <c r="J86" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L86" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="M86" s="6" t="s">
+      <c r="M86" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N86" s="6" t="s">
+      <c r="N86" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="O86" s="8" t="s">
+      <c r="O86" s="7" t="s">
         <v>584</v>
       </c>
-      <c r="P86" s="21" t="s">
+      <c r="P86" s="20" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A87" s="6" t="s">
+      <c r="A87" s="5" t="s">
         <v>763</v>
       </c>
-      <c r="B87" s="6" t="s">
+      <c r="B87" s="5" t="s">
         <v>586</v>
       </c>
-      <c r="C87" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="6" t="s">
+      <c r="C87" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D87" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="E87" s="6" t="s">
+      <c r="E87" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F87" s="6" t="s">
+      <c r="F87" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G87" s="6" t="s">
+      <c r="G87" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H87" s="6" t="s">
+      <c r="H87" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="I87" s="6" t="s">
+      <c r="I87" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="J87" s="6">
-[...5 lines deleted...]
-      <c r="L87" s="6" t="s">
+      <c r="J87" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L87" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="M87" s="6" t="s">
+      <c r="M87" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N87" s="6" t="s">
+      <c r="N87" s="5" t="s">
         <v>590</v>
       </c>
-      <c r="O87" s="6" t="s">
+      <c r="O87" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="P87" s="21" t="s">
+      <c r="P87" s="20" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A88" s="6" t="s">
+      <c r="A88" s="5" t="s">
         <v>1868</v>
       </c>
-      <c r="B88" s="6" t="s">
+      <c r="B88" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="C88" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="9" t="s">
+      <c r="C88" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D88" s="8" t="s">
         <v>593</v>
       </c>
-      <c r="E88" s="6" t="s">
+      <c r="E88" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F88" s="6" t="s">
+      <c r="F88" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="G88" s="6" t="s">
+      <c r="G88" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H88" s="6" t="s">
+      <c r="H88" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="I88" s="6" t="s">
+      <c r="I88" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="J88" s="6">
-[...5 lines deleted...]
-      <c r="L88" s="6" t="s">
+      <c r="J88" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L88" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="M88" s="6" t="s">
+      <c r="M88" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N88" s="6" t="s">
+      <c r="N88" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="O88" s="6">
+      <c r="O88" s="5">
         <v>3367</v>
       </c>
-      <c r="P88" s="21" t="s">
+      <c r="P88" s="20" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A89" s="6" t="s">
+      <c r="A89" s="5" t="s">
         <v>1869</v>
       </c>
-      <c r="B89" s="6" t="s">
+      <c r="B89" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="C89" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="6" t="s">
+      <c r="C89" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D89" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="E89" s="6" t="s">
+      <c r="E89" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F89" s="6" t="s">
+      <c r="F89" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="G89" s="6" t="s">
+      <c r="G89" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="H89" s="6" t="s">
+      <c r="H89" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="I89" s="6" t="s">
+      <c r="I89" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="J89" s="6">
-[...5 lines deleted...]
-      <c r="L89" s="6" t="s">
+      <c r="J89" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L89" s="5" t="s">
         <v>599</v>
       </c>
-      <c r="M89" s="6"/>
-      <c r="N89" s="6" t="s">
+      <c r="M89" s="5"/>
+      <c r="N89" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="O89" s="6" t="s">
+      <c r="O89" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="P89" s="21" t="s">
+      <c r="P89" s="20" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A90" s="6" t="s">
+      <c r="A90" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="B90" s="6" t="s">
+      <c r="B90" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="C90" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="9" t="s">
+      <c r="C90" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D90" s="8" t="s">
         <v>603</v>
       </c>
-      <c r="E90" s="6" t="s">
+      <c r="E90" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F90" s="6" t="s">
+      <c r="F90" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="G90" s="6" t="s">
+      <c r="G90" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H90" s="6" t="s">
+      <c r="H90" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="I90" s="6" t="s">
+      <c r="I90" s="5" t="s">
         <v>605</v>
       </c>
-      <c r="J90" s="6">
-[...5 lines deleted...]
-      <c r="L90" s="6" t="s">
+      <c r="J90" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L90" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="M90" s="6" t="s">
+      <c r="M90" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N90" s="6" t="s">
+      <c r="N90" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="O90" s="8" t="s">
+      <c r="O90" s="7" t="s">
         <v>607</v>
       </c>
-      <c r="P90" s="21" t="s">
+      <c r="P90" s="20" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A91" s="6" t="s">
+      <c r="A91" s="5" t="s">
         <v>1870</v>
       </c>
-      <c r="B91" s="6" t="s">
+      <c r="B91" s="5" t="s">
         <v>609</v>
       </c>
-      <c r="C91" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="6" t="s">
+      <c r="C91" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D91" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="E91" s="6" t="s">
+      <c r="E91" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F91" s="6" t="s">
+      <c r="F91" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="G91" s="6" t="s">
+      <c r="G91" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H91" s="6" t="s">
+      <c r="H91" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="I91" s="6" t="s">
+      <c r="I91" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="J91" s="6">
-[...5 lines deleted...]
-      <c r="L91" s="6" t="s">
+      <c r="J91" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L91" s="5" t="s">
         <v>613</v>
       </c>
-      <c r="M91" s="6" t="s">
+      <c r="M91" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N91" s="8" t="s">
+      <c r="N91" s="7" t="s">
         <v>614</v>
       </c>
-      <c r="O91" s="6" t="s">
+      <c r="O91" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="P91" s="21" t="s">
+      <c r="P91" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A92" s="6" t="s">
+      <c r="A92" s="5" t="s">
         <v>1871</v>
       </c>
-      <c r="B92" s="6" t="s">
+      <c r="B92" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="C92" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="9" t="s">
+      <c r="C92" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D92" s="8" t="s">
         <v>617</v>
       </c>
-      <c r="E92" s="6" t="s">
+      <c r="E92" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F92" s="6" t="s">
+      <c r="F92" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="G92" s="6" t="s">
+      <c r="G92" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="H92" s="6" t="s">
+      <c r="H92" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="I92" s="6" t="s">
+      <c r="I92" s="5" t="s">
         <v>619</v>
       </c>
-      <c r="J92" s="6">
-[...5 lines deleted...]
-      <c r="L92" s="6" t="s">
+      <c r="J92" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L92" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="M92" s="6" t="s">
+      <c r="M92" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N92" s="6" t="s">
+      <c r="N92" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="O92" s="6" t="s">
+      <c r="O92" s="5" t="s">
         <v>621</v>
       </c>
-      <c r="P92" s="21" t="s">
+      <c r="P92" s="20" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A93" s="6" t="s">
+      <c r="A93" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="B93" s="6" t="s">
+      <c r="B93" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="C93" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="6" t="s">
+      <c r="C93" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D93" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="E93" s="6" t="s">
+      <c r="E93" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F93" s="6" t="s">
+      <c r="F93" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="G93" s="6" t="s">
+      <c r="G93" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H93" s="6" t="s">
+      <c r="H93" s="5" t="s">
         <v>625</v>
       </c>
-      <c r="I93" s="6" t="s">
+      <c r="I93" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="J93" s="6">
-[...5 lines deleted...]
-      <c r="L93" s="6" t="s">
+      <c r="J93" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L93" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="M93" s="6" t="s">
+      <c r="M93" s="5" t="s">
         <v>421</v>
       </c>
-      <c r="N93" s="6" t="s">
+      <c r="N93" s="5" t="s">
         <v>628</v>
       </c>
-      <c r="O93" s="6">
+      <c r="O93" s="5">
         <v>7743</v>
       </c>
-      <c r="P93" s="21" t="s">
+      <c r="P93" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A94" s="6" t="s">
+      <c r="A94" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="B94" s="6" t="s">
+      <c r="B94" s="5" t="s">
         <v>630</v>
       </c>
-      <c r="C94" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="9" t="s">
+      <c r="C94" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D94" s="8" t="s">
         <v>631</v>
       </c>
-      <c r="E94" s="6" t="s">
+      <c r="E94" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F94" s="6" t="s">
+      <c r="F94" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="G94" s="6" t="s">
+      <c r="G94" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="H94" s="6" t="s">
+      <c r="H94" s="5" t="s">
         <v>632</v>
       </c>
-      <c r="I94" s="6" t="s">
+      <c r="I94" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="J94" s="6">
-[...5 lines deleted...]
-      <c r="L94" s="6" t="s">
+      <c r="J94" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K94" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L94" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="M94" s="6" t="s">
+      <c r="M94" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N94" s="6" t="s">
+      <c r="N94" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="O94" s="8">
+      <c r="O94" s="7">
         <v>1589537</v>
       </c>
-      <c r="P94" s="21" t="s">
+      <c r="P94" s="20" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A95" s="6" t="s">
+      <c r="A95" s="5" t="s">
         <v>1872</v>
       </c>
-      <c r="B95" s="6" t="s">
+      <c r="B95" s="5" t="s">
         <v>636</v>
       </c>
-      <c r="C95" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="6" t="s">
+      <c r="C95" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D95" s="5" t="s">
         <v>637</v>
       </c>
-      <c r="E95" s="6" t="s">
+      <c r="E95" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F95" s="6" t="s">
+      <c r="F95" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G95" s="6" t="s">
+      <c r="G95" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H95" s="6" t="s">
+      <c r="H95" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="I95" s="6" t="s">
+      <c r="I95" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="J95" s="6">
-[...5 lines deleted...]
-      <c r="L95" s="6" t="s">
+      <c r="J95" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K95" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L95" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="M95" s="6" t="s">
+      <c r="M95" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N95" s="6" t="s">
+      <c r="N95" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="O95" s="6" t="s">
+      <c r="O95" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="P95" s="21" t="s">
+      <c r="P95" s="20" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A96" s="6" t="s">
+      <c r="A96" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="B96" s="6" t="s">
+      <c r="B96" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="C96" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="9" t="s">
+      <c r="C96" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D96" s="8" t="s">
         <v>643</v>
       </c>
-      <c r="E96" s="6" t="s">
+      <c r="E96" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F96" s="6" t="s">
+      <c r="F96" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G96" s="6" t="s">
+      <c r="G96" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H96" s="6" t="s">
+      <c r="H96" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="I96" s="6" t="s">
+      <c r="I96" s="5" t="s">
         <v>645</v>
       </c>
-      <c r="J96" s="6">
-[...5 lines deleted...]
-      <c r="L96" s="6" t="s">
+      <c r="J96" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K96" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L96" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M96" s="6" t="s">
+      <c r="M96" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N96" s="6" t="s">
+      <c r="N96" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="O96" s="8" t="s">
+      <c r="O96" s="7" t="s">
         <v>647</v>
       </c>
-      <c r="P96" s="21" t="s">
+      <c r="P96" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A97" s="6" t="s">
+      <c r="A97" s="5" t="s">
         <v>1873</v>
       </c>
-      <c r="B97" s="6" t="s">
+      <c r="B97" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="C97" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="6" t="s">
+      <c r="C97" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D97" s="5" t="s">
         <v>649</v>
       </c>
-      <c r="E97" s="6" t="s">
+      <c r="E97" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F97" s="6" t="s">
+      <c r="F97" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G97" s="6" t="s">
+      <c r="G97" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H97" s="6" t="s">
+      <c r="H97" s="5" t="s">
         <v>650</v>
       </c>
-      <c r="I97" s="6" t="s">
+      <c r="I97" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="J97" s="6">
-[...5 lines deleted...]
-      <c r="L97" s="6" t="s">
+      <c r="J97" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L97" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="M97" s="6" t="s">
+      <c r="M97" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N97" s="6" t="s">
+      <c r="N97" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="O97" s="6">
+      <c r="O97" s="5">
         <v>9704</v>
       </c>
-      <c r="P97" s="21" t="s">
+      <c r="P97" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A98" s="6" t="s">
+      <c r="A98" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="B98" s="6" t="s">
+      <c r="B98" s="5" t="s">
         <v>653</v>
       </c>
-      <c r="C98" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="9" t="s">
+      <c r="C98" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D98" s="8" t="s">
         <v>654</v>
       </c>
-      <c r="E98" s="6" t="s">
+      <c r="E98" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F98" s="6" t="s">
+      <c r="F98" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G98" s="6" t="s">
+      <c r="G98" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H98" s="6" t="s">
+      <c r="H98" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="I98" s="6" t="s">
+      <c r="I98" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="J98" s="6">
-[...5 lines deleted...]
-      <c r="L98" s="6" t="s">
+      <c r="J98" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L98" s="5" t="s">
         <v>657</v>
       </c>
-      <c r="M98" s="6" t="s">
+      <c r="M98" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N98" s="6" t="s">
+      <c r="N98" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="O98" s="6" t="s">
+      <c r="O98" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="P98" s="21" t="s">
+      <c r="P98" s="20" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A99" s="6" t="s">
+      <c r="A99" s="5" t="s">
         <v>1874</v>
       </c>
-      <c r="B99" s="6" t="s">
+      <c r="B99" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="C99" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="6" t="s">
+      <c r="C99" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D99" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="E99" s="6" t="s">
+      <c r="E99" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="F99" s="6" t="s">
+      <c r="F99" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G99" s="6" t="s">
+      <c r="G99" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H99" s="6" t="s">
+      <c r="H99" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="I99" s="6" t="s">
+      <c r="I99" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="J99" s="6">
-[...5 lines deleted...]
-      <c r="L99" s="6" t="s">
+      <c r="J99" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L99" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="M99" s="6" t="s">
+      <c r="M99" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N99" s="6" t="s">
+      <c r="N99" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="O99" s="6" t="s">
+      <c r="O99" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="P99" s="21" t="s">
+      <c r="P99" s="20" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A100" s="6" t="s">
+      <c r="A100" s="5" t="s">
         <v>1796</v>
       </c>
-      <c r="B100" s="6" t="s">
+      <c r="B100" s="5" t="s">
         <v>664</v>
       </c>
-      <c r="C100" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="6" t="s">
+      <c r="C100" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="E100" s="6" t="s">
+      <c r="E100" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F100" s="6" t="s">
+      <c r="F100" s="5" t="s">
         <v>667</v>
       </c>
-      <c r="G100" s="6" t="s">
+      <c r="G100" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H100" s="6" t="s">
+      <c r="H100" s="5" t="s">
         <v>668</v>
       </c>
-      <c r="I100" s="6" t="s">
+      <c r="I100" s="5" t="s">
         <v>669</v>
       </c>
-      <c r="J100" s="6">
-[...5 lines deleted...]
-      <c r="L100" s="6" t="s">
+      <c r="J100" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L100" s="5" t="s">
         <v>670</v>
       </c>
-      <c r="M100" s="7" t="s">
+      <c r="M100" s="6" t="s">
         <v>671</v>
       </c>
-      <c r="N100" s="7" t="s">
+      <c r="N100" s="6" t="s">
         <v>672</v>
       </c>
-      <c r="O100" s="8"/>
-      <c r="P100" s="21" t="s">
+      <c r="O100" s="7"/>
+      <c r="P100" s="20" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A101" s="6" t="s">
+      <c r="A101" s="5" t="s">
         <v>1325</v>
       </c>
-      <c r="B101" s="6" t="s">
+      <c r="B101" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="C101" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="6" t="s">
+      <c r="C101" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101" s="5" t="s">
         <v>675</v>
       </c>
-      <c r="E101" s="6" t="s">
+      <c r="E101" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F101" s="6" t="s">
+      <c r="F101" s="5" t="s">
         <v>667</v>
       </c>
-      <c r="G101" s="6" t="s">
+      <c r="G101" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H101" s="6" t="s">
+      <c r="H101" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="I101" s="6" t="s">
+      <c r="I101" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="J101" s="6">
-[...5 lines deleted...]
-      <c r="L101" s="6" t="s">
+      <c r="J101" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L101" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M101" s="6"/>
-      <c r="N101" s="6" t="s">
+      <c r="M101" s="5"/>
+      <c r="N101" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="O101" s="6" t="s">
+      <c r="O101" s="5" t="s">
         <v>679</v>
       </c>
-      <c r="P101" s="21" t="s">
+      <c r="P101" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A102" s="6" t="s">
+      <c r="A102" s="5" t="s">
         <v>1190</v>
       </c>
-      <c r="B102" s="6" t="s">
+      <c r="B102" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="C102" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="6" t="s">
+      <c r="C102" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D102" s="5" t="s">
         <v>681</v>
       </c>
-      <c r="E102" s="6" t="s">
+      <c r="E102" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F102" s="6" t="s">
+      <c r="F102" s="5" t="s">
         <v>667</v>
       </c>
-      <c r="G102" s="6" t="s">
+      <c r="G102" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H102" s="6" t="s">
+      <c r="H102" s="5" t="s">
         <v>682</v>
       </c>
-      <c r="I102" s="6" t="s">
+      <c r="I102" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="J102" s="6">
-[...5 lines deleted...]
-      <c r="L102" s="6" t="s">
+      <c r="J102" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L102" s="5" t="s">
         <v>684</v>
       </c>
-      <c r="M102" s="6" t="s">
+      <c r="M102" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N102" s="6" t="s">
+      <c r="N102" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="O102" s="6" t="s">
+      <c r="O102" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="P102" s="21" t="s">
+      <c r="P102" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A103" s="6" t="s">
+      <c r="A103" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="B103" s="6" t="s">
+      <c r="B103" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="C103" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D103" s="6" t="s">
+      <c r="C103" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D103" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="E103" s="6" t="s">
+      <c r="E103" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F103" s="6" t="s">
+      <c r="F103" s="5" t="s">
         <v>667</v>
       </c>
-      <c r="G103" s="6" t="s">
+      <c r="G103" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H103" s="6" t="s">
+      <c r="H103" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="I103" s="6" t="s">
+      <c r="I103" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="J103" s="6">
-[...5 lines deleted...]
-      <c r="L103" s="6" t="s">
+      <c r="J103" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L103" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M103" s="6" t="s">
+      <c r="M103" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N103" s="6" t="s">
+      <c r="N103" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="O103" s="8" t="s">
+      <c r="O103" s="7" t="s">
         <v>690</v>
       </c>
-      <c r="P103" s="21" t="s">
+      <c r="P103" s="20" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A104" s="6" t="s">
+      <c r="A104" s="5" t="s">
         <v>1482</v>
       </c>
-      <c r="B104" s="6" t="s">
+      <c r="B104" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="C104" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="6" t="s">
+      <c r="C104" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D104" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="E104" s="6" t="s">
+      <c r="E104" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F104" s="6" t="s">
+      <c r="F104" s="5" t="s">
         <v>667</v>
       </c>
-      <c r="G104" s="6" t="s">
+      <c r="G104" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H104" s="6" t="s">
+      <c r="H104" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="I104" s="6" t="s">
+      <c r="I104" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="J104" s="6">
-[...5 lines deleted...]
-      <c r="L104" s="6" t="s">
+      <c r="J104" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L104" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="M104" s="6" t="s">
+      <c r="M104" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N104" s="7" t="s">
+      <c r="N104" s="6" t="s">
         <v>696</v>
       </c>
-      <c r="O104" s="8" t="s">
+      <c r="O104" s="7" t="s">
         <v>697</v>
       </c>
-      <c r="P104" s="21" t="s">
+      <c r="P104" s="20" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A105" s="6" t="s">
+      <c r="A105" s="5" t="s">
         <v>1875</v>
       </c>
-      <c r="B105" s="6" t="s">
+      <c r="B105" s="5" t="s">
         <v>699</v>
       </c>
-      <c r="C105" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="6" t="s">
+      <c r="C105" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D105" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="E105" s="6" t="s">
+      <c r="E105" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F105" s="6" t="s">
+      <c r="F105" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G105" s="6" t="s">
+      <c r="G105" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H105" s="6" t="s">
+      <c r="H105" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="I105" s="6" t="s">
+      <c r="I105" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="J105" s="6">
-[...5 lines deleted...]
-      <c r="L105" s="6" t="s">
+      <c r="J105" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L105" s="5" t="s">
         <v>478</v>
       </c>
-      <c r="M105" s="6" t="s">
+      <c r="M105" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N105" s="6" t="s">
+      <c r="N105" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="O105" s="8" t="s">
+      <c r="O105" s="7" t="s">
         <v>703</v>
       </c>
-      <c r="P105" s="21" t="s">
+      <c r="P105" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A106" s="6" t="s">
+      <c r="A106" s="5" t="s">
         <v>1876</v>
       </c>
-      <c r="B106" s="6" t="s">
+      <c r="B106" s="5" t="s">
         <v>704</v>
       </c>
-      <c r="C106" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="6" t="s">
+      <c r="C106" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D106" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="E106" s="6" t="s">
+      <c r="E106" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F106" s="6" t="s">
+      <c r="F106" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G106" s="6" t="s">
+      <c r="G106" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H106" s="6" t="s">
+      <c r="H106" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="I106" s="6" t="s">
+      <c r="I106" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="J106" s="6">
-[...5 lines deleted...]
-      <c r="L106" s="6" t="s">
+      <c r="J106" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L106" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="M106" s="6" t="s">
+      <c r="M106" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N106" s="7">
+      <c r="N106" s="6">
         <v>43858</v>
       </c>
-      <c r="O106" s="8" t="s">
+      <c r="O106" s="7" t="s">
         <v>708</v>
       </c>
-      <c r="P106" s="21" t="s">
+      <c r="P106" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A107" s="6" t="s">
+      <c r="A107" s="5" t="s">
         <v>1877</v>
       </c>
-      <c r="B107" s="6" t="s">
+      <c r="B107" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="C107" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="6" t="s">
+      <c r="C107" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D107" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="E107" s="6" t="s">
+      <c r="E107" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F107" s="6" t="s">
+      <c r="F107" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G107" s="6" t="s">
+      <c r="G107" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H107" s="6" t="s">
+      <c r="H107" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="I107" s="6" t="s">
+      <c r="I107" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="J107" s="6">
-[...5 lines deleted...]
-      <c r="L107" s="6" t="s">
+      <c r="J107" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K107" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L107" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="M107" s="6" t="s">
+      <c r="M107" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N107" s="6" t="s">
+      <c r="N107" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="O107" s="8" t="s">
+      <c r="O107" s="7" t="s">
         <v>715</v>
       </c>
-      <c r="P107" s="21" t="s">
+      <c r="P107" s="20" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A108" s="6" t="s">
+      <c r="A108" s="5" t="s">
         <v>1878</v>
       </c>
-      <c r="B108" s="6" t="s">
+      <c r="B108" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="C108" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="6" t="s">
+      <c r="C108" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D108" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="E108" s="6" t="s">
+      <c r="E108" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F108" s="6" t="s">
+      <c r="F108" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G108" s="6" t="s">
+      <c r="G108" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H108" s="6" t="s">
+      <c r="H108" s="5" t="s">
         <v>719</v>
       </c>
-      <c r="I108" s="6" t="s">
+      <c r="I108" s="5" t="s">
         <v>720</v>
       </c>
-      <c r="J108" s="6">
-[...5 lines deleted...]
-      <c r="L108" s="6" t="s">
+      <c r="J108" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L108" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="M108" s="6" t="s">
+      <c r="M108" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N108" s="7" t="s">
+      <c r="N108" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="O108" s="8" t="s">
+      <c r="O108" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="P108" s="21" t="s">
+      <c r="P108" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A109" s="6" t="s">
+      <c r="A109" s="5" t="s">
         <v>634</v>
       </c>
-      <c r="B109" s="6" t="s">
+      <c r="B109" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="C109" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="6" t="s">
+      <c r="C109" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D109" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="E109" s="6" t="s">
+      <c r="E109" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F109" s="6" t="s">
+      <c r="F109" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G109" s="6" t="s">
+      <c r="G109" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H109" s="6" t="s">
+      <c r="H109" s="5" t="s">
         <v>723</v>
       </c>
-      <c r="I109" s="6" t="s">
+      <c r="I109" s="5" t="s">
         <v>724</v>
       </c>
-      <c r="J109" s="6">
-[...5 lines deleted...]
-      <c r="L109" s="6" t="s">
+      <c r="J109" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L109" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="M109" s="6" t="s">
+      <c r="M109" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N109" s="6" t="s">
+      <c r="N109" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="O109" s="8" t="s">
+      <c r="O109" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="P109" s="21" t="s">
+      <c r="P109" s="20" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A110" s="6" t="s">
+      <c r="A110" s="5" t="s">
         <v>1879</v>
       </c>
-      <c r="B110" s="6" t="s">
+      <c r="B110" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="C110" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="6" t="s">
+      <c r="C110" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D110" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="E110" s="6" t="s">
+      <c r="E110" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F110" s="6" t="s">
+      <c r="F110" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G110" s="6" t="s">
+      <c r="G110" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H110" s="6" t="s">
+      <c r="H110" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="I110" s="6" t="s">
+      <c r="I110" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="J110" s="6">
-[...5 lines deleted...]
-      <c r="L110" s="6" t="s">
+      <c r="J110" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K110" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L110" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="M110" s="6" t="s">
+      <c r="M110" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N110" s="7" t="s">
+      <c r="N110" s="6" t="s">
         <v>730</v>
       </c>
-      <c r="O110" s="8" t="s">
+      <c r="O110" s="7" t="s">
         <v>731</v>
       </c>
-      <c r="P110" s="21" t="s">
+      <c r="P110" s="20" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A111" s="6" t="s">
+      <c r="A111" s="5" t="s">
         <v>1880</v>
       </c>
-      <c r="B111" s="6" t="s">
+      <c r="B111" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="C111" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D111" s="9" t="s">
+      <c r="C111" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D111" s="8" t="s">
         <v>734</v>
       </c>
-      <c r="E111" s="6" t="s">
+      <c r="E111" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F111" s="6" t="s">
+      <c r="F111" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G111" s="6" t="s">
+      <c r="G111" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="H111" s="6" t="s">
+      <c r="H111" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="I111" s="6" t="s">
+      <c r="I111" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="J111" s="6">
-[...5 lines deleted...]
-      <c r="L111" s="6" t="s">
+      <c r="J111" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K111" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L111" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="M111" s="6" t="s">
+      <c r="M111" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N111" s="6" t="s">
+      <c r="N111" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="O111" s="6">
+      <c r="O111" s="5">
         <v>10579</v>
       </c>
-      <c r="P111" s="21" t="s">
+      <c r="P111" s="20" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A112" s="6" t="s">
+      <c r="A112" s="5" t="s">
         <v>1881</v>
       </c>
-      <c r="B112" s="6" t="s">
+      <c r="B112" s="5" t="s">
         <v>739</v>
       </c>
-      <c r="C112" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="6" t="s">
+      <c r="C112" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D112" s="5" t="s">
         <v>740</v>
       </c>
-      <c r="E112" s="6" t="s">
+      <c r="E112" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F112" s="6" t="s">
+      <c r="F112" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G112" s="6" t="s">
+      <c r="G112" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H112" s="6" t="s">
+      <c r="H112" s="5" t="s">
         <v>741</v>
       </c>
-      <c r="I112" s="6" t="s">
+      <c r="I112" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="J112" s="6">
-[...5 lines deleted...]
-      <c r="L112" s="6" t="s">
+      <c r="J112" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K112" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L112" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="M112" s="6" t="s">
+      <c r="M112" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N112" s="7" t="s">
+      <c r="N112" s="6" t="s">
         <v>696</v>
       </c>
-      <c r="O112" s="8" t="s">
+      <c r="O112" s="7" t="s">
         <v>697</v>
       </c>
-      <c r="P112" s="21" t="s">
+      <c r="P112" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A113" s="6" t="s">
+      <c r="A113" s="5" t="s">
         <v>1428</v>
       </c>
-      <c r="B113" s="6" t="s">
+      <c r="B113" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="C113" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="9" t="s">
+      <c r="C113" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D113" s="8" t="s">
         <v>744</v>
       </c>
-      <c r="E113" s="6" t="s">
+      <c r="E113" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F113" s="6" t="s">
+      <c r="F113" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G113" s="6" t="s">
+      <c r="G113" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H113" s="6" t="s">
+      <c r="H113" s="5" t="s">
         <v>745</v>
       </c>
-      <c r="I113" s="6" t="s">
+      <c r="I113" s="5" t="s">
         <v>746</v>
       </c>
-      <c r="J113" s="6">
-[...5 lines deleted...]
-      <c r="L113" s="6" t="s">
+      <c r="J113" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L113" s="5" t="s">
         <v>747</v>
       </c>
-      <c r="M113" s="6" t="s">
+      <c r="M113" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N113" s="6" t="s">
+      <c r="N113" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="O113" s="8" t="s">
+      <c r="O113" s="7" t="s">
         <v>748</v>
       </c>
-      <c r="P113" s="21" t="s">
+      <c r="P113" s="20" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="114" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A114" s="6" t="s">
+      <c r="A114" s="5" t="s">
         <v>1882</v>
       </c>
-      <c r="B114" s="6" t="s">
+      <c r="B114" s="5" t="s">
         <v>749</v>
       </c>
-      <c r="C114" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D114" s="6" t="s">
+      <c r="C114" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D114" s="5" t="s">
         <v>750</v>
       </c>
-      <c r="E114" s="6" t="s">
+      <c r="E114" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F114" s="6" t="s">
+      <c r="F114" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G114" s="6" t="s">
+      <c r="G114" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H114" s="6" t="s">
+      <c r="H114" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="I114" s="6" t="s">
+      <c r="I114" s="5" t="s">
         <v>752</v>
       </c>
-      <c r="J114" s="6">
-[...5 lines deleted...]
-      <c r="L114" s="6" t="s">
+      <c r="J114" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K114" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L114" s="5" t="s">
         <v>747</v>
       </c>
-      <c r="M114" s="6" t="s">
+      <c r="M114" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N114" s="7" t="s">
+      <c r="N114" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="O114" s="8" t="s">
+      <c r="O114" s="7" t="s">
         <v>753</v>
       </c>
-      <c r="P114" s="21" t="s">
+      <c r="P114" s="20" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A115" s="6" t="s">
+      <c r="A115" s="5" t="s">
         <v>1883</v>
       </c>
-      <c r="B115" s="6" t="s">
+      <c r="B115" s="5" t="s">
         <v>754</v>
       </c>
-      <c r="C115" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D115" s="9" t="s">
+      <c r="C115" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D115" s="8" t="s">
         <v>755</v>
       </c>
-      <c r="E115" s="10" t="s">
+      <c r="E115" s="9" t="s">
         <v>666</v>
       </c>
-      <c r="F115" s="6" t="s">
+      <c r="F115" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G115" s="6" t="s">
+      <c r="G115" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H115" s="6" t="s">
+      <c r="H115" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="I115" s="6" t="s">
+      <c r="I115" s="5" t="s">
         <v>757</v>
       </c>
-      <c r="J115" s="6">
-[...5 lines deleted...]
-      <c r="L115" s="6" t="s">
+      <c r="J115" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K115" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L115" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="M115" s="6" t="s">
+      <c r="M115" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N115" s="6"/>
-      <c r="O115" s="8" t="s">
+      <c r="N115" s="5"/>
+      <c r="O115" s="7" t="s">
         <v>758</v>
       </c>
-      <c r="P115" s="21" t="s">
+      <c r="P115" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A116" s="6" t="s">
+      <c r="A116" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="B116" s="6" t="s">
+      <c r="B116" s="5" t="s">
         <v>759</v>
       </c>
-      <c r="C116" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D116" s="6" t="s">
+      <c r="C116" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D116" s="5" t="s">
         <v>760</v>
       </c>
-      <c r="E116" s="6" t="s">
+      <c r="E116" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F116" s="6" t="s">
+      <c r="F116" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G116" s="6" t="s">
+      <c r="G116" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="H116" s="6" t="s">
+      <c r="H116" s="5" t="s">
         <v>761</v>
       </c>
-      <c r="I116" s="6" t="s">
+      <c r="I116" s="5" t="s">
         <v>762</v>
       </c>
-      <c r="J116" s="6">
-[...5 lines deleted...]
-      <c r="L116" s="6" t="s">
+      <c r="J116" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K116" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L116" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="M116" s="6" t="s">
+      <c r="M116" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N116" s="7" t="s">
+      <c r="N116" s="6" t="s">
         <v>763</v>
       </c>
-      <c r="O116" s="8" t="s">
+      <c r="O116" s="7" t="s">
         <v>764</v>
       </c>
-      <c r="P116" s="21" t="s">
+      <c r="P116" s="20" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="117" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A117" s="6" t="s">
+      <c r="A117" s="5" t="s">
         <v>1615</v>
       </c>
-      <c r="B117" s="6" t="s">
+      <c r="B117" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="C117" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D117" s="9" t="s">
+      <c r="C117" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D117" s="8" t="s">
         <v>767</v>
       </c>
-      <c r="E117" s="6" t="s">
+      <c r="E117" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F117" s="6" t="s">
+      <c r="F117" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G117" s="6" t="s">
+      <c r="G117" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H117" s="6" t="s">
+      <c r="H117" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="I117" s="6" t="s">
+      <c r="I117" s="5" t="s">
         <v>769</v>
       </c>
-      <c r="J117" s="6">
-[...5 lines deleted...]
-      <c r="L117" s="6" t="s">
+      <c r="J117" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K117" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L117" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="M117" s="6" t="s">
+      <c r="M117" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N117" s="7" t="s">
+      <c r="N117" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="O117" s="8">
+      <c r="O117" s="7">
         <v>4055</v>
       </c>
-      <c r="P117" s="21" t="s">
+      <c r="P117" s="20" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="118" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A118" s="6" t="s">
+      <c r="A118" s="5" t="s">
         <v>1884</v>
       </c>
-      <c r="B118" s="6" t="s">
+      <c r="B118" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="C118" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D118" s="6" t="s">
+      <c r="C118" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D118" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="E118" s="6" t="s">
+      <c r="E118" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F118" s="6" t="s">
+      <c r="F118" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G118" s="6" t="s">
+      <c r="G118" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H118" s="6" t="s">
+      <c r="H118" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="I118" s="6" t="s">
+      <c r="I118" s="5" t="s">
         <v>775</v>
       </c>
-      <c r="J118" s="6">
-[...5 lines deleted...]
-      <c r="L118" s="6" t="s">
+      <c r="J118" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K118" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L118" s="5" t="s">
         <v>684</v>
       </c>
-      <c r="M118" s="6" t="s">
+      <c r="M118" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N118" s="7" t="s">
+      <c r="N118" s="6" t="s">
         <v>776</v>
       </c>
-      <c r="O118" s="6"/>
-      <c r="P118" s="21" t="s">
+      <c r="O118" s="5"/>
+      <c r="P118" s="20" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A119" s="6" t="s">
+      <c r="A119" s="5" t="s">
         <v>1885</v>
       </c>
-      <c r="B119" s="6" t="s">
+      <c r="B119" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="C119" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D119" s="9" t="s">
+      <c r="C119" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D119" s="8" t="s">
         <v>779</v>
       </c>
-      <c r="E119" s="6" t="s">
+      <c r="E119" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F119" s="6" t="s">
+      <c r="F119" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G119" s="6" t="s">
+      <c r="G119" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H119" s="6" t="s">
+      <c r="H119" s="5" t="s">
         <v>780</v>
       </c>
-      <c r="I119" s="6" t="s">
+      <c r="I119" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="J119" s="6">
-[...5 lines deleted...]
-      <c r="L119" s="6" t="s">
+      <c r="J119" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K119" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L119" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="M119" s="6" t="s">
+      <c r="M119" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N119" s="8" t="s">
+      <c r="N119" s="7" t="s">
         <v>783</v>
       </c>
-      <c r="O119" s="6"/>
-      <c r="P119" s="21" t="s">
+      <c r="O119" s="5"/>
+      <c r="P119" s="20" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="120" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A120" s="6" t="s">
+      <c r="A120" s="5" t="s">
         <v>1886</v>
       </c>
-      <c r="B120" s="6" t="s">
+      <c r="B120" s="5" t="s">
         <v>784</v>
       </c>
-      <c r="C120" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D120" s="6" t="s">
+      <c r="C120" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D120" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="E120" s="6" t="s">
+      <c r="E120" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F120" s="6" t="s">
+      <c r="F120" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G120" s="6" t="s">
+      <c r="G120" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="H120" s="6" t="s">
+      <c r="H120" s="5" t="s">
         <v>786</v>
       </c>
-      <c r="I120" s="6" t="s">
+      <c r="I120" s="5" t="s">
         <v>787</v>
       </c>
-      <c r="J120" s="6">
-[...5 lines deleted...]
-      <c r="L120" s="6" t="s">
+      <c r="J120" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K120" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L120" s="5" t="s">
         <v>788</v>
       </c>
-      <c r="M120" s="6" t="s">
+      <c r="M120" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N120" s="6" t="s">
+      <c r="N120" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="O120" s="6">
+      <c r="O120" s="5">
         <v>5020</v>
       </c>
-      <c r="P120" s="21" t="s">
+      <c r="P120" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A121" s="6" t="s">
+      <c r="A121" s="5" t="s">
         <v>1887</v>
       </c>
-      <c r="B121" s="6" t="s">
+      <c r="B121" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="C121" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="9" t="s">
+      <c r="C121" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D121" s="8" t="s">
         <v>790</v>
       </c>
-      <c r="E121" s="6" t="s">
+      <c r="E121" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F121" s="6" t="s">
+      <c r="F121" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G121" s="6" t="s">
+      <c r="G121" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H121" s="6" t="s">
+      <c r="H121" s="5" t="s">
         <v>791</v>
       </c>
-      <c r="I121" s="6" t="s">
+      <c r="I121" s="5" t="s">
         <v>792</v>
       </c>
-      <c r="J121" s="6">
-[...5 lines deleted...]
-      <c r="L121" s="6" t="s">
+      <c r="J121" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K121" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L121" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="M121" s="6" t="s">
+      <c r="M121" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N121" s="7" t="s">
+      <c r="N121" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="O121" s="6" t="s">
+      <c r="O121" s="5" t="s">
         <v>793</v>
       </c>
-      <c r="P121" s="21" t="s">
+      <c r="P121" s="20" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A122" s="6" t="s">
+      <c r="A122" s="5" t="s">
         <v>1236</v>
       </c>
-      <c r="B122" s="6" t="s">
+      <c r="B122" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="C122" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D122" s="6" t="s">
+      <c r="C122" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D122" s="5" t="s">
         <v>796</v>
       </c>
-      <c r="E122" s="6" t="s">
+      <c r="E122" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F122" s="6" t="s">
+      <c r="F122" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G122" s="6" t="s">
+      <c r="G122" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H122" s="6" t="s">
+      <c r="H122" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="I122" s="6" t="s">
+      <c r="I122" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="J122" s="6">
-[...5 lines deleted...]
-      <c r="L122" s="6" t="s">
+      <c r="J122" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K122" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L122" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="M122" s="6" t="s">
+      <c r="M122" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N122" s="6"/>
-      <c r="O122" s="8">
+      <c r="N122" s="5"/>
+      <c r="O122" s="7">
         <v>1584210</v>
       </c>
-      <c r="P122" s="21" t="s">
+      <c r="P122" s="20" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A123" s="6" t="s">
+      <c r="A123" s="5" t="s">
         <v>1888</v>
       </c>
-      <c r="B123" s="6" t="s">
+      <c r="B123" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="C123" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="9" t="s">
+      <c r="C123" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D123" s="8" t="s">
         <v>800</v>
       </c>
-      <c r="E123" s="6" t="s">
+      <c r="E123" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F123" s="6" t="s">
+      <c r="F123" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G123" s="6" t="s">
+      <c r="G123" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H123" s="6" t="s">
+      <c r="H123" s="5" t="s">
         <v>801</v>
       </c>
-      <c r="I123" s="6" t="s">
+      <c r="I123" s="5" t="s">
         <v>802</v>
       </c>
-      <c r="J123" s="6">
-[...5 lines deleted...]
-      <c r="L123" s="6" t="s">
+      <c r="J123" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K123" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L123" s="5" t="s">
         <v>803</v>
       </c>
-      <c r="M123" s="6" t="s">
+      <c r="M123" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N123" s="6" t="s">
+      <c r="N123" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="O123" s="6" t="s">
+      <c r="O123" s="5" t="s">
         <v>804</v>
       </c>
-      <c r="P123" s="21" t="s">
+      <c r="P123" s="20" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A124" s="6" t="s">
+      <c r="A124" s="5" t="s">
         <v>1225</v>
       </c>
-      <c r="B124" s="6" t="s">
+      <c r="B124" s="5" t="s">
         <v>806</v>
       </c>
-      <c r="C124" s="6" t="s">
+      <c r="C124" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D124" s="6" t="s">
+      <c r="D124" s="5" t="s">
         <v>807</v>
       </c>
-      <c r="E124" s="6" t="s">
+      <c r="E124" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F124" s="6" t="s">
+      <c r="F124" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G124" s="6" t="s">
+      <c r="G124" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H124" s="6" t="s">
+      <c r="H124" s="5" t="s">
         <v>808</v>
       </c>
-      <c r="I124" s="6" t="s">
+      <c r="I124" s="5" t="s">
         <v>809</v>
       </c>
-      <c r="J124" s="6">
-[...5 lines deleted...]
-      <c r="L124" s="6" t="s">
+      <c r="J124" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K124" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L124" s="5" t="s">
         <v>810</v>
       </c>
-      <c r="M124" s="6" t="s">
+      <c r="M124" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N124" s="6" t="s">
+      <c r="N124" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="O124" s="6">
+      <c r="O124" s="5">
         <v>13385</v>
       </c>
-      <c r="P124" s="21" t="s">
+      <c r="P124" s="20" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="125" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A125" s="6" t="s">
+      <c r="A125" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="B125" s="6" t="s">
+      <c r="B125" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="C125" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D125" s="9" t="s">
+      <c r="C125" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D125" s="8" t="s">
         <v>814</v>
       </c>
-      <c r="E125" s="6" t="s">
+      <c r="E125" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F125" s="6" t="s">
+      <c r="F125" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G125" s="6" t="s">
+      <c r="G125" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H125" s="6" t="s">
+      <c r="H125" s="5" t="s">
         <v>815</v>
       </c>
-      <c r="I125" s="6" t="s">
+      <c r="I125" s="5" t="s">
         <v>816</v>
       </c>
-      <c r="J125" s="6">
-[...5 lines deleted...]
-      <c r="L125" s="6" t="s">
+      <c r="J125" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K125" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L125" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="M125" s="8" t="s">
+      <c r="M125" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="N125" s="8" t="s">
+      <c r="N125" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="O125" s="8" t="s">
+      <c r="O125" s="7" t="s">
         <v>818</v>
       </c>
-      <c r="P125" s="22" t="s">
+      <c r="P125" s="21" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A126" s="6" t="s">
+      <c r="A126" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="B126" s="6" t="s">
+      <c r="B126" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="C126" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D126" s="6" t="s">
+      <c r="C126" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D126" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="E126" s="6" t="s">
+      <c r="E126" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F126" s="6" t="s">
+      <c r="F126" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G126" s="6" t="s">
+      <c r="G126" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H126" s="6" t="s">
+      <c r="H126" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="I126" s="6" t="s">
+      <c r="I126" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="J126" s="6">
-[...5 lines deleted...]
-      <c r="L126" s="6" t="s">
+      <c r="J126" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K126" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L126" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="M126" s="6" t="s">
+      <c r="M126" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N126" s="7" t="s">
+      <c r="N126" s="6" t="s">
         <v>824</v>
       </c>
-      <c r="O126" s="6" t="s">
+      <c r="O126" s="5" t="s">
         <v>825</v>
       </c>
-      <c r="P126" s="21" t="s">
+      <c r="P126" s="20" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A127" s="6" t="s">
+      <c r="A127" s="5" t="s">
         <v>1889</v>
       </c>
-      <c r="B127" s="6" t="s">
+      <c r="B127" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="C127" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D127" s="9" t="s">
+      <c r="C127" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D127" s="8" t="s">
         <v>827</v>
       </c>
-      <c r="E127" s="6" t="s">
+      <c r="E127" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F127" s="6" t="s">
+      <c r="F127" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G127" s="6" t="s">
+      <c r="G127" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H127" s="6" t="s">
+      <c r="H127" s="5" t="s">
         <v>828</v>
       </c>
-      <c r="I127" s="6" t="s">
+      <c r="I127" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="J127" s="6">
-[...5 lines deleted...]
-      <c r="L127" s="6" t="s">
+      <c r="J127" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K127" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L127" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M127" s="6" t="s">
+      <c r="M127" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N127" s="6" t="s">
+      <c r="N127" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="O127" s="6">
+      <c r="O127" s="5">
         <v>6288</v>
       </c>
-      <c r="P127" s="21" t="s">
+      <c r="P127" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A128" s="6" t="s">
+      <c r="A128" s="5" t="s">
         <v>1890</v>
       </c>
-      <c r="B128" s="6" t="s">
+      <c r="B128" s="5" t="s">
         <v>830</v>
       </c>
-      <c r="C128" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D128" s="6" t="s">
+      <c r="C128" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D128" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="E128" s="6" t="s">
+      <c r="E128" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F128" s="6" t="s">
+      <c r="F128" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G128" s="6" t="s">
+      <c r="G128" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="H128" s="6" t="s">
+      <c r="H128" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="I128" s="6" t="s">
+      <c r="I128" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="J128" s="6">
-[...5 lines deleted...]
-      <c r="L128" s="6" t="s">
+      <c r="J128" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K128" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L128" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="M128" s="6" t="s">
+      <c r="M128" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N128" s="6" t="s">
+      <c r="N128" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="O128" s="8" t="s">
+      <c r="O128" s="7" t="s">
         <v>836</v>
       </c>
-      <c r="P128" s="21" t="s">
+      <c r="P128" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="129" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A129" s="6" t="s">
+      <c r="A129" s="5" t="s">
         <v>1891</v>
       </c>
-      <c r="B129" s="6" t="s">
+      <c r="B129" s="5" t="s">
         <v>837</v>
       </c>
-      <c r="C129" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D129" s="9" t="s">
+      <c r="C129" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D129" s="8" t="s">
         <v>838</v>
       </c>
-      <c r="E129" s="6" t="s">
+      <c r="E129" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F129" s="6" t="s">
+      <c r="F129" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G129" s="6" t="s">
+      <c r="G129" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H129" s="6" t="s">
+      <c r="H129" s="5" t="s">
         <v>839</v>
       </c>
-      <c r="I129" s="6" t="s">
+      <c r="I129" s="5" t="s">
         <v>840</v>
       </c>
-      <c r="J129" s="6">
-[...5 lines deleted...]
-      <c r="L129" s="6" t="s">
+      <c r="J129" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K129" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L129" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="M129" s="6" t="s">
+      <c r="M129" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N129" s="6" t="s">
+      <c r="N129" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="O129" s="6" t="s">
+      <c r="O129" s="5" t="s">
         <v>842</v>
       </c>
-      <c r="P129" s="21" t="s">
+      <c r="P129" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="130" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A130" s="6" t="s">
+      <c r="A130" s="5" t="s">
         <v>1892</v>
       </c>
-      <c r="B130" s="6" t="s">
+      <c r="B130" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="C130" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D130" s="6" t="s">
+      <c r="C130" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D130" s="5" t="s">
         <v>844</v>
       </c>
-      <c r="E130" s="6" t="s">
+      <c r="E130" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F130" s="6" t="s">
+      <c r="F130" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G130" s="6" t="s">
+      <c r="G130" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H130" s="6" t="s">
+      <c r="H130" s="5" t="s">
         <v>845</v>
       </c>
-      <c r="I130" s="6" t="s">
+      <c r="I130" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="J130" s="6">
-[...5 lines deleted...]
-      <c r="L130" s="6" t="s">
+      <c r="J130" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K130" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L130" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="M130" s="6" t="s">
+      <c r="M130" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N130" s="6" t="s">
+      <c r="N130" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="O130" s="6" t="s">
+      <c r="O130" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="P130" s="21" t="s">
+      <c r="P130" s="20" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="131" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A131" s="6" t="s">
+      <c r="A131" s="5" t="s">
         <v>1893</v>
       </c>
-      <c r="B131" s="6" t="s">
+      <c r="B131" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="C131" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D131" s="9" t="s">
+      <c r="C131" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D131" s="8" t="s">
         <v>849</v>
       </c>
-      <c r="E131" s="6" t="s">
+      <c r="E131" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F131" s="6" t="s">
+      <c r="F131" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G131" s="6" t="s">
+      <c r="G131" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H131" s="6" t="s">
+      <c r="H131" s="5" t="s">
         <v>850</v>
       </c>
-      <c r="I131" s="6" t="s">
+      <c r="I131" s="5" t="s">
         <v>851</v>
       </c>
-      <c r="J131" s="6">
-[...5 lines deleted...]
-      <c r="L131" s="6" t="s">
+      <c r="J131" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K131" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L131" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="M131" s="6" t="s">
+      <c r="M131" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N131" s="6" t="s">
+      <c r="N131" s="5" t="s">
         <v>852</v>
       </c>
-      <c r="O131" s="8" t="s">
+      <c r="O131" s="7" t="s">
         <v>853</v>
       </c>
-      <c r="P131" s="21" t="s">
+      <c r="P131" s="20" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="132" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A132" s="6" t="s">
+      <c r="A132" s="5" t="s">
         <v>1894</v>
       </c>
-      <c r="B132" s="6" t="s">
+      <c r="B132" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="C132" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D132" s="6" t="s">
+      <c r="C132" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D132" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="E132" s="6" t="s">
+      <c r="E132" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="F132" s="6" t="s">
+      <c r="F132" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G132" s="6" t="s">
+      <c r="G132" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="H132" s="6" t="s">
+      <c r="H132" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="I132" s="6" t="s">
+      <c r="I132" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="J132" s="6">
-[...5 lines deleted...]
-      <c r="L132" s="6" t="s">
+      <c r="J132" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K132" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L132" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M132" s="6" t="s">
+      <c r="M132" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="N132" s="6" t="s">
+      <c r="N132" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="O132" s="6" t="s">
+      <c r="O132" s="5" t="s">
         <v>858</v>
       </c>
-      <c r="P132" s="21" t="s">
+      <c r="P132" s="20" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="133" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A133" s="6" t="s">
+      <c r="A133" s="5" t="s">
         <v>1895</v>
       </c>
-      <c r="B133" s="6" t="s">
+      <c r="B133" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="C133" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="6" t="s">
+      <c r="C133" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D133" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="E133" s="6" t="s">
+      <c r="E133" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F133" s="6" t="s">
+      <c r="F133" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G133" s="6" t="s">
+      <c r="G133" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H133" s="6" t="s">
+      <c r="H133" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="I133" s="6" t="s">
+      <c r="I133" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="J133" s="6">
-[...5 lines deleted...]
-      <c r="L133" s="6" t="s">
+      <c r="J133" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K133" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L133" s="5" t="s">
         <v>864</v>
       </c>
-      <c r="M133" s="7" t="s">
+      <c r="M133" s="6" t="s">
         <v>865</v>
       </c>
-      <c r="N133" s="7" t="s">
+      <c r="N133" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O133" s="8">
+      <c r="O133" s="7">
         <v>2616</v>
       </c>
-      <c r="P133" s="21" t="s">
+      <c r="P133" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="134" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A134" s="6" t="s">
+      <c r="A134" s="5" t="s">
         <v>1896</v>
       </c>
-      <c r="B134" s="6" t="s">
+      <c r="B134" s="5" t="s">
         <v>866</v>
       </c>
-      <c r="C134" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D134" s="6" t="s">
+      <c r="C134" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D134" s="5" t="s">
         <v>867</v>
       </c>
-      <c r="E134" s="6" t="s">
+      <c r="E134" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F134" s="6" t="s">
+      <c r="F134" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G134" s="6" t="s">
+      <c r="G134" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H134" s="6" t="s">
+      <c r="H134" s="5" t="s">
         <v>868</v>
       </c>
-      <c r="I134" s="6" t="s">
+      <c r="I134" s="5" t="s">
         <v>869</v>
       </c>
-      <c r="J134" s="6">
-[...5 lines deleted...]
-      <c r="L134" s="6" t="s">
+      <c r="J134" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K134" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L134" s="5" t="s">
         <v>870</v>
       </c>
-      <c r="M134" s="6" t="s">
+      <c r="M134" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N134" s="6" t="s">
+      <c r="N134" s="5" t="s">
         <v>871</v>
       </c>
-      <c r="O134" s="6">
+      <c r="O134" s="5">
         <v>8870</v>
       </c>
-      <c r="P134" s="21" t="s">
+      <c r="P134" s="20" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="135" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A135" s="6" t="s">
+      <c r="A135" s="5" t="s">
         <v>1897</v>
       </c>
-      <c r="B135" s="6" t="s">
+      <c r="B135" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="C135" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="6" t="s">
+      <c r="C135" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D135" s="5" t="s">
         <v>874</v>
       </c>
-      <c r="E135" s="6" t="s">
+      <c r="E135" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F135" s="6" t="s">
+      <c r="F135" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G135" s="6" t="s">
+      <c r="G135" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H135" s="6" t="s">
+      <c r="H135" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="I135" s="6" t="s">
+      <c r="I135" s="5" t="s">
         <v>876</v>
       </c>
-      <c r="J135" s="6">
-[...5 lines deleted...]
-      <c r="L135" s="6" t="s">
+      <c r="J135" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K135" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L135" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="M135" s="6" t="s">
+      <c r="M135" s="5" t="s">
         <v>344</v>
       </c>
-      <c r="N135" s="8" t="s">
+      <c r="N135" s="7" t="s">
         <v>877</v>
       </c>
-      <c r="O135" s="8" t="s">
+      <c r="O135" s="7" t="s">
         <v>878</v>
       </c>
-      <c r="P135" s="21" t="s">
+      <c r="P135" s="20" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="136" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A136" s="6" t="s">
+      <c r="A136" s="5" t="s">
         <v>646</v>
       </c>
-      <c r="B136" s="6" t="s">
+      <c r="B136" s="5" t="s">
         <v>880</v>
       </c>
-      <c r="C136" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D136" s="6" t="s">
+      <c r="C136" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D136" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="E136" s="6" t="s">
+      <c r="E136" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F136" s="6" t="s">
+      <c r="F136" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G136" s="6" t="s">
+      <c r="G136" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H136" s="6" t="s">
+      <c r="H136" s="5" t="s">
         <v>882</v>
       </c>
-      <c r="I136" s="6" t="s">
+      <c r="I136" s="5" t="s">
         <v>883</v>
       </c>
-      <c r="J136" s="6">
-[...5 lines deleted...]
-      <c r="L136" s="6" t="s">
+      <c r="J136" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K136" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L136" s="5" t="s">
         <v>884</v>
       </c>
-      <c r="M136" s="6" t="s">
+      <c r="M136" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="N136" s="6" t="s">
+      <c r="N136" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="O136" s="8">
+      <c r="O136" s="7">
         <v>1575</v>
       </c>
-      <c r="P136" s="21" t="s">
+      <c r="P136" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="137" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A137" s="6" t="s">
+      <c r="A137" s="5" t="s">
         <v>1898</v>
       </c>
-      <c r="B137" s="6" t="s">
+      <c r="B137" s="5" t="s">
         <v>885</v>
       </c>
-      <c r="C137" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D137" s="6" t="s">
+      <c r="C137" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D137" s="5" t="s">
         <v>886</v>
       </c>
-      <c r="E137" s="6" t="s">
+      <c r="E137" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F137" s="6" t="s">
+      <c r="F137" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G137" s="6" t="s">
+      <c r="G137" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H137" s="6" t="s">
+      <c r="H137" s="5" t="s">
         <v>887</v>
       </c>
-      <c r="I137" s="6" t="s">
+      <c r="I137" s="5" t="s">
         <v>888</v>
       </c>
-      <c r="J137" s="6">
+      <c r="J137" s="5">
         <v>5700</v>
       </c>
-      <c r="K137" s="6" t="s">
+      <c r="K137" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="L137" s="6" t="s">
+      <c r="L137" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="M137" s="6" t="s">
+      <c r="M137" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N137" s="7" t="s">
+      <c r="N137" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="O137" s="8" t="s">
+      <c r="O137" s="7" t="s">
         <v>891</v>
       </c>
-      <c r="P137" s="21" t="s">
+      <c r="P137" s="20" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="138" spans="1:16" ht="30" x14ac:dyDescent="0.25">
-      <c r="A138" s="6" t="s">
+      <c r="A138" s="5" t="s">
         <v>1075</v>
       </c>
-      <c r="B138" s="6" t="s">
+      <c r="B138" s="5" t="s">
         <v>893</v>
       </c>
-      <c r="C138" s="6" t="s">
+      <c r="C138" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D138" s="6" t="s">
+      <c r="D138" s="5" t="s">
         <v>894</v>
       </c>
-      <c r="E138" s="6" t="s">
+      <c r="E138" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F138" s="6" t="s">
+      <c r="F138" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G138" s="6" t="s">
+      <c r="G138" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H138" s="6" t="s">
+      <c r="H138" s="5" t="s">
         <v>895</v>
       </c>
-      <c r="I138" s="6" t="s">
+      <c r="I138" s="5" t="s">
         <v>896</v>
       </c>
-      <c r="J138" s="6">
-[...8 lines deleted...]
-      <c r="O138" s="8" t="s">
+      <c r="J138" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K138" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L138" s="5"/>
+      <c r="M138" s="5"/>
+      <c r="N138" s="5"/>
+      <c r="O138" s="7" t="s">
         <v>897</v>
       </c>
-      <c r="P138" s="21" t="s">
+      <c r="P138" s="20" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="139" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A139" s="6" t="s">
+      <c r="A139" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="B139" s="6" t="s">
+      <c r="B139" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="C139" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D139" s="6" t="s">
+      <c r="C139" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D139" s="5" t="s">
         <v>900</v>
       </c>
-      <c r="E139" s="6" t="s">
+      <c r="E139" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F139" s="6" t="s">
+      <c r="F139" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G139" s="6" t="s">
+      <c r="G139" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H139" s="6" t="s">
+      <c r="H139" s="5" t="s">
         <v>901</v>
       </c>
-      <c r="I139" s="6" t="s">
+      <c r="I139" s="5" t="s">
         <v>902</v>
       </c>
-      <c r="J139" s="6">
-[...5 lines deleted...]
-      <c r="L139" s="6" t="s">
+      <c r="J139" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K139" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L139" s="5" t="s">
         <v>903</v>
       </c>
-      <c r="M139" s="6" t="s">
+      <c r="M139" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N139" s="7" t="s">
+      <c r="N139" s="6" t="s">
         <v>904</v>
       </c>
-      <c r="O139" s="8">
+      <c r="O139" s="7">
         <v>2666</v>
       </c>
-      <c r="P139" s="21" t="s">
+      <c r="P139" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="140" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A140" s="6" t="s">
+      <c r="A140" s="5" t="s">
         <v>1899</v>
       </c>
-      <c r="B140" s="6" t="s">
+      <c r="B140" s="5" t="s">
         <v>905</v>
       </c>
-      <c r="C140" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="6" t="s">
+      <c r="C140" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D140" s="5" t="s">
         <v>906</v>
       </c>
-      <c r="E140" s="6" t="s">
+      <c r="E140" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F140" s="6" t="s">
+      <c r="F140" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G140" s="6" t="s">
+      <c r="G140" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H140" s="6" t="s">
+      <c r="H140" s="5" t="s">
         <v>907</v>
       </c>
-      <c r="I140" s="6" t="s">
+      <c r="I140" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="J140" s="6">
-[...5 lines deleted...]
-      <c r="L140" s="6" t="s">
+      <c r="J140" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K140" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L140" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="M140" s="6" t="s">
+      <c r="M140" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N140" s="6" t="s">
+      <c r="N140" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="O140" s="8" t="s">
+      <c r="O140" s="7" t="s">
         <v>908</v>
       </c>
-      <c r="P140" s="21" t="s">
+      <c r="P140" s="20" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="141" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A141" s="6" t="s">
+      <c r="A141" s="5" t="s">
         <v>1900</v>
       </c>
-      <c r="B141" s="6" t="s">
+      <c r="B141" s="5" t="s">
         <v>910</v>
       </c>
-      <c r="C141" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="6" t="s">
+      <c r="C141" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D141" s="5" t="s">
         <v>911</v>
       </c>
-      <c r="E141" s="6" t="s">
+      <c r="E141" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F141" s="6" t="s">
+      <c r="F141" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G141" s="6" t="s">
+      <c r="G141" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H141" s="6" t="s">
+      <c r="H141" s="5" t="s">
         <v>912</v>
       </c>
-      <c r="I141" s="6" t="s">
+      <c r="I141" s="5" t="s">
         <v>913</v>
       </c>
-      <c r="J141" s="6">
-[...5 lines deleted...]
-      <c r="L141" s="6" t="s">
+      <c r="J141" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K141" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L141" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="M141" s="6"/>
-      <c r="N141" s="7" t="s">
+      <c r="M141" s="5"/>
+      <c r="N141" s="6" t="s">
         <v>914</v>
       </c>
-      <c r="O141" s="8" t="s">
+      <c r="O141" s="7" t="s">
         <v>915</v>
       </c>
-      <c r="P141" s="21" t="s">
+      <c r="P141" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A142" s="6" t="s">
+      <c r="A142" s="5" t="s">
         <v>1901</v>
       </c>
-      <c r="B142" s="6" t="s">
+      <c r="B142" s="5" t="s">
         <v>916</v>
       </c>
-      <c r="C142" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="6" t="s">
+      <c r="C142" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D142" s="5" t="s">
         <v>917</v>
       </c>
-      <c r="E142" s="6" t="s">
+      <c r="E142" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F142" s="6" t="s">
+      <c r="F142" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G142" s="6" t="s">
+      <c r="G142" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H142" s="6" t="s">
+      <c r="H142" s="5" t="s">
         <v>918</v>
       </c>
-      <c r="I142" s="6" t="s">
+      <c r="I142" s="5" t="s">
         <v>919</v>
       </c>
-      <c r="J142" s="6">
-[...5 lines deleted...]
-      <c r="L142" s="6" t="s">
+      <c r="J142" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K142" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L142" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="M142" s="6" t="s">
+      <c r="M142" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N142" s="6" t="s">
+      <c r="N142" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="O142" s="8" t="s">
+      <c r="O142" s="7" t="s">
         <v>921</v>
       </c>
-      <c r="P142" s="21" t="s">
+      <c r="P142" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A143" s="6" t="s">
+      <c r="A143" s="5" t="s">
         <v>1902</v>
       </c>
-      <c r="B143" s="6" t="s">
+      <c r="B143" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="C143" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="6" t="s">
+      <c r="C143" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D143" s="5" t="s">
         <v>923</v>
       </c>
-      <c r="E143" s="6" t="s">
+      <c r="E143" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F143" s="6" t="s">
+      <c r="F143" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G143" s="6" t="s">
+      <c r="G143" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H143" s="6" t="s">
+      <c r="H143" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="I143" s="6" t="s">
+      <c r="I143" s="5" t="s">
         <v>925</v>
       </c>
-      <c r="J143" s="6">
-[...5 lines deleted...]
-      <c r="L143" s="6" t="s">
+      <c r="J143" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K143" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L143" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M143" s="6"/>
-      <c r="N143" s="7" t="s">
+      <c r="M143" s="5"/>
+      <c r="N143" s="6" t="s">
         <v>926</v>
       </c>
-      <c r="O143" s="8" t="s">
+      <c r="O143" s="7" t="s">
         <v>927</v>
       </c>
-      <c r="P143" s="21" t="s">
+      <c r="P143" s="20" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="144" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A144" s="6" t="s">
+      <c r="A144" s="5" t="s">
         <v>1903</v>
       </c>
-      <c r="B144" s="6" t="s">
+      <c r="B144" s="5" t="s">
         <v>929</v>
       </c>
-      <c r="C144" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D144" s="9" t="s">
+      <c r="C144" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D144" s="8" t="s">
         <v>930</v>
       </c>
-      <c r="E144" s="6" t="s">
+      <c r="E144" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F144" s="6" t="s">
+      <c r="F144" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G144" s="6" t="s">
+      <c r="G144" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H144" s="6" t="s">
+      <c r="H144" s="5" t="s">
         <v>931</v>
       </c>
-      <c r="I144" s="6" t="s">
+      <c r="I144" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="J144" s="6">
-[...5 lines deleted...]
-      <c r="L144" s="6" t="s">
+      <c r="J144" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K144" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L144" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="M144" s="6" t="s">
+      <c r="M144" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N144" s="6" t="s">
+      <c r="N144" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="O144" s="6">
+      <c r="O144" s="5">
         <v>18220</v>
       </c>
-      <c r="P144" s="21" t="s">
+      <c r="P144" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A145" s="6" t="s">
+      <c r="A145" s="5" t="s">
         <v>1904</v>
       </c>
-      <c r="B145" s="6" t="s">
+      <c r="B145" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="C145" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="6" t="s">
+      <c r="C145" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D145" s="5" t="s">
         <v>935</v>
       </c>
-      <c r="E145" s="6" t="s">
+      <c r="E145" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F145" s="6" t="s">
+      <c r="F145" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G145" s="6" t="s">
+      <c r="G145" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H145" s="6" t="s">
+      <c r="H145" s="5" t="s">
         <v>936</v>
       </c>
-      <c r="I145" s="6" t="s">
+      <c r="I145" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="J145" s="6">
-[...5 lines deleted...]
-      <c r="L145" s="6" t="s">
+      <c r="J145" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K145" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L145" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="M145" s="6" t="s">
+      <c r="M145" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N145" s="7" t="s">
+      <c r="N145" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="O145" s="8" t="s">
+      <c r="O145" s="7" t="s">
         <v>938</v>
       </c>
-      <c r="P145" s="21" t="s">
+      <c r="P145" s="20" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A146" s="6" t="s">
+      <c r="A146" s="5" t="s">
         <v>993</v>
       </c>
-      <c r="B146" s="6" t="s">
+      <c r="B146" s="5" t="s">
         <v>940</v>
       </c>
-      <c r="C146" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D146" s="9" t="s">
+      <c r="C146" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D146" s="8" t="s">
         <v>941</v>
       </c>
-      <c r="E146" s="6" t="s">
+      <c r="E146" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F146" s="6" t="s">
+      <c r="F146" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G146" s="6" t="s">
+      <c r="G146" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="H146" s="6" t="s">
+      <c r="H146" s="5" t="s">
         <v>942</v>
       </c>
-      <c r="I146" s="6" t="s">
+      <c r="I146" s="5" t="s">
         <v>943</v>
       </c>
-      <c r="J146" s="6">
-[...5 lines deleted...]
-      <c r="L146" s="6" t="s">
+      <c r="J146" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K146" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L146" s="5" t="s">
         <v>944</v>
       </c>
-      <c r="M146" s="6" t="s">
+      <c r="M146" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N146" s="6" t="s">
+      <c r="N146" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="O146" s="8" t="s">
+      <c r="O146" s="7" t="s">
         <v>945</v>
       </c>
-      <c r="P146" s="21" t="s">
+      <c r="P146" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="147" spans="1:16" ht="30" x14ac:dyDescent="0.25">
-      <c r="A147" s="6" t="s">
+      <c r="A147" s="5" t="s">
         <v>1905</v>
       </c>
-      <c r="B147" s="6" t="s">
+      <c r="B147" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="C147" s="9" t="s">
+      <c r="C147" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D147" s="6" t="s">
+      <c r="D147" s="5" t="s">
         <v>947</v>
       </c>
-      <c r="E147" s="6" t="s">
+      <c r="E147" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F147" s="6" t="s">
+      <c r="F147" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G147" s="6" t="s">
+      <c r="G147" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H147" s="6" t="s">
+      <c r="H147" s="5" t="s">
         <v>948</v>
       </c>
-      <c r="I147" s="6" t="s">
+      <c r="I147" s="5" t="s">
         <v>949</v>
       </c>
-      <c r="J147" s="6">
-[...5 lines deleted...]
-      <c r="L147" s="6" t="s">
+      <c r="J147" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K147" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L147" s="5" t="s">
         <v>950</v>
       </c>
-      <c r="M147" s="6"/>
-[...1 lines deleted...]
-      <c r="O147" s="8" t="s">
+      <c r="M147" s="5"/>
+      <c r="N147" s="6"/>
+      <c r="O147" s="7" t="s">
         <v>951</v>
       </c>
-      <c r="P147" s="21" t="s">
+      <c r="P147" s="20" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A148" s="6" t="s">
+      <c r="A148" s="5" t="s">
         <v>1906</v>
       </c>
-      <c r="B148" s="6" t="s">
+      <c r="B148" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="C148" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D148" s="9" t="s">
+      <c r="C148" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D148" s="8" t="s">
         <v>953</v>
       </c>
-      <c r="E148" s="10" t="s">
+      <c r="E148" s="9" t="s">
         <v>861</v>
       </c>
-      <c r="F148" s="6" t="s">
+      <c r="F148" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G148" s="6" t="s">
+      <c r="G148" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H148" s="6" t="s">
+      <c r="H148" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="I148" s="6" t="s">
+      <c r="I148" s="5" t="s">
         <v>955</v>
       </c>
-      <c r="J148" s="6">
-[...5 lines deleted...]
-      <c r="L148" s="6" t="s">
+      <c r="J148" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K148" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L148" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="M148" s="6" t="s">
+      <c r="M148" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N148" s="6" t="s">
+      <c r="N148" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="O148" s="8">
+      <c r="O148" s="7">
         <v>450436</v>
       </c>
-      <c r="P148" s="21" t="s">
+      <c r="P148" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="149" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A149" s="6" t="s">
+      <c r="A149" s="5" t="s">
         <v>1907</v>
       </c>
-      <c r="B149" s="6" t="s">
+      <c r="B149" s="5" t="s">
         <v>957</v>
       </c>
-      <c r="C149" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D149" s="6" t="s">
+      <c r="C149" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D149" s="5" t="s">
         <v>958</v>
       </c>
-      <c r="E149" s="6" t="s">
+      <c r="E149" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F149" s="6" t="s">
+      <c r="F149" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G149" s="6" t="s">
+      <c r="G149" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H149" s="6" t="s">
+      <c r="H149" s="5" t="s">
         <v>959</v>
       </c>
-      <c r="I149" s="6" t="s">
+      <c r="I149" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="J149" s="6">
-[...5 lines deleted...]
-      <c r="L149" s="6" t="s">
+      <c r="J149" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K149" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L149" s="5" t="s">
         <v>961</v>
       </c>
-      <c r="M149" s="6" t="s">
+      <c r="M149" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N149" s="7" t="s">
+      <c r="N149" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="O149" s="8" t="s">
+      <c r="O149" s="7" t="s">
         <v>962</v>
       </c>
-      <c r="P149" s="21" t="s">
+      <c r="P149" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="150" spans="1:16" ht="30" x14ac:dyDescent="0.25">
-      <c r="A150" s="6" t="s">
+      <c r="A150" s="5" t="s">
         <v>1908</v>
       </c>
-      <c r="B150" s="6" t="s">
+      <c r="B150" s="5" t="s">
         <v>963</v>
       </c>
-      <c r="C150" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D150" s="9" t="s">
+      <c r="C150" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D150" s="8" t="s">
         <v>964</v>
       </c>
-      <c r="E150" s="6" t="s">
+      <c r="E150" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F150" s="6" t="s">
+      <c r="F150" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G150" s="6" t="s">
+      <c r="G150" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="H150" s="6" t="s">
+      <c r="H150" s="5" t="s">
         <v>965</v>
       </c>
-      <c r="I150" s="6" t="s">
+      <c r="I150" s="5" t="s">
         <v>966</v>
       </c>
-      <c r="J150" s="6">
-[...5 lines deleted...]
-      <c r="L150" s="6" t="s">
+      <c r="J150" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K150" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L150" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="M150" s="6" t="s">
+      <c r="M150" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N150" s="7" t="s">
+      <c r="N150" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="O150" s="8" t="s">
+      <c r="O150" s="7" t="s">
         <v>967</v>
       </c>
-      <c r="P150" s="21" t="s">
+      <c r="P150" s="20" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="151" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A151" s="6" t="s">
+      <c r="A151" s="5" t="s">
         <v>1909</v>
       </c>
-      <c r="B151" s="6" t="s">
+      <c r="B151" s="5" t="s">
         <v>968</v>
       </c>
-      <c r="C151" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D151" s="6" t="s">
+      <c r="C151" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D151" s="5" t="s">
         <v>969</v>
       </c>
-      <c r="E151" s="6" t="s">
+      <c r="E151" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F151" s="6" t="s">
+      <c r="F151" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G151" s="6" t="s">
+      <c r="G151" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="H151" s="6" t="s">
+      <c r="H151" s="5" t="s">
         <v>970</v>
       </c>
-      <c r="I151" s="6" t="s">
+      <c r="I151" s="5" t="s">
         <v>971</v>
       </c>
-      <c r="J151" s="6">
-[...5 lines deleted...]
-      <c r="L151" s="6" t="s">
+      <c r="J151" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K151" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L151" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M151" s="6" t="s">
+      <c r="M151" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N151" s="7" t="s">
+      <c r="N151" s="6" t="s">
         <v>972</v>
       </c>
-      <c r="O151" s="6">
+      <c r="O151" s="5">
         <v>5605</v>
       </c>
-      <c r="P151" s="21" t="s">
+      <c r="P151" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A152" s="6" t="s">
+      <c r="A152" s="5" t="s">
         <v>1910</v>
       </c>
-      <c r="B152" s="6" t="s">
+      <c r="B152" s="5" t="s">
         <v>973</v>
       </c>
-      <c r="C152" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D152" s="9" t="s">
+      <c r="C152" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D152" s="8" t="s">
         <v>974</v>
       </c>
-      <c r="E152" s="6" t="s">
+      <c r="E152" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F152" s="6" t="s">
+      <c r="F152" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G152" s="6" t="s">
+      <c r="G152" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H152" s="6" t="s">
+      <c r="H152" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="I152" s="6" t="s">
+      <c r="I152" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="J152" s="6">
-[...5 lines deleted...]
-      <c r="L152" s="6" t="s">
+      <c r="J152" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K152" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L152" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M152" s="6"/>
-[...1 lines deleted...]
-      <c r="O152" s="8" t="s">
+      <c r="M152" s="5"/>
+      <c r="N152" s="7"/>
+      <c r="O152" s="7" t="s">
         <v>977</v>
       </c>
-      <c r="P152" s="21" t="s">
+      <c r="P152" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A153" s="6" t="s">
+      <c r="A153" s="5" t="s">
         <v>1911</v>
       </c>
-      <c r="B153" s="6" t="s">
+      <c r="B153" s="5" t="s">
         <v>978</v>
       </c>
-      <c r="C153" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D153" s="6" t="s">
+      <c r="C153" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D153" s="5" t="s">
         <v>979</v>
       </c>
-      <c r="E153" s="6" t="s">
+      <c r="E153" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F153" s="6" t="s">
+      <c r="F153" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G153" s="6" t="s">
+      <c r="G153" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H153" s="6" t="s">
+      <c r="H153" s="5" t="s">
         <v>980</v>
       </c>
-      <c r="I153" s="6" t="s">
+      <c r="I153" s="5" t="s">
         <v>981</v>
       </c>
-      <c r="J153" s="6">
-[...5 lines deleted...]
-      <c r="L153" s="6" t="s">
+      <c r="J153" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K153" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L153" s="5" t="s">
         <v>982</v>
       </c>
-      <c r="M153" s="6" t="s">
+      <c r="M153" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N153" s="7" t="s">
+      <c r="N153" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="O153" s="6">
+      <c r="O153" s="5">
         <v>493</v>
       </c>
-      <c r="P153" s="21" t="s">
+      <c r="P153" s="20" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="154" spans="1:16" ht="30" x14ac:dyDescent="0.25">
-      <c r="A154" s="6" t="s">
+      <c r="A154" s="5" t="s">
         <v>1912</v>
       </c>
-      <c r="B154" s="6" t="s">
+      <c r="B154" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="C154" s="6" t="s">
+      <c r="C154" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D154" s="9" t="s">
+      <c r="D154" s="8" t="s">
         <v>985</v>
       </c>
-      <c r="E154" s="6" t="s">
+      <c r="E154" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F154" s="6" t="s">
+      <c r="F154" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G154" s="6" t="s">
+      <c r="G154" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H154" s="6" t="s">
+      <c r="H154" s="5" t="s">
         <v>986</v>
       </c>
-      <c r="I154" s="6" t="s">
+      <c r="I154" s="5" t="s">
         <v>987</v>
       </c>
-      <c r="J154" s="6">
-[...5 lines deleted...]
-      <c r="L154" s="6" t="s">
+      <c r="J154" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K154" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L154" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M154" s="6"/>
-[...1 lines deleted...]
-      <c r="O154" s="8" t="s">
+      <c r="M154" s="5"/>
+      <c r="N154" s="6"/>
+      <c r="O154" s="7" t="s">
         <v>988</v>
       </c>
-      <c r="P154" s="21" t="s">
+      <c r="P154" s="20" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A155" s="6" t="s">
+      <c r="A155" s="5" t="s">
         <v>1913</v>
       </c>
-      <c r="B155" s="6" t="s">
+      <c r="B155" s="5" t="s">
         <v>989</v>
       </c>
-      <c r="C155" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D155" s="6" t="s">
+      <c r="C155" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D155" s="5" t="s">
         <v>990</v>
       </c>
-      <c r="E155" s="6" t="s">
+      <c r="E155" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F155" s="6" t="s">
+      <c r="F155" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G155" s="6" t="s">
+      <c r="G155" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H155" s="6" t="s">
+      <c r="H155" s="5" t="s">
         <v>991</v>
       </c>
-      <c r="I155" s="6" t="s">
+      <c r="I155" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="J155" s="6">
-[...5 lines deleted...]
-      <c r="L155" s="6" t="s">
+      <c r="J155" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K155" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L155" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M155" s="6" t="s">
+      <c r="M155" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N155" s="7" t="s">
+      <c r="N155" s="6" t="s">
         <v>993</v>
       </c>
-      <c r="O155" s="8" t="s">
+      <c r="O155" s="7" t="s">
         <v>994</v>
       </c>
-      <c r="P155" s="21" t="s">
+      <c r="P155" s="20" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A156" s="6" t="s">
+      <c r="A156" s="5" t="s">
         <v>1914</v>
       </c>
-      <c r="B156" s="6" t="s">
+      <c r="B156" s="5" t="s">
         <v>996</v>
       </c>
-      <c r="C156" s="6" t="s">
+      <c r="C156" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D156" s="9" t="s">
+      <c r="D156" s="8" t="s">
         <v>997</v>
       </c>
-      <c r="E156" s="6" t="s">
+      <c r="E156" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F156" s="6" t="s">
+      <c r="F156" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G156" s="6" t="s">
+      <c r="G156" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="H156" s="6" t="s">
+      <c r="H156" s="5" t="s">
         <v>998</v>
       </c>
-      <c r="I156" s="6" t="s">
+      <c r="I156" s="5" t="s">
         <v>999</v>
       </c>
-      <c r="J156" s="6">
-[...5 lines deleted...]
-      <c r="L156" s="6" t="s">
+      <c r="J156" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K156" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L156" s="5" t="s">
         <v>1000</v>
       </c>
-      <c r="M156" s="6" t="s">
+      <c r="M156" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N156" s="7" t="s">
+      <c r="N156" s="6" t="s">
         <v>1001</v>
       </c>
-      <c r="O156" s="8" t="s">
+      <c r="O156" s="7" t="s">
         <v>1002</v>
       </c>
-      <c r="P156" s="21" t="s">
+      <c r="P156" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="157" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A157" s="6" t="s">
+      <c r="A157" s="5" t="s">
         <v>1915</v>
       </c>
-      <c r="B157" s="6" t="s">
+      <c r="B157" s="5" t="s">
         <v>1003</v>
       </c>
-      <c r="C157" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D157" s="6" t="s">
+      <c r="C157" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D157" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="E157" s="6" t="s">
+      <c r="E157" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F157" s="6" t="s">
+      <c r="F157" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G157" s="6" t="s">
+      <c r="G157" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="H157" s="6" t="s">
+      <c r="H157" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="I157" s="6" t="s">
+      <c r="I157" s="5" t="s">
         <v>1006</v>
       </c>
-      <c r="J157" s="6">
-[...5 lines deleted...]
-      <c r="L157" s="6" t="s">
+      <c r="J157" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K157" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L157" s="5" t="s">
         <v>490</v>
       </c>
-      <c r="M157" s="6" t="s">
+      <c r="M157" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N157" s="7" t="s">
+      <c r="N157" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="O157" s="8" t="s">
+      <c r="O157" s="7" t="s">
         <v>1007</v>
       </c>
-      <c r="P157" s="21" t="s">
+      <c r="P157" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="158" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A158" s="6" t="s">
+      <c r="A158" s="5" t="s">
         <v>1916</v>
       </c>
-      <c r="B158" s="6" t="s">
+      <c r="B158" s="5" t="s">
         <v>1008</v>
       </c>
-      <c r="C158" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="9" t="s">
+      <c r="C158" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D158" s="8" t="s">
         <v>1009</v>
       </c>
-      <c r="E158" s="6" t="s">
+      <c r="E158" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F158" s="6" t="s">
+      <c r="F158" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G158" s="6" t="s">
+      <c r="G158" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H158" s="6" t="s">
+      <c r="H158" s="5" t="s">
         <v>1010</v>
       </c>
-      <c r="I158" s="6" t="s">
+      <c r="I158" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="J158" s="6">
-[...5 lines deleted...]
-      <c r="L158" s="6" t="s">
+      <c r="J158" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K158" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L158" s="5" t="s">
         <v>1011</v>
       </c>
-      <c r="M158" s="8" t="s">
+      <c r="M158" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="N158" s="8" t="s">
+      <c r="N158" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="O158" s="8" t="s">
+      <c r="O158" s="7" t="s">
         <v>1012</v>
       </c>
-      <c r="P158" s="22" t="s">
+      <c r="P158" s="21" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A159" s="6" t="s">
+      <c r="A159" s="5" t="s">
         <v>1917</v>
       </c>
-      <c r="B159" s="6" t="s">
+      <c r="B159" s="5" t="s">
         <v>1014</v>
       </c>
-      <c r="C159" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D159" s="6" t="s">
+      <c r="C159" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D159" s="5" t="s">
         <v>1015</v>
       </c>
-      <c r="E159" s="6" t="s">
+      <c r="E159" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F159" s="6" t="s">
+      <c r="F159" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G159" s="6" t="s">
+      <c r="G159" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="H159" s="6" t="s">
+      <c r="H159" s="5" t="s">
         <v>1016</v>
       </c>
-      <c r="I159" s="6" t="s">
+      <c r="I159" s="5" t="s">
         <v>1017</v>
       </c>
-      <c r="J159" s="6">
-[...5 lines deleted...]
-      <c r="L159" s="6" t="s">
+      <c r="J159" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K159" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L159" s="5" t="s">
         <v>1018</v>
       </c>
-      <c r="M159" s="6" t="s">
+      <c r="M159" s="5" t="s">
         <v>1019</v>
       </c>
-      <c r="N159" s="7" t="s">
+      <c r="N159" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="O159" s="8" t="s">
+      <c r="O159" s="7" t="s">
         <v>1020</v>
       </c>
-      <c r="P159" s="21" t="s">
+      <c r="P159" s="20" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A160" s="6" t="s">
+      <c r="A160" s="5" t="s">
         <v>1918</v>
       </c>
-      <c r="B160" s="6" t="s">
+      <c r="B160" s="5" t="s">
         <v>1021</v>
       </c>
-      <c r="C160" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="9" t="s">
+      <c r="C160" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D160" s="8" t="s">
         <v>1022</v>
       </c>
-      <c r="E160" s="6" t="s">
+      <c r="E160" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F160" s="6" t="s">
+      <c r="F160" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G160" s="6" t="s">
+      <c r="G160" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H160" s="6" t="s">
+      <c r="H160" s="5" t="s">
         <v>1023</v>
       </c>
-      <c r="I160" s="6" t="s">
+      <c r="I160" s="5" t="s">
         <v>1024</v>
       </c>
-      <c r="J160" s="6">
-[...5 lines deleted...]
-      <c r="L160" s="6" t="s">
+      <c r="J160" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K160" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L160" s="5" t="s">
         <v>1025</v>
       </c>
-      <c r="M160" s="6" t="s">
+      <c r="M160" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N160" s="7" t="s">
+      <c r="N160" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="O160" s="6">
+      <c r="O160" s="5">
         <v>2766</v>
       </c>
-      <c r="P160" s="21" t="s">
+      <c r="P160" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A161" s="6" t="s">
+      <c r="A161" s="5" t="s">
         <v>1919</v>
       </c>
-      <c r="B161" s="6" t="s">
+      <c r="B161" s="5" t="s">
         <v>1026</v>
       </c>
-      <c r="C161" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="6" t="s">
+      <c r="C161" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D161" s="5" t="s">
         <v>1027</v>
       </c>
-      <c r="E161" s="6" t="s">
+      <c r="E161" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F161" s="6" t="s">
+      <c r="F161" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G161" s="6" t="s">
+      <c r="G161" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="H161" s="6" t="s">
+      <c r="H161" s="5" t="s">
         <v>1028</v>
       </c>
-      <c r="I161" s="6" t="s">
+      <c r="I161" s="5" t="s">
         <v>1029</v>
       </c>
-      <c r="J161" s="6">
-[...5 lines deleted...]
-      <c r="L161" s="6" t="s">
+      <c r="J161" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K161" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L161" s="5" t="s">
         <v>1030</v>
       </c>
-      <c r="M161" s="6" t="s">
+      <c r="M161" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N161" s="7" t="s">
+      <c r="N161" s="6" t="s">
         <v>1031</v>
       </c>
-      <c r="O161" s="8"/>
-      <c r="P161" s="21" t="s">
+      <c r="O161" s="7"/>
+      <c r="P161" s="20" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A162" s="6" t="s">
+      <c r="A162" s="5" t="s">
         <v>1920</v>
       </c>
-      <c r="B162" s="6" t="s">
+      <c r="B162" s="5" t="s">
         <v>1032</v>
       </c>
-      <c r="C162" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D162" s="9" t="s">
+      <c r="C162" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D162" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="E162" s="6" t="s">
+      <c r="E162" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F162" s="6" t="s">
+      <c r="F162" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G162" s="6" t="s">
+      <c r="G162" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="H162" s="6" t="s">
+      <c r="H162" s="5" t="s">
         <v>1034</v>
       </c>
-      <c r="I162" s="6" t="s">
+      <c r="I162" s="5" t="s">
         <v>1035</v>
       </c>
-      <c r="J162" s="6">
-[...5 lines deleted...]
-      <c r="L162" s="6" t="s">
+      <c r="J162" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K162" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L162" s="5" t="s">
         <v>1036</v>
       </c>
-      <c r="M162" s="6" t="s">
+      <c r="M162" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N162" s="7" t="s">
+      <c r="N162" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="O162" s="6">
+      <c r="O162" s="5">
         <v>6272</v>
       </c>
-      <c r="P162" s="21" t="s">
+      <c r="P162" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A163" s="6" t="s">
+      <c r="A163" s="5" t="s">
         <v>1921</v>
       </c>
-      <c r="B163" s="6" t="s">
+      <c r="B163" s="5" t="s">
         <v>1037</v>
       </c>
-      <c r="C163" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="6" t="s">
+      <c r="C163" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D163" s="5" t="s">
         <v>1038</v>
       </c>
-      <c r="E163" s="6" t="s">
+      <c r="E163" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F163" s="6" t="s">
+      <c r="F163" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G163" s="6" t="s">
+      <c r="G163" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H163" s="6" t="s">
+      <c r="H163" s="5" t="s">
         <v>1039</v>
       </c>
-      <c r="I163" s="6" t="s">
+      <c r="I163" s="5" t="s">
         <v>1040</v>
       </c>
-      <c r="J163" s="6">
-[...5 lines deleted...]
-      <c r="L163" s="6" t="s">
+      <c r="J163" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K163" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L163" s="5" t="s">
         <v>1041</v>
       </c>
-      <c r="M163" s="6" t="s">
+      <c r="M163" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="N163" s="7" t="s">
+      <c r="N163" s="6" t="s">
         <v>696</v>
       </c>
-      <c r="O163" s="6" t="s">
+      <c r="O163" s="5" t="s">
         <v>1042</v>
       </c>
-      <c r="P163" s="21" t="s">
+      <c r="P163" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A164" s="6" t="s">
+      <c r="A164" s="5" t="s">
         <v>1922</v>
       </c>
-      <c r="B164" s="6" t="s">
+      <c r="B164" s="5" t="s">
         <v>1043</v>
       </c>
-      <c r="C164" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D164" s="9" t="s">
+      <c r="C164" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D164" s="8" t="s">
         <v>1044</v>
       </c>
-      <c r="E164" s="6" t="s">
+      <c r="E164" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F164" s="6" t="s">
+      <c r="F164" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G164" s="6" t="s">
+      <c r="G164" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H164" s="6" t="s">
+      <c r="H164" s="5" t="s">
         <v>1045</v>
       </c>
-      <c r="I164" s="6" t="s">
+      <c r="I164" s="5" t="s">
         <v>1046</v>
       </c>
-      <c r="J164" s="6">
-[...5 lines deleted...]
-      <c r="L164" s="6" t="s">
+      <c r="J164" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K164" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L164" s="5" t="s">
         <v>1047</v>
       </c>
-      <c r="M164" s="6" t="s">
+      <c r="M164" s="5" t="s">
         <v>1048</v>
       </c>
-      <c r="N164" s="7" t="s">
+      <c r="N164" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="O164" s="8">
+      <c r="O164" s="7">
         <v>13536</v>
       </c>
-      <c r="P164" s="21" t="s">
+      <c r="P164" s="20" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A165" s="6" t="s">
+      <c r="A165" s="5" t="s">
         <v>1923</v>
       </c>
-      <c r="B165" s="6" t="s">
+      <c r="B165" s="5" t="s">
         <v>1050</v>
       </c>
-      <c r="C165" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="6" t="s">
+      <c r="C165" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D165" s="5" t="s">
         <v>1051</v>
       </c>
-      <c r="E165" s="6" t="s">
+      <c r="E165" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F165" s="6" t="s">
+      <c r="F165" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G165" s="6" t="s">
+      <c r="G165" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H165" s="6" t="s">
+      <c r="H165" s="5" t="s">
         <v>1053</v>
       </c>
-      <c r="I165" s="6" t="s">
+      <c r="I165" s="5" t="s">
         <v>1054</v>
       </c>
-      <c r="J165" s="6">
-[...5 lines deleted...]
-      <c r="L165" s="6" t="s">
+      <c r="J165" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K165" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L165" s="5" t="s">
         <v>1055</v>
       </c>
-      <c r="M165" s="7" t="s">
+      <c r="M165" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="N165" s="7" t="s">
+      <c r="N165" s="6" t="s">
         <v>1056</v>
       </c>
-      <c r="O165" s="8" t="s">
+      <c r="O165" s="7" t="s">
         <v>1057</v>
       </c>
-      <c r="P165" s="21" t="s">
+      <c r="P165" s="20" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A166" s="6" t="s">
+      <c r="A166" s="5" t="s">
         <v>1924</v>
       </c>
-      <c r="B166" s="6" t="s">
+      <c r="B166" s="5" t="s">
         <v>1058</v>
       </c>
-      <c r="C166" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="6" t="s">
+      <c r="C166" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D166" s="5" t="s">
         <v>1059</v>
       </c>
-      <c r="E166" s="6" t="s">
+      <c r="E166" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F166" s="6" t="s">
+      <c r="F166" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G166" s="6" t="s">
+      <c r="G166" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H166" s="6" t="s">
+      <c r="H166" s="5" t="s">
         <v>1060</v>
       </c>
-      <c r="I166" s="6" t="s">
+      <c r="I166" s="5" t="s">
         <v>1061</v>
       </c>
-      <c r="J166" s="6">
-[...5 lines deleted...]
-      <c r="L166" s="6" t="s">
+      <c r="J166" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K166" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L166" s="5" t="s">
         <v>1062</v>
       </c>
-      <c r="M166" s="6" t="s">
+      <c r="M166" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N166" s="6" t="s">
+      <c r="N166" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="O166" s="6">
+      <c r="O166" s="5">
         <v>9309</v>
       </c>
-      <c r="P166" s="21" t="s">
+      <c r="P166" s="20" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A167" s="6" t="s">
+      <c r="A167" s="5" t="s">
         <v>1925</v>
       </c>
-      <c r="B167" s="6" t="s">
+      <c r="B167" s="5" t="s">
         <v>1064</v>
       </c>
-      <c r="C167" s="6" t="s">
+      <c r="C167" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D167" s="6" t="s">
+      <c r="D167" s="5" t="s">
         <v>1065</v>
       </c>
-      <c r="E167" s="6" t="s">
+      <c r="E167" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F167" s="6" t="s">
+      <c r="F167" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G167" s="6" t="s">
+      <c r="G167" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H167" s="6" t="s">
+      <c r="H167" s="5" t="s">
         <v>1066</v>
       </c>
-      <c r="I167" s="6" t="s">
+      <c r="I167" s="5" t="s">
         <v>1067</v>
       </c>
-      <c r="J167" s="6">
-[...5 lines deleted...]
-      <c r="L167" s="6" t="s">
+      <c r="J167" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K167" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L167" s="5" t="s">
         <v>1068</v>
       </c>
-      <c r="M167" s="6" t="s">
+      <c r="M167" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N167" s="8" t="s">
+      <c r="N167" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="O167" s="8" t="s">
+      <c r="O167" s="7" t="s">
         <v>1069</v>
       </c>
-      <c r="P167" s="21" t="s">
+      <c r="P167" s="20" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A168" s="6" t="s">
+      <c r="A168" s="5" t="s">
         <v>1926</v>
       </c>
-      <c r="B168" s="6" t="s">
+      <c r="B168" s="5" t="s">
         <v>1071</v>
       </c>
-      <c r="C168" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D168" s="6" t="s">
+      <c r="C168" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D168" s="5" t="s">
         <v>1072</v>
       </c>
-      <c r="E168" s="6" t="s">
+      <c r="E168" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F168" s="6" t="s">
+      <c r="F168" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G168" s="6" t="s">
+      <c r="G168" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H168" s="6" t="s">
+      <c r="H168" s="5" t="s">
         <v>1073</v>
       </c>
-      <c r="I168" s="6" t="s">
+      <c r="I168" s="5" t="s">
         <v>1074</v>
       </c>
-      <c r="J168" s="6"/>
-[...3 lines deleted...]
-      <c r="L168" s="6" t="s">
+      <c r="J168" s="5"/>
+      <c r="K168" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L168" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M168" s="6" t="s">
+      <c r="M168" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N168" s="6" t="s">
+      <c r="N168" s="5" t="s">
         <v>1075</v>
       </c>
-      <c r="O168" s="8" t="s">
+      <c r="O168" s="7" t="s">
         <v>1076</v>
       </c>
-      <c r="P168" s="21" t="s">
+      <c r="P168" s="20" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A169" s="6" t="s">
+      <c r="A169" s="5" t="s">
         <v>1927</v>
       </c>
-      <c r="B169" s="6" t="s">
+      <c r="B169" s="5" t="s">
         <v>1077</v>
       </c>
-      <c r="C169" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D169" s="6" t="s">
+      <c r="C169" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D169" s="5" t="s">
         <v>1078</v>
       </c>
-      <c r="E169" s="6" t="s">
+      <c r="E169" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F169" s="6" t="s">
+      <c r="F169" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G169" s="6" t="s">
+      <c r="G169" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="H169" s="6" t="s">
+      <c r="H169" s="5" t="s">
         <v>1079</v>
       </c>
-      <c r="I169" s="6" t="s">
+      <c r="I169" s="5" t="s">
         <v>1080</v>
       </c>
-      <c r="J169" s="6">
+      <c r="J169" s="5">
         <v>5700</v>
       </c>
-      <c r="K169" s="6" t="s">
+      <c r="K169" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="L169" s="6" t="s">
+      <c r="L169" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="M169" s="6" t="s">
+      <c r="M169" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N169" s="7" t="s">
+      <c r="N169" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="O169" s="8" t="s">
+      <c r="O169" s="7" t="s">
         <v>1082</v>
       </c>
-      <c r="P169" s="21" t="s">
+      <c r="P169" s="20" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A170" s="6" t="s">
+      <c r="A170" s="5" t="s">
         <v>1928</v>
       </c>
-      <c r="B170" s="6" t="s">
+      <c r="B170" s="5" t="s">
         <v>1083</v>
       </c>
-      <c r="C170" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D170" s="6" t="s">
+      <c r="C170" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D170" s="5" t="s">
         <v>1084</v>
       </c>
-      <c r="E170" s="6" t="s">
+      <c r="E170" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F170" s="6" t="s">
+      <c r="F170" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G170" s="6" t="s">
+      <c r="G170" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H170" s="6" t="s">
+      <c r="H170" s="5" t="s">
         <v>1079</v>
       </c>
-      <c r="I170" s="6" t="s">
+      <c r="I170" s="5" t="s">
         <v>1080</v>
       </c>
-      <c r="J170" s="6">
-[...5 lines deleted...]
-      <c r="L170" s="6" t="s">
+      <c r="J170" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K170" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L170" s="5" t="s">
         <v>1085</v>
       </c>
-      <c r="M170" s="6" t="s">
+      <c r="M170" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N170" s="6" t="s">
+      <c r="N170" s="5" t="s">
         <v>1086</v>
       </c>
-      <c r="O170" s="8" t="s">
+      <c r="O170" s="7" t="s">
         <v>1087</v>
       </c>
-      <c r="P170" s="21" t="s">
+      <c r="P170" s="20" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="171" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A171" s="6" t="s">
+      <c r="A171" s="5" t="s">
         <v>1929</v>
       </c>
-      <c r="B171" s="6" t="s">
+      <c r="B171" s="5" t="s">
         <v>1088</v>
       </c>
-      <c r="C171" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D171" s="6" t="s">
+      <c r="C171" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D171" s="5" t="s">
         <v>1089</v>
       </c>
-      <c r="E171" s="6" t="s">
+      <c r="E171" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F171" s="6" t="s">
+      <c r="F171" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G171" s="6" t="s">
+      <c r="G171" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="H171" s="6" t="s">
+      <c r="H171" s="5" t="s">
         <v>780</v>
       </c>
-      <c r="I171" s="6" t="s">
+      <c r="I171" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="J171" s="6">
-[...5 lines deleted...]
-      <c r="L171" s="6" t="s">
+      <c r="J171" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K171" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L171" s="5" t="s">
         <v>1090</v>
       </c>
-      <c r="M171" s="6" t="s">
+      <c r="M171" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N171" s="7" t="s">
+      <c r="N171" s="6" t="s">
         <v>1091</v>
       </c>
-      <c r="O171" s="8" t="s">
+      <c r="O171" s="7" t="s">
         <v>1092</v>
       </c>
-      <c r="P171" s="21" t="s">
+      <c r="P171" s="20" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A172" s="6" t="s">
+      <c r="A172" s="5" t="s">
         <v>1930</v>
       </c>
-      <c r="B172" s="6" t="s">
+      <c r="B172" s="5" t="s">
         <v>1093</v>
       </c>
-      <c r="C172" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="6" t="s">
+      <c r="C172" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D172" s="5" t="s">
         <v>1094</v>
       </c>
-      <c r="E172" s="6" t="s">
+      <c r="E172" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F172" s="6" t="s">
+      <c r="F172" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G172" s="6" t="s">
+      <c r="G172" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H172" s="6" t="s">
+      <c r="H172" s="5" t="s">
         <v>1095</v>
       </c>
-      <c r="I172" s="6" t="s">
+      <c r="I172" s="5" t="s">
         <v>1096</v>
       </c>
-      <c r="J172" s="6">
-[...5 lines deleted...]
-      <c r="L172" s="6" t="s">
+      <c r="J172" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K172" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L172" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M172" s="6"/>
-[...1 lines deleted...]
-      <c r="O172" s="8" t="s">
+      <c r="M172" s="5"/>
+      <c r="N172" s="5"/>
+      <c r="O172" s="7" t="s">
         <v>1097</v>
       </c>
-      <c r="P172" s="21" t="s">
+      <c r="P172" s="20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A173" s="6" t="s">
+      <c r="A173" s="5" t="s">
         <v>1931</v>
       </c>
-      <c r="B173" s="6" t="s">
+      <c r="B173" s="5" t="s">
         <v>1098</v>
       </c>
-      <c r="C173" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="6" t="s">
+      <c r="C173" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D173" s="5" t="s">
         <v>1099</v>
       </c>
-      <c r="E173" s="6" t="s">
+      <c r="E173" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F173" s="6" t="s">
+      <c r="F173" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G173" s="6" t="s">
+      <c r="G173" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H173" s="6" t="s">
+      <c r="H173" s="5" t="s">
         <v>1100</v>
       </c>
-      <c r="I173" s="6" t="s">
+      <c r="I173" s="5" t="s">
         <v>1096</v>
       </c>
-      <c r="J173" s="6">
-[...5 lines deleted...]
-      <c r="L173" s="6" t="s">
+      <c r="J173" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K173" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L173" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M173" s="6"/>
-[...1 lines deleted...]
-      <c r="O173" s="8" t="s">
+      <c r="M173" s="5"/>
+      <c r="N173" s="6"/>
+      <c r="O173" s="7" t="s">
         <v>1101</v>
       </c>
-      <c r="P173" s="21" t="s">
+      <c r="P173" s="20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A174" s="6" t="s">
+      <c r="A174" s="5" t="s">
         <v>1932</v>
       </c>
-      <c r="B174" s="6" t="s">
+      <c r="B174" s="5" t="s">
         <v>1102</v>
       </c>
-      <c r="C174" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D174" s="6" t="s">
+      <c r="C174" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D174" s="5" t="s">
         <v>1103</v>
       </c>
-      <c r="E174" s="6" t="s">
+      <c r="E174" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F174" s="6" t="s">
+      <c r="F174" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G174" s="6" t="s">
+      <c r="G174" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="H174" s="6" t="s">
+      <c r="H174" s="5" t="s">
         <v>1104</v>
       </c>
-      <c r="I174" s="6" t="s">
+      <c r="I174" s="5" t="s">
         <v>1105</v>
       </c>
-      <c r="J174" s="6">
-[...5 lines deleted...]
-      <c r="L174" s="6" t="s">
+      <c r="J174" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K174" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L174" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="M174" s="6" t="s">
+      <c r="M174" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N174" s="6" t="s">
+      <c r="N174" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="O174" s="8" t="s">
+      <c r="O174" s="7" t="s">
         <v>1106</v>
       </c>
-      <c r="P174" s="21" t="s">
+      <c r="P174" s="20" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A175" s="6" t="s">
+      <c r="A175" s="5" t="s">
         <v>1933</v>
       </c>
-      <c r="B175" s="6" t="s">
+      <c r="B175" s="5" t="s">
         <v>1108</v>
       </c>
-      <c r="C175" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D175" s="6" t="s">
+      <c r="C175" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D175" s="5" t="s">
         <v>1109</v>
       </c>
-      <c r="E175" s="6" t="s">
+      <c r="E175" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F175" s="6" t="s">
+      <c r="F175" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G175" s="6" t="s">
+      <c r="G175" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H175" s="6" t="s">
+      <c r="H175" s="5" t="s">
         <v>1110</v>
       </c>
-      <c r="I175" s="6" t="s">
+      <c r="I175" s="5" t="s">
         <v>1111</v>
       </c>
-      <c r="J175" s="6">
-[...5 lines deleted...]
-      <c r="L175" s="6" t="s">
+      <c r="J175" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K175" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L175" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="M175" s="6" t="s">
+      <c r="M175" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="N175" s="7" t="s">
+      <c r="N175" s="6" t="s">
         <v>1112</v>
       </c>
-      <c r="O175" s="8" t="s">
+      <c r="O175" s="7" t="s">
         <v>1113</v>
       </c>
-      <c r="P175" s="21" t="s">
+      <c r="P175" s="20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A176" s="6" t="s">
+      <c r="A176" s="5" t="s">
         <v>1934</v>
       </c>
-      <c r="B176" s="6" t="s">
+      <c r="B176" s="5" t="s">
         <v>1114</v>
       </c>
-      <c r="C176" s="6" t="s">
+      <c r="C176" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="D176" s="9" t="s">
+      <c r="D176" s="8" t="s">
         <v>1115</v>
       </c>
-      <c r="E176" s="6" t="s">
+      <c r="E176" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F176" s="6" t="s">
+      <c r="F176" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G176" s="6" t="s">
+      <c r="G176" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H176" s="6" t="s">
+      <c r="H176" s="5" t="s">
         <v>1116</v>
       </c>
-      <c r="I176" s="6" t="s">
+      <c r="I176" s="5" t="s">
         <v>1117</v>
       </c>
-      <c r="J176" s="6">
-[...5 lines deleted...]
-      <c r="L176" s="6" t="s">
+      <c r="J176" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K176" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L176" s="5" t="s">
         <v>1118</v>
       </c>
-      <c r="M176" s="6" t="s">
+      <c r="M176" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N176" s="6" t="s">
+      <c r="N176" s="5" t="s">
         <v>1119</v>
       </c>
-      <c r="O176" s="6">
+      <c r="O176" s="5">
         <v>8643</v>
       </c>
-      <c r="P176" s="21" t="s">
+      <c r="P176" s="20" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A177" s="6" t="s">
+      <c r="A177" s="5" t="s">
         <v>1935</v>
       </c>
-      <c r="B177" s="6" t="s">
+      <c r="B177" s="5" t="s">
         <v>1121</v>
       </c>
-      <c r="C177" s="6" t="s">
+      <c r="C177" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D177" s="6" t="s">
+      <c r="D177" s="5" t="s">
         <v>1122</v>
       </c>
-      <c r="E177" s="6" t="s">
+      <c r="E177" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F177" s="6" t="s">
+      <c r="F177" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G177" s="6" t="s">
+      <c r="G177" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="H177" s="6" t="s">
+      <c r="H177" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="I177" s="6" t="s">
+      <c r="I177" s="5" t="s">
         <v>1123</v>
       </c>
-      <c r="J177" s="6">
-[...5 lines deleted...]
-      <c r="L177" s="6" t="s">
+      <c r="J177" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K177" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L177" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="M177" s="6" t="s">
+      <c r="M177" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N177" s="7" t="s">
+      <c r="N177" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="O177" s="8">
+      <c r="O177" s="7">
         <v>627609</v>
       </c>
-      <c r="P177" s="21" t="s">
+      <c r="P177" s="20" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A178" s="6" t="s">
+      <c r="A178" s="5" t="s">
         <v>1936</v>
       </c>
-      <c r="B178" s="6" t="s">
+      <c r="B178" s="5" t="s">
         <v>1124</v>
       </c>
-      <c r="C178" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D178" s="9" t="s">
+      <c r="C178" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D178" s="8" t="s">
         <v>1125</v>
       </c>
-      <c r="E178" s="6" t="s">
+      <c r="E178" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F178" s="6" t="s">
+      <c r="F178" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G178" s="6" t="s">
+      <c r="G178" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="H178" s="6" t="s">
+      <c r="H178" s="5" t="s">
         <v>1126</v>
       </c>
-      <c r="I178" s="6" t="s">
+      <c r="I178" s="5" t="s">
         <v>1127</v>
       </c>
-      <c r="J178" s="6">
-[...5 lines deleted...]
-      <c r="L178" s="6" t="s">
+      <c r="J178" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K178" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L178" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="M178" s="6" t="s">
+      <c r="M178" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N178" s="6" t="s">
+      <c r="N178" s="5" t="s">
         <v>1128</v>
       </c>
-      <c r="O178" s="8" t="s">
+      <c r="O178" s="7" t="s">
         <v>1129</v>
       </c>
-      <c r="P178" s="21" t="s">
+      <c r="P178" s="20" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="179" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A179" s="6" t="s">
+      <c r="A179" s="5" t="s">
         <v>1937</v>
       </c>
-      <c r="B179" s="6" t="s">
+      <c r="B179" s="5" t="s">
         <v>1131</v>
       </c>
-      <c r="C179" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D179" s="6" t="s">
+      <c r="C179" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D179" s="5" t="s">
         <v>1132</v>
       </c>
-      <c r="E179" s="6" t="s">
+      <c r="E179" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F179" s="6" t="s">
+      <c r="F179" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G179" s="6" t="s">
+      <c r="G179" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H179" s="6" t="s">
+      <c r="H179" s="5" t="s">
         <v>1133</v>
       </c>
-      <c r="I179" s="6" t="s">
+      <c r="I179" s="5" t="s">
         <v>1134</v>
       </c>
-      <c r="J179" s="6">
-[...5 lines deleted...]
-      <c r="L179" s="6" t="s">
+      <c r="J179" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K179" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L179" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="M179" s="6" t="s">
+      <c r="M179" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N179" s="7" t="s">
+      <c r="N179" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="O179" s="8" t="s">
+      <c r="O179" s="7" t="s">
         <v>1135</v>
       </c>
-      <c r="P179" s="21" t="s">
+      <c r="P179" s="20" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="180" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A180" s="6" t="s">
+      <c r="A180" s="5" t="s">
         <v>1764</v>
       </c>
-      <c r="B180" s="6" t="s">
+      <c r="B180" s="5" t="s">
         <v>1137</v>
       </c>
-      <c r="C180" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D180" s="9" t="s">
+      <c r="C180" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D180" s="8" t="s">
         <v>1138</v>
       </c>
-      <c r="E180" s="10" t="s">
+      <c r="E180" s="9" t="s">
         <v>1052</v>
       </c>
-      <c r="F180" s="6" t="s">
+      <c r="F180" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G180" s="6" t="s">
+      <c r="G180" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H180" s="6" t="s">
+      <c r="H180" s="5" t="s">
         <v>1139</v>
       </c>
-      <c r="I180" s="6" t="s">
+      <c r="I180" s="5" t="s">
         <v>1140</v>
       </c>
-      <c r="J180" s="6">
-[...5 lines deleted...]
-      <c r="L180" s="6" t="s">
+      <c r="J180" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K180" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L180" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="M180" s="6" t="s">
+      <c r="M180" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N180" s="6" t="s">
+      <c r="N180" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="O180" s="8">
+      <c r="O180" s="7">
         <v>9173</v>
       </c>
-      <c r="P180" s="21" t="s">
+      <c r="P180" s="20" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="181" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A181" s="6" t="s">
+      <c r="A181" s="5" t="s">
         <v>1938</v>
       </c>
-      <c r="B181" s="6" t="s">
+      <c r="B181" s="5" t="s">
         <v>1142</v>
       </c>
-      <c r="C181" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D181" s="6" t="s">
+      <c r="C181" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D181" s="5" t="s">
         <v>1143</v>
       </c>
-      <c r="E181" s="6" t="s">
+      <c r="E181" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F181" s="6" t="s">
+      <c r="F181" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G181" s="6" t="s">
+      <c r="G181" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="H181" s="6" t="s">
+      <c r="H181" s="5" t="s">
         <v>1144</v>
       </c>
-      <c r="I181" s="6" t="s">
+      <c r="I181" s="5" t="s">
         <v>1145</v>
       </c>
-      <c r="J181" s="6">
-[...5 lines deleted...]
-      <c r="L181" s="6" t="s">
+      <c r="J181" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K181" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L181" s="5" t="s">
         <v>884</v>
       </c>
-      <c r="M181" s="6" t="s">
+      <c r="M181" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N181" s="7" t="s">
+      <c r="N181" s="6" t="s">
         <v>1146</v>
       </c>
-      <c r="O181" s="8" t="s">
+      <c r="O181" s="7" t="s">
         <v>1147</v>
       </c>
-      <c r="P181" s="21" t="s">
+      <c r="P181" s="20" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="182" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A182" s="6" t="s">
+      <c r="A182" s="5" t="s">
         <v>1939</v>
       </c>
-      <c r="B182" s="6" t="s">
+      <c r="B182" s="5" t="s">
         <v>1149</v>
       </c>
-      <c r="C182" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D182" s="9" t="s">
+      <c r="C182" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D182" s="8" t="s">
         <v>1150</v>
       </c>
-      <c r="E182" s="6" t="s">
+      <c r="E182" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F182" s="6" t="s">
+      <c r="F182" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G182" s="6" t="s">
+      <c r="G182" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H182" s="6" t="s">
+      <c r="H182" s="5" t="s">
         <v>1151</v>
       </c>
-      <c r="I182" s="6" t="s">
+      <c r="I182" s="5" t="s">
         <v>1152</v>
       </c>
-      <c r="J182" s="6">
-[...5 lines deleted...]
-      <c r="L182" s="6" t="s">
+      <c r="J182" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K182" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L182" s="5" t="s">
         <v>1153</v>
       </c>
-      <c r="M182" s="6" t="s">
+      <c r="M182" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N182" s="7" t="s">
+      <c r="N182" s="6" t="s">
         <v>1154</v>
       </c>
-      <c r="O182" s="8" t="s">
+      <c r="O182" s="7" t="s">
         <v>1155</v>
       </c>
-      <c r="P182" s="21" t="s">
+      <c r="P182" s="20" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="183" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A183" s="6" t="s">
+      <c r="A183" s="5" t="s">
         <v>1940</v>
       </c>
-      <c r="B183" s="6" t="s">
+      <c r="B183" s="5" t="s">
         <v>1156</v>
       </c>
-      <c r="C183" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D183" s="6" t="s">
+      <c r="C183" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D183" s="5" t="s">
         <v>1157</v>
       </c>
-      <c r="E183" s="6" t="s">
+      <c r="E183" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F183" s="6" t="s">
+      <c r="F183" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G183" s="6" t="s">
+      <c r="G183" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="H183" s="6" t="s">
+      <c r="H183" s="5" t="s">
         <v>1158</v>
       </c>
-      <c r="I183" s="6" t="s">
+      <c r="I183" s="5" t="s">
         <v>1159</v>
       </c>
-      <c r="J183" s="6">
-[...5 lines deleted...]
-      <c r="L183" s="6" t="s">
+      <c r="J183" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K183" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L183" s="5" t="s">
         <v>1160</v>
       </c>
-      <c r="M183" s="6" t="s">
+      <c r="M183" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N183" s="7">
+      <c r="N183" s="6">
         <v>44593</v>
       </c>
-      <c r="O183" s="8" t="s">
+      <c r="O183" s="7" t="s">
         <v>1161</v>
       </c>
-      <c r="P183" s="21" t="s">
+      <c r="P183" s="20" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="184" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A184" s="6" t="s">
+      <c r="A184" s="5" t="s">
         <v>1941</v>
       </c>
-      <c r="B184" s="6" t="s">
+      <c r="B184" s="5" t="s">
         <v>1162</v>
       </c>
-      <c r="C184" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D184" s="9" t="s">
+      <c r="C184" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D184" s="8" t="s">
         <v>1163</v>
       </c>
-      <c r="E184" s="6" t="s">
+      <c r="E184" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F184" s="6" t="s">
+      <c r="F184" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G184" s="6" t="s">
+      <c r="G184" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H184" s="6" t="s">
+      <c r="H184" s="5" t="s">
         <v>1164</v>
       </c>
-      <c r="I184" s="6" t="s">
+      <c r="I184" s="5" t="s">
         <v>1165</v>
       </c>
-      <c r="J184" s="6">
-[...5 lines deleted...]
-      <c r="L184" s="6" t="s">
+      <c r="J184" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K184" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L184" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="M184" s="6" t="s">
+      <c r="M184" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N184" s="8" t="s">
+      <c r="N184" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="O184" s="8" t="s">
+      <c r="O184" s="7" t="s">
         <v>1166</v>
       </c>
-      <c r="P184" s="21" t="s">
+      <c r="P184" s="20" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="185" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A185" s="6" t="s">
+      <c r="A185" s="5" t="s">
         <v>1942</v>
       </c>
-      <c r="B185" s="6" t="s">
+      <c r="B185" s="5" t="s">
         <v>1167</v>
       </c>
-      <c r="C185" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="6" t="s">
+      <c r="C185" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D185" s="5" t="s">
         <v>1168</v>
       </c>
-      <c r="E185" s="6" t="s">
+      <c r="E185" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F185" s="6" t="s">
+      <c r="F185" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G185" s="6" t="s">
+      <c r="G185" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H185" s="6" t="s">
+      <c r="H185" s="5" t="s">
         <v>1169</v>
       </c>
-      <c r="I185" s="6" t="s">
+      <c r="I185" s="5" t="s">
         <v>1170</v>
       </c>
-      <c r="J185" s="6">
-[...5 lines deleted...]
-      <c r="L185" s="6" t="s">
+      <c r="J185" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K185" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L185" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M185" s="6" t="s">
+      <c r="M185" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N185" s="7" t="s">
+      <c r="N185" s="6" t="s">
         <v>857</v>
       </c>
-      <c r="O185" s="8" t="s">
+      <c r="O185" s="7" t="s">
         <v>1171</v>
       </c>
-      <c r="P185" s="21" t="s">
+      <c r="P185" s="20" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="186" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A186" s="6" t="s">
+      <c r="A186" s="5" t="s">
         <v>1943</v>
       </c>
-      <c r="B186" s="6" t="s">
+      <c r="B186" s="5" t="s">
         <v>1173</v>
       </c>
-      <c r="C186" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D186" s="9" t="s">
+      <c r="C186" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D186" s="8" t="s">
         <v>1174</v>
       </c>
-      <c r="E186" s="6" t="s">
+      <c r="E186" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F186" s="6" t="s">
+      <c r="F186" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G186" s="6" t="s">
+      <c r="G186" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H186" s="6" t="s">
+      <c r="H186" s="5" t="s">
         <v>1175</v>
       </c>
-      <c r="I186" s="6" t="s">
+      <c r="I186" s="5" t="s">
         <v>1176</v>
       </c>
-      <c r="J186" s="6">
-[...5 lines deleted...]
-      <c r="L186" s="6" t="s">
+      <c r="J186" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K186" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L186" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="M186" s="6"/>
-[...1 lines deleted...]
-      <c r="O186" s="8" t="s">
+      <c r="M186" s="5"/>
+      <c r="N186" s="6"/>
+      <c r="O186" s="7" t="s">
         <v>1178</v>
       </c>
-      <c r="P186" s="21" t="s">
+      <c r="P186" s="20" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="187" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A187" s="6" t="s">
+      <c r="A187" s="5" t="s">
         <v>1944</v>
       </c>
-      <c r="B187" s="6" t="s">
+      <c r="B187" s="5" t="s">
         <v>1180</v>
       </c>
-      <c r="C187" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D187" s="6" t="s">
+      <c r="C187" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D187" s="5" t="s">
         <v>1181</v>
       </c>
-      <c r="E187" s="6" t="s">
+      <c r="E187" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F187" s="6" t="s">
+      <c r="F187" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G187" s="6" t="s">
+      <c r="G187" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H187" s="6" t="s">
+      <c r="H187" s="5" t="s">
         <v>1182</v>
       </c>
-      <c r="I187" s="6" t="s">
+      <c r="I187" s="5" t="s">
         <v>1183</v>
       </c>
-      <c r="J187" s="6">
-[...5 lines deleted...]
-      <c r="L187" s="6" t="s">
+      <c r="J187" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K187" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L187" s="5" t="s">
         <v>950</v>
       </c>
-      <c r="M187" s="6"/>
-[...1 lines deleted...]
-      <c r="O187" s="8" t="s">
+      <c r="M187" s="5"/>
+      <c r="N187" s="6"/>
+      <c r="O187" s="7" t="s">
         <v>1184</v>
       </c>
-      <c r="P187" s="21" t="s">
+      <c r="P187" s="20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="188" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A188" s="6" t="s">
+      <c r="A188" s="5" t="s">
         <v>1945</v>
       </c>
-      <c r="B188" s="6" t="s">
+      <c r="B188" s="5" t="s">
         <v>1185</v>
       </c>
-      <c r="C188" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D188" s="9" t="s">
+      <c r="C188" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D188" s="8" t="s">
         <v>1186</v>
       </c>
-      <c r="E188" s="6" t="s">
+      <c r="E188" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F188" s="6" t="s">
+      <c r="F188" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G188" s="6" t="s">
+      <c r="G188" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H188" s="6" t="s">
+      <c r="H188" s="5" t="s">
         <v>1187</v>
       </c>
-      <c r="I188" s="6" t="s">
+      <c r="I188" s="5" t="s">
         <v>1188</v>
       </c>
-      <c r="J188" s="6">
-[...5 lines deleted...]
-      <c r="L188" s="6" t="s">
+      <c r="J188" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K188" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L188" s="5" t="s">
         <v>1189</v>
       </c>
-      <c r="M188" s="6" t="s">
+      <c r="M188" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N188" s="7" t="s">
+      <c r="N188" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="O188" s="8">
+      <c r="O188" s="7">
         <v>8760</v>
       </c>
-      <c r="P188" s="21" t="s">
+      <c r="P188" s="20" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="189" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A189" s="6" t="s">
+      <c r="A189" s="5" t="s">
         <v>1946</v>
       </c>
-      <c r="B189" s="6" t="s">
+      <c r="B189" s="5" t="s">
         <v>1191</v>
       </c>
-      <c r="C189" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D189" s="6" t="s">
+      <c r="C189" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D189" s="5" t="s">
         <v>1192</v>
       </c>
-      <c r="E189" s="6" t="s">
+      <c r="E189" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F189" s="6" t="s">
+      <c r="F189" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G189" s="6" t="s">
+      <c r="G189" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="H189" s="6" t="s">
+      <c r="H189" s="5" t="s">
         <v>1193</v>
       </c>
-      <c r="I189" s="6" t="s">
+      <c r="I189" s="5" t="s">
         <v>1194</v>
       </c>
-      <c r="J189" s="6">
-[...5 lines deleted...]
-      <c r="L189" s="6" t="s">
+      <c r="J189" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K189" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L189" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M189" s="6" t="s">
+      <c r="M189" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="N189" s="7" t="s">
+      <c r="N189" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="O189" s="8" t="s">
+      <c r="O189" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="P189" s="21" t="s">
+      <c r="P189" s="20" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="190" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A190" s="6" t="s">
+      <c r="A190" s="5" t="s">
         <v>1947</v>
       </c>
-      <c r="B190" s="6" t="s">
+      <c r="B190" s="5" t="s">
         <v>1196</v>
       </c>
-      <c r="C190" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D190" s="9" t="s">
+      <c r="C190" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D190" s="8" t="s">
         <v>1197</v>
       </c>
-      <c r="E190" s="6" t="s">
+      <c r="E190" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F190" s="6" t="s">
+      <c r="F190" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G190" s="6" t="s">
+      <c r="G190" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H190" s="6" t="s">
+      <c r="H190" s="5" t="s">
         <v>1198</v>
       </c>
-      <c r="I190" s="6" t="s">
+      <c r="I190" s="5" t="s">
         <v>1199</v>
       </c>
-      <c r="J190" s="6">
-[...5 lines deleted...]
-      <c r="L190" s="6" t="s">
+      <c r="J190" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K190" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L190" s="5" t="s">
         <v>1200</v>
       </c>
-      <c r="M190" s="8"/>
-      <c r="N190" s="8" t="s">
+      <c r="M190" s="7"/>
+      <c r="N190" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="O190" s="8" t="s">
+      <c r="O190" s="7" t="s">
         <v>1201</v>
       </c>
-      <c r="P190" s="22" t="s">
+      <c r="P190" s="21" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="191" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A191" s="6" t="s">
+      <c r="A191" s="5" t="s">
         <v>1948</v>
       </c>
-      <c r="B191" s="6" t="s">
+      <c r="B191" s="5" t="s">
         <v>1202</v>
       </c>
-      <c r="C191" s="6" t="s">
+      <c r="C191" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D191" s="6" t="s">
+      <c r="D191" s="5" t="s">
         <v>1203</v>
       </c>
-      <c r="E191" s="6" t="s">
+      <c r="E191" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F191" s="6" t="s">
+      <c r="F191" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G191" s="6" t="s">
+      <c r="G191" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H191" s="6" t="s">
+      <c r="H191" s="5" t="s">
         <v>1204</v>
       </c>
-      <c r="I191" s="6" t="s">
+      <c r="I191" s="5" t="s">
         <v>1205</v>
       </c>
-      <c r="J191" s="6">
-[...5 lines deleted...]
-      <c r="L191" s="6" t="s">
+      <c r="J191" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K191" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L191" s="5" t="s">
         <v>1206</v>
       </c>
-      <c r="M191" s="6" t="s">
+      <c r="M191" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N191" s="7" t="s">
+      <c r="N191" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="O191" s="8" t="s">
+      <c r="O191" s="7" t="s">
         <v>1207</v>
       </c>
-      <c r="P191" s="21" t="s">
+      <c r="P191" s="20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="192" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A192" s="6" t="s">
+      <c r="A192" s="5" t="s">
         <v>1949</v>
       </c>
-      <c r="B192" s="6" t="s">
+      <c r="B192" s="5" t="s">
         <v>1208</v>
       </c>
-      <c r="C192" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D192" s="9" t="s">
+      <c r="C192" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D192" s="8" t="s">
         <v>1209</v>
       </c>
-      <c r="E192" s="6" t="s">
+      <c r="E192" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F192" s="6" t="s">
+      <c r="F192" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G192" s="6" t="s">
+      <c r="G192" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H192" s="6" t="s">
+      <c r="H192" s="5" t="s">
         <v>1210</v>
       </c>
-      <c r="I192" s="6" t="s">
+      <c r="I192" s="5" t="s">
         <v>1211</v>
       </c>
-      <c r="J192" s="6">
-[...5 lines deleted...]
-      <c r="L192" s="6" t="s">
+      <c r="J192" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K192" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L192" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M192" s="6" t="s">
+      <c r="M192" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N192" s="7" t="s">
+      <c r="N192" s="6" t="s">
         <v>1212</v>
       </c>
-      <c r="O192" s="8">
+      <c r="O192" s="7">
         <v>1596628</v>
       </c>
-      <c r="P192" s="21" t="s">
+      <c r="P192" s="20" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="193" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A193" s="6" t="s">
+      <c r="A193" s="5" t="s">
         <v>1950</v>
       </c>
-      <c r="B193" s="6" t="s">
+      <c r="B193" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="C193" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D193" s="6" t="s">
+      <c r="C193" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D193" s="5" t="s">
         <v>1215</v>
       </c>
-      <c r="E193" s="6" t="s">
+      <c r="E193" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F193" s="6" t="s">
+      <c r="F193" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G193" s="6" t="s">
+      <c r="G193" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="H193" s="6" t="s">
+      <c r="H193" s="5" t="s">
         <v>1216</v>
       </c>
-      <c r="I193" s="6" t="s">
+      <c r="I193" s="5" t="s">
         <v>1217</v>
       </c>
-      <c r="J193" s="6">
-[...5 lines deleted...]
-      <c r="L193" s="6" t="s">
+      <c r="J193" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K193" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L193" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="M193" s="6"/>
-[...1 lines deleted...]
-      <c r="O193" s="8" t="s">
+      <c r="M193" s="5"/>
+      <c r="N193" s="6"/>
+      <c r="O193" s="7" t="s">
         <v>1218</v>
       </c>
-      <c r="P193" s="21" t="s">
+      <c r="P193" s="20" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="194" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A194" s="6" t="s">
+      <c r="A194" s="5" t="s">
         <v>1951</v>
       </c>
-      <c r="B194" s="6" t="s">
+      <c r="B194" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="C194" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D194" s="9" t="s">
+      <c r="C194" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D194" s="8" t="s">
         <v>1221</v>
       </c>
-      <c r="E194" s="6" t="s">
+      <c r="E194" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F194" s="7" t="s">
+      <c r="F194" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="G194" s="6" t="s">
+      <c r="G194" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H194" s="6" t="s">
+      <c r="H194" s="5" t="s">
         <v>1222</v>
       </c>
-      <c r="I194" s="6" t="s">
+      <c r="I194" s="5" t="s">
         <v>1223</v>
       </c>
-      <c r="J194" s="6">
-[...5 lines deleted...]
-      <c r="L194" s="6" t="s">
+      <c r="J194" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K194" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L194" s="5" t="s">
         <v>1224</v>
       </c>
-      <c r="M194" s="6" t="s">
+      <c r="M194" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N194" s="7" t="s">
+      <c r="N194" s="6" t="s">
         <v>1225</v>
       </c>
-      <c r="O194" s="6">
+      <c r="O194" s="5">
         <v>10169</v>
       </c>
-      <c r="P194" s="21" t="s">
+      <c r="P194" s="20" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="195" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A195" s="6" t="s">
+      <c r="A195" s="5" t="s">
         <v>1952</v>
       </c>
-      <c r="B195" s="6" t="s">
+      <c r="B195" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="C195" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="6" t="s">
+      <c r="C195" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D195" s="5" t="s">
         <v>1228</v>
       </c>
-      <c r="E195" s="6" t="s">
+      <c r="E195" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F195" s="6" t="s">
+      <c r="F195" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G195" s="6" t="s">
+      <c r="G195" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H195" s="6" t="s">
+      <c r="H195" s="5" t="s">
         <v>1229</v>
       </c>
-      <c r="I195" s="6" t="s">
+      <c r="I195" s="5" t="s">
         <v>1230</v>
       </c>
-      <c r="J195" s="6">
-[...5 lines deleted...]
-      <c r="L195" s="6" t="s">
+      <c r="J195" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K195" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L195" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="M195" s="6" t="s">
+      <c r="M195" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N195" s="7">
+      <c r="N195" s="6">
         <v>44564</v>
       </c>
-      <c r="O195" s="8" t="s">
+      <c r="O195" s="7" t="s">
         <v>1231</v>
       </c>
-      <c r="P195" s="21" t="s">
+      <c r="P195" s="20" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="196" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A196" s="6" t="s">
+      <c r="A196" s="5" t="s">
         <v>1953</v>
       </c>
-      <c r="B196" s="6" t="s">
+      <c r="B196" s="5" t="s">
         <v>1233</v>
       </c>
-      <c r="C196" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D196" s="9" t="s">
+      <c r="C196" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D196" s="8" t="s">
         <v>1234</v>
       </c>
-      <c r="E196" s="6" t="s">
+      <c r="E196" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F196" s="6" t="s">
+      <c r="F196" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G196" s="6" t="s">
+      <c r="G196" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H196" s="6" t="s">
+      <c r="H196" s="5" t="s">
         <v>1235</v>
       </c>
-      <c r="I196" s="6" t="s">
+      <c r="I196" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="J196" s="6">
-[...5 lines deleted...]
-      <c r="L196" s="6" t="s">
+      <c r="J196" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K196" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L196" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="M196" s="6" t="s">
+      <c r="M196" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N196" s="7" t="s">
+      <c r="N196" s="6" t="s">
         <v>1236</v>
       </c>
-      <c r="O196" s="8" t="s">
+      <c r="O196" s="7" t="s">
         <v>1237</v>
       </c>
-      <c r="P196" s="21" t="s">
+      <c r="P196" s="20" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="197" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A197" s="6" t="s">
+      <c r="A197" s="5" t="s">
         <v>1954</v>
       </c>
-      <c r="B197" s="6" t="s">
+      <c r="B197" s="5" t="s">
         <v>1238</v>
       </c>
-      <c r="C197" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D197" s="6" t="s">
+      <c r="C197" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D197" s="5" t="s">
         <v>1239</v>
       </c>
-      <c r="E197" s="6" t="s">
+      <c r="E197" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F197" s="6" t="s">
+      <c r="F197" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G197" s="6" t="s">
+      <c r="G197" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H197" s="6" t="s">
+      <c r="H197" s="5" t="s">
         <v>1240</v>
       </c>
-      <c r="I197" s="6" t="s">
+      <c r="I197" s="5" t="s">
         <v>1241</v>
       </c>
-      <c r="J197" s="6">
-[...5 lines deleted...]
-      <c r="L197" s="6" t="s">
+      <c r="J197" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K197" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L197" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="M197" s="6" t="s">
+      <c r="M197" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N197" s="7" t="s">
+      <c r="N197" s="6" t="s">
         <v>1243</v>
       </c>
-      <c r="O197" s="6">
+      <c r="O197" s="5">
         <v>7723</v>
       </c>
-      <c r="P197" s="21" t="s">
+      <c r="P197" s="20" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="198" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A198" s="6" t="s">
+      <c r="A198" s="5" t="s">
         <v>1955</v>
       </c>
-      <c r="B198" s="6" t="s">
+      <c r="B198" s="5" t="s">
         <v>1245</v>
       </c>
-      <c r="C198" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D198" s="9" t="s">
+      <c r="C198" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D198" s="8" t="s">
         <v>1246</v>
       </c>
-      <c r="E198" s="6" t="s">
+      <c r="E198" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F198" s="6" t="s">
+      <c r="F198" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G198" s="6" t="s">
+      <c r="G198" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H198" s="6" t="s">
+      <c r="H198" s="5" t="s">
         <v>1247</v>
       </c>
-      <c r="I198" s="6" t="s">
+      <c r="I198" s="5" t="s">
         <v>1248</v>
       </c>
-      <c r="J198" s="6">
-[...5 lines deleted...]
-      <c r="L198" s="6" t="s">
+      <c r="J198" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K198" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L198" s="5" t="s">
         <v>961</v>
       </c>
-      <c r="M198" s="6" t="s">
+      <c r="M198" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N198" s="7" t="s">
+      <c r="N198" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="O198" s="8" t="s">
+      <c r="O198" s="7" t="s">
         <v>1249</v>
       </c>
-      <c r="P198" s="21" t="s">
+      <c r="P198" s="20" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="199" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A199" s="6" t="s">
+      <c r="A199" s="5" t="s">
         <v>1956</v>
       </c>
-      <c r="B199" s="6" t="s">
+      <c r="B199" s="5" t="s">
         <v>1250</v>
       </c>
-      <c r="C199" s="6" t="s">
+      <c r="C199" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D199" s="6" t="s">
+      <c r="D199" s="5" t="s">
         <v>1251</v>
       </c>
-      <c r="E199" s="6" t="s">
+      <c r="E199" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F199" s="6" t="s">
+      <c r="F199" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G199" s="6" t="s">
+      <c r="G199" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H199" s="6" t="s">
+      <c r="H199" s="5" t="s">
         <v>1252</v>
       </c>
-      <c r="I199" s="6" t="s">
+      <c r="I199" s="5" t="s">
         <v>1253</v>
       </c>
-      <c r="J199" s="6">
-[...5 lines deleted...]
-      <c r="L199" s="6" t="s">
+      <c r="J199" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K199" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L199" s="5" t="s">
         <v>1011</v>
       </c>
-      <c r="M199" s="6" t="s">
+      <c r="M199" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N199" s="7" t="s">
+      <c r="N199" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="O199" s="8" t="s">
+      <c r="O199" s="7" t="s">
         <v>1254</v>
       </c>
-      <c r="P199" s="21" t="s">
+      <c r="P199" s="20" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="200" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A200" s="6" t="s">
+      <c r="A200" s="5" t="s">
         <v>1957</v>
       </c>
-      <c r="B200" s="6" t="s">
+      <c r="B200" s="5" t="s">
         <v>1255</v>
       </c>
-      <c r="C200" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D200" s="6" t="s">
+      <c r="C200" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D200" s="5" t="s">
         <v>1256</v>
       </c>
-      <c r="E200" s="6" t="s">
+      <c r="E200" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F200" s="6" t="s">
+      <c r="F200" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G200" s="6" t="s">
+      <c r="G200" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H200" s="6" t="s">
+      <c r="H200" s="5" t="s">
         <v>1258</v>
       </c>
-      <c r="I200" s="6" t="s">
+      <c r="I200" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="J200" s="6">
-[...5 lines deleted...]
-      <c r="L200" s="6" t="s">
+      <c r="J200" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K200" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L200" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="M200" s="7" t="s">
+      <c r="M200" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="N200" s="7" t="s">
+      <c r="N200" s="6" t="s">
         <v>628</v>
       </c>
-      <c r="O200" s="8">
+      <c r="O200" s="7">
         <v>7743</v>
       </c>
-      <c r="P200" s="21" t="s">
+      <c r="P200" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="201" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A201" s="6" t="s">
+      <c r="A201" s="5" t="s">
         <v>1958</v>
       </c>
-      <c r="B201" s="6" t="s">
+      <c r="B201" s="5" t="s">
         <v>1259</v>
       </c>
-      <c r="C201" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D201" s="6" t="s">
+      <c r="C201" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D201" s="5" t="s">
         <v>1260</v>
       </c>
-      <c r="E201" s="6" t="s">
+      <c r="E201" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F201" s="6" t="s">
+      <c r="F201" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G201" s="6" t="s">
+      <c r="G201" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H201" s="6" t="s">
+      <c r="H201" s="5" t="s">
         <v>1261</v>
       </c>
-      <c r="I201" s="6" t="s">
+      <c r="I201" s="5" t="s">
         <v>1262</v>
       </c>
-      <c r="J201" s="6">
-[...5 lines deleted...]
-      <c r="L201" s="6" t="s">
+      <c r="J201" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K201" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L201" s="5" t="s">
         <v>1263</v>
       </c>
-      <c r="M201" s="6" t="s">
+      <c r="M201" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="N201" s="6" t="s">
+      <c r="N201" s="5" t="s">
         <v>1190</v>
       </c>
-      <c r="O201" s="6" t="s">
+      <c r="O201" s="5" t="s">
         <v>1264</v>
       </c>
-      <c r="P201" s="21" t="s">
+      <c r="P201" s="20" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="202" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A202" s="6" t="s">
+      <c r="A202" s="5" t="s">
         <v>1959</v>
       </c>
-      <c r="B202" s="6" t="s">
+      <c r="B202" s="5" t="s">
         <v>1266</v>
       </c>
-      <c r="C202" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D202" s="6" t="s">
+      <c r="C202" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D202" s="5" t="s">
         <v>1267</v>
       </c>
-      <c r="E202" s="6" t="s">
+      <c r="E202" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F202" s="6" t="s">
+      <c r="F202" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G202" s="6" t="s">
+      <c r="G202" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H202" s="6" t="s">
+      <c r="H202" s="5" t="s">
         <v>1268</v>
       </c>
-      <c r="I202" s="6" t="s">
+      <c r="I202" s="5" t="s">
         <v>1269</v>
       </c>
-      <c r="J202" s="6">
+      <c r="J202" s="5">
         <v>5700</v>
       </c>
-      <c r="K202" s="6" t="s">
+      <c r="K202" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="L202" s="6" t="s">
+      <c r="L202" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="M202" s="6" t="s">
+      <c r="M202" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N202" s="8" t="s">
+      <c r="N202" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="O202" s="8" t="s">
+      <c r="O202" s="7" t="s">
         <v>1270</v>
       </c>
-      <c r="P202" s="21" t="s">
+      <c r="P202" s="20" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="203" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A203" s="6" t="s">
+      <c r="A203" s="5" t="s">
         <v>1960</v>
       </c>
-      <c r="B203" s="6" t="s">
+      <c r="B203" s="5" t="s">
         <v>1271</v>
       </c>
-      <c r="C203" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D203" s="6" t="s">
+      <c r="C203" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D203" s="5" t="s">
         <v>1272</v>
       </c>
-      <c r="E203" s="6" t="s">
+      <c r="E203" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F203" s="6" t="s">
+      <c r="F203" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G203" s="6" t="s">
+      <c r="G203" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H203" s="6" t="s">
+      <c r="H203" s="5" t="s">
         <v>1273</v>
       </c>
-      <c r="I203" s="6" t="s">
+      <c r="I203" s="5" t="s">
         <v>1274</v>
       </c>
-      <c r="J203" s="6">
-[...5 lines deleted...]
-      <c r="L203" s="6" t="s">
+      <c r="J203" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K203" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L203" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="M203" s="6" t="s">
+      <c r="M203" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N203" s="6" t="s">
+      <c r="N203" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="O203" s="8" t="s">
+      <c r="O203" s="7" t="s">
         <v>1275</v>
       </c>
-      <c r="P203" s="21" t="s">
+      <c r="P203" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="204" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A204" s="6" t="s">
+      <c r="A204" s="5" t="s">
         <v>1961</v>
       </c>
-      <c r="B204" s="6" t="s">
+      <c r="B204" s="5" t="s">
         <v>1276</v>
       </c>
-      <c r="C204" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D204" s="6" t="s">
+      <c r="C204" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D204" s="5" t="s">
         <v>1277</v>
       </c>
-      <c r="E204" s="6" t="s">
+      <c r="E204" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F204" s="6" t="s">
+      <c r="F204" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G204" s="6" t="s">
+      <c r="G204" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H204" s="6" t="s">
+      <c r="H204" s="5" t="s">
         <v>1278</v>
       </c>
-      <c r="I204" s="6" t="s">
+      <c r="I204" s="5" t="s">
         <v>1279</v>
       </c>
-      <c r="J204" s="6">
-[...5 lines deleted...]
-      <c r="L204" s="6" t="s">
+      <c r="J204" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K204" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L204" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="M204" s="6" t="s">
+      <c r="M204" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N204" s="7">
+      <c r="N204" s="6">
         <v>4</v>
       </c>
-      <c r="O204" s="8" t="s">
+      <c r="O204" s="7" t="s">
         <v>1280</v>
       </c>
-      <c r="P204" s="21" t="s">
+      <c r="P204" s="20" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="205" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A205" s="6" t="s">
+      <c r="A205" s="5" t="s">
         <v>1962</v>
       </c>
-      <c r="B205" s="6" t="s">
+      <c r="B205" s="5" t="s">
         <v>1281</v>
       </c>
-      <c r="C205" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D205" s="6" t="s">
+      <c r="C205" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D205" s="5" t="s">
         <v>1282</v>
       </c>
-      <c r="E205" s="6" t="s">
+      <c r="E205" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F205" s="6" t="s">
+      <c r="F205" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G205" s="6" t="s">
+      <c r="G205" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H205" s="6" t="s">
+      <c r="H205" s="5" t="s">
         <v>1283</v>
       </c>
-      <c r="I205" s="6" t="s">
+      <c r="I205" s="5" t="s">
         <v>1284</v>
       </c>
-      <c r="J205" s="6">
-[...5 lines deleted...]
-      <c r="L205" s="6" t="s">
+      <c r="J205" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K205" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L205" s="5" t="s">
         <v>1285</v>
       </c>
-      <c r="M205" s="6" t="s">
+      <c r="M205" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N205" s="6" t="s">
+      <c r="N205" s="5" t="s">
         <v>491</v>
       </c>
-      <c r="O205" s="8">
+      <c r="O205" s="7">
         <v>3376</v>
       </c>
-      <c r="P205" s="21" t="s">
+      <c r="P205" s="20" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="206" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A206" s="6" t="s">
+      <c r="A206" s="5" t="s">
         <v>1963</v>
       </c>
-      <c r="B206" s="6" t="s">
+      <c r="B206" s="5" t="s">
         <v>1287</v>
       </c>
-      <c r="C206" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D206" s="6" t="s">
+      <c r="C206" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D206" s="5" t="s">
         <v>1288</v>
       </c>
-      <c r="E206" s="6" t="s">
+      <c r="E206" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F206" s="6" t="s">
+      <c r="F206" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G206" s="6" t="s">
+      <c r="G206" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H206" s="6" t="s">
+      <c r="H206" s="5" t="s">
         <v>1289</v>
       </c>
-      <c r="I206" s="6" t="s">
+      <c r="I206" s="5" t="s">
         <v>1290</v>
       </c>
-      <c r="J206" s="6">
-[...5 lines deleted...]
-      <c r="L206" s="6" t="s">
+      <c r="J206" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K206" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L206" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="M206" s="6" t="s">
+      <c r="M206" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N206" s="7" t="s">
+      <c r="N206" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="O206" s="8" t="s">
+      <c r="O206" s="7" t="s">
         <v>1291</v>
       </c>
-      <c r="P206" s="21" t="s">
+      <c r="P206" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="207" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A207" s="6" t="s">
+      <c r="A207" s="5" t="s">
         <v>1964</v>
       </c>
-      <c r="B207" s="6" t="s">
+      <c r="B207" s="5" t="s">
         <v>1292</v>
       </c>
-      <c r="C207" s="6" t="s">
+      <c r="C207" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D207" s="6" t="s">
+      <c r="D207" s="5" t="s">
         <v>1293</v>
       </c>
-      <c r="E207" s="6" t="s">
+      <c r="E207" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F207" s="6" t="s">
+      <c r="F207" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G207" s="6" t="s">
+      <c r="G207" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="H207" s="6" t="s">
+      <c r="H207" s="5" t="s">
         <v>1294</v>
       </c>
-      <c r="I207" s="6" t="s">
+      <c r="I207" s="5" t="s">
         <v>1295</v>
       </c>
-      <c r="J207" s="6">
-[...5 lines deleted...]
-      <c r="L207" s="6" t="s">
+      <c r="J207" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K207" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L207" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="M207" s="6" t="s">
+      <c r="M207" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="N207" s="6" t="s">
+      <c r="N207" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="O207" s="8" t="s">
+      <c r="O207" s="7" t="s">
         <v>1296</v>
       </c>
-      <c r="P207" s="21" t="s">
+      <c r="P207" s="20" t="s">
         <v>1297</v>
       </c>
     </row>
     <row r="208" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A208" s="6" t="s">
+      <c r="A208" s="5" t="s">
         <v>1965</v>
       </c>
-      <c r="B208" s="6" t="s">
+      <c r="B208" s="5" t="s">
         <v>1298</v>
       </c>
-      <c r="C208" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D208" s="6" t="s">
+      <c r="C208" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D208" s="5" t="s">
         <v>1299</v>
       </c>
-      <c r="E208" s="6" t="s">
+      <c r="E208" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F208" s="6" t="s">
+      <c r="F208" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G208" s="6" t="s">
+      <c r="G208" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H208" s="6" t="s">
+      <c r="H208" s="5" t="s">
         <v>1300</v>
       </c>
-      <c r="I208" s="6" t="s">
+      <c r="I208" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="J208" s="6">
-[...5 lines deleted...]
-      <c r="L208" s="6" t="s">
+      <c r="J208" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K208" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L208" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="M208" s="6" t="s">
+      <c r="M208" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N208" s="7" t="s">
+      <c r="N208" s="6" t="s">
         <v>1301</v>
       </c>
-      <c r="O208" s="8" t="s">
+      <c r="O208" s="7" t="s">
         <v>1302</v>
       </c>
-      <c r="P208" s="21" t="s">
+      <c r="P208" s="20" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="209" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A209" s="6" t="s">
+      <c r="A209" s="5" t="s">
         <v>1966</v>
       </c>
-      <c r="B209" s="6" t="s">
+      <c r="B209" s="5" t="s">
         <v>1304</v>
       </c>
-      <c r="C209" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D209" s="6" t="s">
+      <c r="C209" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D209" s="5" t="s">
         <v>1305</v>
       </c>
-      <c r="E209" s="6" t="s">
+      <c r="E209" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F209" s="6" t="s">
+      <c r="F209" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G209" s="6" t="s">
+      <c r="G209" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H209" s="6" t="s">
+      <c r="H209" s="5" t="s">
         <v>986</v>
       </c>
-      <c r="I209" s="6" t="s">
+      <c r="I209" s="5" t="s">
         <v>1306</v>
       </c>
-      <c r="J209" s="6">
-[...5 lines deleted...]
-      <c r="L209" s="6" t="s">
+      <c r="J209" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K209" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L209" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M209" s="6" t="s">
+      <c r="M209" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="N209" s="6" t="s">
+      <c r="N209" s="5" t="s">
         <v>1307</v>
       </c>
-      <c r="O209" s="8" t="s">
+      <c r="O209" s="7" t="s">
         <v>988</v>
       </c>
-      <c r="P209" s="21" t="s">
+      <c r="P209" s="20" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="210" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A210" s="6" t="s">
+      <c r="A210" s="5" t="s">
         <v>1967</v>
       </c>
-      <c r="B210" s="6" t="s">
+      <c r="B210" s="5" t="s">
         <v>1308</v>
       </c>
-      <c r="C210" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D210" s="6" t="s">
+      <c r="C210" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D210" s="5" t="s">
         <v>1309</v>
       </c>
-      <c r="E210" s="6" t="s">
+      <c r="E210" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F210" s="6" t="s">
+      <c r="F210" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G210" s="6" t="s">
+      <c r="G210" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="H210" s="6" t="s">
+      <c r="H210" s="5" t="s">
         <v>1310</v>
       </c>
-      <c r="I210" s="6" t="s">
+      <c r="I210" s="5" t="s">
         <v>1311</v>
       </c>
-      <c r="J210" s="6">
-[...5 lines deleted...]
-      <c r="L210" s="6" t="s">
+      <c r="J210" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K210" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L210" s="5" t="s">
         <v>1312</v>
       </c>
-      <c r="M210" s="6" t="s">
+      <c r="M210" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N210" s="7" t="s">
+      <c r="N210" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="O210" s="8" t="s">
+      <c r="O210" s="7" t="s">
         <v>1313</v>
       </c>
-      <c r="P210" s="21" t="s">
+      <c r="P210" s="20" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="211" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A211" s="6" t="s">
+      <c r="A211" s="5" t="s">
         <v>1968</v>
       </c>
-      <c r="B211" s="6" t="s">
+      <c r="B211" s="5" t="s">
         <v>1315</v>
       </c>
-      <c r="C211" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D211" s="9" t="s">
+      <c r="C211" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D211" s="8" t="s">
         <v>1316</v>
       </c>
-      <c r="E211" s="6" t="s">
+      <c r="E211" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F211" s="6" t="s">
+      <c r="F211" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G211" s="6" t="s">
+      <c r="G211" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H211" s="6" t="s">
+      <c r="H211" s="5" t="s">
         <v>1317</v>
       </c>
-      <c r="I211" s="6" t="s">
+      <c r="I211" s="5" t="s">
         <v>1318</v>
       </c>
-      <c r="J211" s="6">
-[...5 lines deleted...]
-      <c r="L211" s="6" t="s">
+      <c r="J211" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K211" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L211" s="5" t="s">
         <v>1319</v>
       </c>
-      <c r="M211" s="6" t="s">
+      <c r="M211" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="N211" s="6" t="s">
+      <c r="N211" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="O211" s="6">
+      <c r="O211" s="5">
         <v>13683</v>
       </c>
-      <c r="P211" s="21" t="s">
+      <c r="P211" s="20" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="212" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A212" s="6" t="s">
+      <c r="A212" s="5" t="s">
         <v>1969</v>
       </c>
-      <c r="B212" s="6" t="s">
+      <c r="B212" s="5" t="s">
         <v>1321</v>
       </c>
-      <c r="C212" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D212" s="6" t="s">
+      <c r="C212" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D212" s="5" t="s">
         <v>1322</v>
       </c>
-      <c r="E212" s="6" t="s">
+      <c r="E212" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F212" s="6" t="s">
+      <c r="F212" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G212" s="6" t="s">
+      <c r="G212" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H212" s="6" t="s">
+      <c r="H212" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="I212" s="6" t="s">
+      <c r="I212" s="5" t="s">
         <v>1323</v>
       </c>
-      <c r="J212" s="6">
-[...5 lines deleted...]
-      <c r="L212" s="6" t="s">
+      <c r="J212" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K212" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L212" s="5" t="s">
         <v>1324</v>
       </c>
-      <c r="M212" s="6" t="s">
+      <c r="M212" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N212" s="7" t="s">
+      <c r="N212" s="6" t="s">
         <v>1325</v>
       </c>
-      <c r="O212" s="8">
+      <c r="O212" s="7">
         <v>6696</v>
       </c>
-      <c r="P212" s="21" t="s">
+      <c r="P212" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="213" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A213" s="6" t="s">
+      <c r="A213" s="5" t="s">
         <v>1970</v>
       </c>
-      <c r="B213" s="6" t="s">
+      <c r="B213" s="5" t="s">
         <v>1326</v>
       </c>
-      <c r="C213" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D213" s="9" t="s">
+      <c r="C213" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D213" s="8" t="s">
         <v>1327</v>
       </c>
-      <c r="E213" s="6" t="s">
+      <c r="E213" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F213" s="6" t="s">
+      <c r="F213" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G213" s="6" t="s">
+      <c r="G213" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H213" s="6" t="s">
+      <c r="H213" s="5" t="s">
         <v>1328</v>
       </c>
-      <c r="I213" s="6" t="s">
+      <c r="I213" s="5" t="s">
         <v>1329</v>
       </c>
-      <c r="J213" s="6">
-[...5 lines deleted...]
-      <c r="L213" s="6" t="s">
+      <c r="J213" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K213" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L213" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="M213" s="6" t="s">
+      <c r="M213" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N213" s="6" t="s">
+      <c r="N213" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="O213" s="8" t="s">
+      <c r="O213" s="7" t="s">
         <v>1330</v>
       </c>
-      <c r="P213" s="21" t="s">
+      <c r="P213" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="214" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A214" s="6" t="s">
+      <c r="A214" s="5" t="s">
         <v>1971</v>
       </c>
-      <c r="B214" s="6" t="s">
+      <c r="B214" s="5" t="s">
         <v>1331</v>
       </c>
-      <c r="C214" s="9" t="s">
+      <c r="C214" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D214" s="6" t="s">
+      <c r="D214" s="5" t="s">
         <v>1332</v>
       </c>
-      <c r="E214" s="6" t="s">
+      <c r="E214" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F214" s="6" t="s">
+      <c r="F214" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G214" s="6" t="s">
+      <c r="G214" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="H214" s="6" t="s">
+      <c r="H214" s="5" t="s">
         <v>1333</v>
       </c>
-      <c r="I214" s="6" t="s">
+      <c r="I214" s="5" t="s">
         <v>1334</v>
       </c>
-      <c r="J214" s="6">
+      <c r="J214" s="5">
         <v>5700</v>
       </c>
-      <c r="K214" s="6" t="s">
+      <c r="K214" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="L214" s="6" t="s">
+      <c r="L214" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M214" s="6"/>
-[...1 lines deleted...]
-      <c r="O214" s="8" t="s">
+      <c r="M214" s="5"/>
+      <c r="N214" s="6"/>
+      <c r="O214" s="7" t="s">
         <v>1335</v>
       </c>
-      <c r="P214" s="21" t="s">
+      <c r="P214" s="20" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="215" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A215" s="6" t="s">
+      <c r="A215" s="5" t="s">
         <v>1972</v>
       </c>
-      <c r="B215" s="6" t="s">
+      <c r="B215" s="5" t="s">
         <v>1337</v>
       </c>
-      <c r="C215" s="6" t="s">
+      <c r="C215" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D215" s="9" t="s">
+      <c r="D215" s="8" t="s">
         <v>1338</v>
       </c>
-      <c r="E215" s="10" t="s">
+      <c r="E215" s="9" t="s">
         <v>1257</v>
       </c>
-      <c r="F215" s="6" t="s">
+      <c r="F215" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G215" s="6" t="s">
+      <c r="G215" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H215" s="6" t="s">
+      <c r="H215" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="I215" s="6" t="s">
+      <c r="I215" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="J215" s="6">
-[...5 lines deleted...]
-      <c r="L215" s="6" t="s">
+      <c r="J215" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K215" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L215" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M215" s="6"/>
-[...1 lines deleted...]
-      <c r="O215" s="8" t="s">
+      <c r="M215" s="5"/>
+      <c r="N215" s="5"/>
+      <c r="O215" s="7" t="s">
         <v>1341</v>
       </c>
-      <c r="P215" s="21" t="s">
+      <c r="P215" s="20" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="216" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A216" s="6" t="s">
+      <c r="A216" s="5" t="s">
         <v>1973</v>
       </c>
-      <c r="B216" s="6" t="s">
+      <c r="B216" s="5" t="s">
         <v>1343</v>
       </c>
-      <c r="C216" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D216" s="6" t="s">
+      <c r="C216" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D216" s="5" t="s">
         <v>1344</v>
       </c>
-      <c r="E216" s="6" t="s">
+      <c r="E216" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F216" s="6" t="s">
+      <c r="F216" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G216" s="6" t="s">
+      <c r="G216" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H216" s="6" t="s">
+      <c r="H216" s="5" t="s">
         <v>1345</v>
       </c>
-      <c r="I216" s="6" t="s">
+      <c r="I216" s="5" t="s">
         <v>1346</v>
       </c>
-      <c r="J216" s="6">
-[...5 lines deleted...]
-      <c r="L216" s="6" t="s">
+      <c r="J216" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K216" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L216" s="5" t="s">
         <v>1347</v>
       </c>
-      <c r="M216" s="6" t="s">
+      <c r="M216" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N216" s="7" t="s">
+      <c r="N216" s="6" t="s">
         <v>1119</v>
       </c>
-      <c r="O216" s="8">
+      <c r="O216" s="7">
         <v>8643</v>
       </c>
-      <c r="P216" s="21" t="s">
+      <c r="P216" s="20" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="217" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A217" s="6" t="s">
+      <c r="A217" s="5" t="s">
         <v>1974</v>
       </c>
-      <c r="B217" s="6" t="s">
+      <c r="B217" s="5" t="s">
         <v>1348</v>
       </c>
-      <c r="C217" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D217" s="9" t="s">
+      <c r="C217" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D217" s="8" t="s">
         <v>1349</v>
       </c>
-      <c r="E217" s="6" t="s">
+      <c r="E217" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F217" s="6" t="s">
+      <c r="F217" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="G217" s="6" t="s">
+      <c r="G217" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H217" s="6" t="s">
+      <c r="H217" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="I217" s="6" t="s">
+      <c r="I217" s="5" t="s">
         <v>1350</v>
       </c>
-      <c r="J217" s="6">
-[...5 lines deleted...]
-      <c r="L217" s="6" t="s">
+      <c r="J217" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K217" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L217" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M217" s="6" t="s">
+      <c r="M217" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N217" s="7" t="s">
+      <c r="N217" s="6" t="s">
         <v>634</v>
       </c>
-      <c r="O217" s="8" t="s">
+      <c r="O217" s="7" t="s">
         <v>1351</v>
       </c>
-      <c r="P217" s="21" t="s">
+      <c r="P217" s="20" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="218" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A218" s="6" t="s">
+      <c r="A218" s="5" t="s">
         <v>1975</v>
       </c>
-      <c r="B218" s="6" t="s">
+      <c r="B218" s="5" t="s">
         <v>1352</v>
       </c>
-      <c r="C218" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D218" s="6" t="s">
+      <c r="C218" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D218" s="5" t="s">
         <v>1353</v>
       </c>
-      <c r="E218" s="6" t="s">
+      <c r="E218" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F218" s="6" t="s">
+      <c r="F218" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G218" s="6" t="s">
+      <c r="G218" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H218" s="6" t="s">
+      <c r="H218" s="5" t="s">
         <v>1354</v>
       </c>
-      <c r="I218" s="6" t="s">
+      <c r="I218" s="5" t="s">
         <v>1355</v>
       </c>
-      <c r="J218" s="6">
-[...5 lines deleted...]
-      <c r="L218" s="6" t="s">
+      <c r="J218" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K218" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L218" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M218" s="6" t="s">
+      <c r="M218" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N218" s="7">
+      <c r="N218" s="6">
         <v>38640</v>
       </c>
-      <c r="O218" s="8" t="s">
+      <c r="O218" s="7" t="s">
         <v>1356</v>
       </c>
-      <c r="P218" s="21" t="s">
+      <c r="P218" s="20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="219" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A219" s="6" t="s">
+      <c r="A219" s="5" t="s">
         <v>1976</v>
       </c>
-      <c r="B219" s="6" t="s">
+      <c r="B219" s="5" t="s">
         <v>1357</v>
       </c>
-      <c r="C219" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D219" s="9" t="s">
+      <c r="C219" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D219" s="8" t="s">
         <v>1358</v>
       </c>
-      <c r="E219" s="6" t="s">
+      <c r="E219" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F219" s="6" t="s">
+      <c r="F219" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G219" s="6" t="s">
+      <c r="G219" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H219" s="6" t="s">
+      <c r="H219" s="5" t="s">
         <v>1359</v>
       </c>
-      <c r="I219" s="6" t="s">
+      <c r="I219" s="5" t="s">
         <v>1360</v>
       </c>
-      <c r="J219" s="6">
-[...5 lines deleted...]
-      <c r="L219" s="6" t="s">
+      <c r="J219" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K219" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L219" s="5" t="s">
         <v>1324</v>
       </c>
-      <c r="M219" s="6" t="s">
+      <c r="M219" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N219" s="8" t="s">
+      <c r="N219" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="O219" s="8">
+      <c r="O219" s="7">
         <v>6337</v>
       </c>
-      <c r="P219" s="21" t="s">
+      <c r="P219" s="20" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="220" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A220" s="6" t="s">
+      <c r="A220" s="5" t="s">
         <v>1977</v>
       </c>
-      <c r="B220" s="6" t="s">
+      <c r="B220" s="5" t="s">
         <v>1361</v>
       </c>
-      <c r="C220" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D220" s="6" t="s">
+      <c r="C220" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D220" s="5" t="s">
         <v>1362</v>
       </c>
-      <c r="E220" s="6" t="s">
+      <c r="E220" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F220" s="6" t="s">
+      <c r="F220" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G220" s="6" t="s">
+      <c r="G220" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H220" s="6" t="s">
+      <c r="H220" s="5" t="s">
         <v>1354</v>
       </c>
-      <c r="I220" s="6" t="s">
+      <c r="I220" s="5" t="s">
         <v>1355</v>
       </c>
-      <c r="J220" s="6">
-[...5 lines deleted...]
-      <c r="L220" s="6" t="s">
+      <c r="J220" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K220" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L220" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M220" s="6" t="s">
+      <c r="M220" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N220" s="7" t="s">
+      <c r="N220" s="6" t="s">
         <v>1363</v>
       </c>
-      <c r="O220" s="8" t="s">
+      <c r="O220" s="7" t="s">
         <v>1364</v>
       </c>
-      <c r="P220" s="21" t="s">
+      <c r="P220" s="20" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="221" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A221" s="6" t="s">
+      <c r="A221" s="5" t="s">
         <v>1978</v>
       </c>
-      <c r="B221" s="6" t="s">
+      <c r="B221" s="5" t="s">
         <v>1365</v>
       </c>
-      <c r="C221" s="6" t="s">
+      <c r="C221" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D221" s="9" t="s">
+      <c r="D221" s="8" t="s">
         <v>1366</v>
       </c>
-      <c r="E221" s="6" t="s">
+      <c r="E221" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F221" s="6" t="s">
+      <c r="F221" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="G221" s="6" t="s">
+      <c r="G221" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H221" s="6" t="s">
+      <c r="H221" s="5" t="s">
         <v>1367</v>
       </c>
-      <c r="I221" s="6" t="s">
+      <c r="I221" s="5" t="s">
         <v>1368</v>
       </c>
-      <c r="J221" s="6">
-[...5 lines deleted...]
-      <c r="L221" s="6" t="s">
+      <c r="J221" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K221" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L221" s="5" t="s">
         <v>1369</v>
       </c>
-      <c r="M221" s="6" t="s">
+      <c r="M221" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N221" s="7" t="s">
+      <c r="N221" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="O221" s="8">
+      <c r="O221" s="7">
         <v>12614</v>
       </c>
-      <c r="P221" s="21" t="s">
+      <c r="P221" s="20" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="222" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A222" s="6" t="s">
+      <c r="A222" s="5" t="s">
         <v>1979</v>
       </c>
-      <c r="B222" s="6" t="s">
+      <c r="B222" s="5" t="s">
         <v>1370</v>
       </c>
-      <c r="C222" s="6" t="s">
+      <c r="C222" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D222" s="6" t="s">
+      <c r="D222" s="5" t="s">
         <v>1371</v>
       </c>
-      <c r="E222" s="6" t="s">
+      <c r="E222" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F222" s="7" t="s">
+      <c r="F222" s="6" t="s">
         <v>157</v>
       </c>
-      <c r="G222" s="6" t="s">
+      <c r="G222" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H222" s="6" t="s">
+      <c r="H222" s="5" t="s">
         <v>1372</v>
       </c>
-      <c r="I222" s="6" t="s">
+      <c r="I222" s="5" t="s">
         <v>1373</v>
       </c>
-      <c r="J222" s="6">
-[...5 lines deleted...]
-      <c r="L222" s="6" t="s">
+      <c r="J222" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K222" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L222" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M222" s="6" t="s">
+      <c r="M222" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N222" s="7" t="s">
+      <c r="N222" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="O222" s="8" t="s">
+      <c r="O222" s="7" t="s">
         <v>1374</v>
       </c>
-      <c r="P222" s="21" t="s">
+      <c r="P222" s="20" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A223" s="6" t="s">
+      <c r="A223" s="5" t="s">
         <v>1980</v>
       </c>
-      <c r="B223" s="6" t="s">
+      <c r="B223" s="5" t="s">
         <v>1375</v>
       </c>
-      <c r="C223" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D223" s="9" t="s">
+      <c r="C223" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D223" s="8" t="s">
         <v>1376</v>
       </c>
-      <c r="E223" s="6" t="s">
+      <c r="E223" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F223" s="6" t="s">
+      <c r="F223" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G223" s="6" t="s">
+      <c r="G223" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="H223" s="6" t="s">
+      <c r="H223" s="5" t="s">
         <v>1377</v>
       </c>
-      <c r="I223" s="6" t="s">
+      <c r="I223" s="5" t="s">
         <v>1378</v>
       </c>
-      <c r="J223" s="6">
-[...5 lines deleted...]
-      <c r="L223" s="6" t="s">
+      <c r="J223" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K223" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L223" s="5" t="s">
         <v>1379</v>
       </c>
-      <c r="M223" s="6" t="s">
+      <c r="M223" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N223" s="7" t="s">
+      <c r="N223" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="O223" s="8" t="s">
+      <c r="O223" s="7" t="s">
         <v>1380</v>
       </c>
-      <c r="P223" s="21" t="s">
+      <c r="P223" s="20" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="224" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A224" s="6" t="s">
+      <c r="A224" s="5" t="s">
         <v>1981</v>
       </c>
-      <c r="B224" s="6" t="s">
+      <c r="B224" s="5" t="s">
         <v>1382</v>
       </c>
-      <c r="C224" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D224" s="6" t="s">
+      <c r="C224" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D224" s="5" t="s">
         <v>1383</v>
       </c>
-      <c r="E224" s="6" t="s">
+      <c r="E224" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F224" s="6" t="s">
+      <c r="F224" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G224" s="6" t="s">
+      <c r="G224" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="H224" s="6" t="s">
+      <c r="H224" s="5" t="s">
         <v>1384</v>
       </c>
-      <c r="I224" s="6" t="s">
+      <c r="I224" s="5" t="s">
         <v>1378</v>
       </c>
-      <c r="J224" s="6">
-[...5 lines deleted...]
-      <c r="L224" s="6" t="s">
+      <c r="J224" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K224" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L224" s="5" t="s">
         <v>1379</v>
       </c>
-      <c r="M224" s="6" t="s">
+      <c r="M224" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N224" s="7" t="s">
+      <c r="N224" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="O224" s="8" t="s">
+      <c r="O224" s="7" t="s">
         <v>1385</v>
       </c>
-      <c r="P224" s="21" t="s">
+      <c r="P224" s="20" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="225" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A225" s="6" t="s">
+      <c r="A225" s="5" t="s">
         <v>1982</v>
       </c>
-      <c r="B225" s="6" t="s">
+      <c r="B225" s="5" t="s">
         <v>1386</v>
       </c>
-      <c r="C225" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D225" s="9" t="s">
+      <c r="C225" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D225" s="8" t="s">
         <v>1387</v>
       </c>
-      <c r="E225" s="6" t="s">
+      <c r="E225" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F225" s="6" t="s">
+      <c r="F225" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="G225" s="6" t="s">
+      <c r="G225" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H225" s="6" t="s">
+      <c r="H225" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="I225" s="6" t="s">
+      <c r="I225" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="J225" s="6">
-[...5 lines deleted...]
-      <c r="L225" s="6" t="s">
+      <c r="J225" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K225" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L225" s="5" t="s">
         <v>1388</v>
       </c>
-      <c r="M225" s="8"/>
-[...1 lines deleted...]
-      <c r="O225" s="8" t="s">
+      <c r="M225" s="7"/>
+      <c r="N225" s="7"/>
+      <c r="O225" s="7" t="s">
         <v>1389</v>
       </c>
-      <c r="P225" s="22" t="s">
+      <c r="P225" s="21" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="226" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A226" s="6" t="s">
+      <c r="A226" s="5" t="s">
         <v>1983</v>
       </c>
-      <c r="B226" s="6" t="s">
+      <c r="B226" s="5" t="s">
         <v>1391</v>
       </c>
-      <c r="C226" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D226" s="6" t="s">
+      <c r="C226" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D226" s="5" t="s">
         <v>1392</v>
       </c>
-      <c r="E226" s="6" t="s">
+      <c r="E226" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F226" s="6" t="s">
+      <c r="F226" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G226" s="6" t="s">
+      <c r="G226" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H226" s="6" t="s">
+      <c r="H226" s="5" t="s">
         <v>1393</v>
       </c>
-      <c r="I226" s="6" t="s">
+      <c r="I226" s="5" t="s">
         <v>1394</v>
       </c>
-      <c r="J226" s="6">
-[...5 lines deleted...]
-      <c r="L226" s="6" t="s">
+      <c r="J226" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K226" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L226" s="5" t="s">
         <v>1395</v>
       </c>
-      <c r="M226" s="6" t="s">
+      <c r="M226" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N226" s="7" t="s">
+      <c r="N226" s="6" t="s">
         <v>1396</v>
       </c>
-      <c r="O226" s="8" t="s">
+      <c r="O226" s="7" t="s">
         <v>1397</v>
       </c>
-      <c r="P226" s="21" t="s">
+      <c r="P226" s="20" t="s">
         <v>1398</v>
       </c>
     </row>
     <row r="227" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A227" s="6" t="s">
+      <c r="A227" s="5" t="s">
         <v>1984</v>
       </c>
-      <c r="B227" s="6" t="s">
+      <c r="B227" s="5" t="s">
         <v>1399</v>
       </c>
-      <c r="C227" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D227" s="9" t="s">
+      <c r="C227" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D227" s="8" t="s">
         <v>1400</v>
       </c>
-      <c r="E227" s="6" t="s">
+      <c r="E227" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F227" s="6" t="s">
+      <c r="F227" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G227" s="6" t="s">
+      <c r="G227" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H227" s="6" t="s">
+      <c r="H227" s="5" t="s">
         <v>1401</v>
       </c>
-      <c r="I227" s="6" t="s">
+      <c r="I227" s="5" t="s">
         <v>752</v>
       </c>
-      <c r="J227" s="6">
-[...5 lines deleted...]
-      <c r="L227" s="6" t="s">
+      <c r="J227" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K227" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L227" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M227" s="6" t="s">
+      <c r="M227" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N227" s="7"/>
-      <c r="O227" s="8" t="s">
+      <c r="N227" s="6"/>
+      <c r="O227" s="7" t="s">
         <v>1402</v>
       </c>
-      <c r="P227" s="21" t="s">
+      <c r="P227" s="20" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="228" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A228" s="6" t="s">
+      <c r="A228" s="5" t="s">
         <v>1985</v>
       </c>
-      <c r="B228" s="6" t="s">
+      <c r="B228" s="5" t="s">
         <v>1403</v>
       </c>
-      <c r="C228" s="6" t="s">
+      <c r="C228" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D228" s="6" t="s">
+      <c r="D228" s="5" t="s">
         <v>1404</v>
       </c>
-      <c r="E228" s="6" t="s">
+      <c r="E228" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F228" s="6" t="s">
+      <c r="F228" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G228" s="6" t="s">
+      <c r="G228" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H228" s="6" t="s">
+      <c r="H228" s="5" t="s">
         <v>1384</v>
       </c>
-      <c r="I228" s="6" t="s">
+      <c r="I228" s="5" t="s">
         <v>1378</v>
       </c>
-      <c r="J228" s="6">
-[...5 lines deleted...]
-      <c r="L228" s="6" t="s">
+      <c r="J228" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K228" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L228" s="5" t="s">
         <v>1379</v>
       </c>
-      <c r="M228" s="6" t="s">
+      <c r="M228" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N228" s="7" t="s">
+      <c r="N228" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="O228" s="8">
+      <c r="O228" s="7">
         <v>10364</v>
       </c>
-      <c r="P228" s="21" t="s">
+      <c r="P228" s="20" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="229" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A229" s="6" t="s">
+      <c r="A229" s="5" t="s">
         <v>1986</v>
       </c>
-      <c r="B229" s="6" t="s">
+      <c r="B229" s="5" t="s">
         <v>1405</v>
       </c>
-      <c r="C229" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D229" s="9" t="s">
+      <c r="C229" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D229" s="8" t="s">
         <v>1406</v>
       </c>
-      <c r="E229" s="6" t="s">
+      <c r="E229" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F229" s="7" t="s">
+      <c r="F229" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="G229" s="6" t="s">
+      <c r="G229" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H229" s="6" t="s">
+      <c r="H229" s="5" t="s">
         <v>1407</v>
       </c>
-      <c r="I229" s="6" t="s">
+      <c r="I229" s="5" t="s">
         <v>1408</v>
       </c>
-      <c r="J229" s="6">
-[...5 lines deleted...]
-      <c r="L229" s="6" t="s">
+      <c r="J229" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K229" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L229" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="M229" s="6" t="s">
+      <c r="M229" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N229" s="7" t="s">
+      <c r="N229" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="O229" s="8" t="s">
+      <c r="O229" s="7" t="s">
         <v>1409</v>
       </c>
-      <c r="P229" s="21" t="s">
+      <c r="P229" s="20" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="230" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A230" s="6" t="s">
+      <c r="A230" s="5" t="s">
         <v>1987</v>
       </c>
-      <c r="B230" s="6" t="s">
+      <c r="B230" s="5" t="s">
         <v>1410</v>
       </c>
-      <c r="C230" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D230" s="6" t="s">
+      <c r="C230" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D230" s="5" t="s">
         <v>1411</v>
       </c>
-      <c r="E230" s="6" t="s">
+      <c r="E230" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F230" s="6" t="s">
+      <c r="F230" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G230" s="6" t="s">
+      <c r="G230" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H230" s="6" t="s">
+      <c r="H230" s="5" t="s">
         <v>1412</v>
       </c>
-      <c r="I230" s="6" t="s">
+      <c r="I230" s="5" t="s">
         <v>1413</v>
       </c>
-      <c r="J230" s="6">
-[...5 lines deleted...]
-      <c r="L230" s="6" t="s">
+      <c r="J230" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K230" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L230" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M230" s="6" t="s">
+      <c r="M230" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N230" s="7" t="s">
+      <c r="N230" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="O230" s="8">
+      <c r="O230" s="7">
         <v>6178</v>
       </c>
-      <c r="P230" s="21" t="s">
+      <c r="P230" s="20" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="231" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A231" s="6" t="s">
+      <c r="A231" s="5" t="s">
         <v>1988</v>
       </c>
-      <c r="B231" s="6" t="s">
+      <c r="B231" s="5" t="s">
         <v>1414</v>
       </c>
-      <c r="C231" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D231" s="9" t="s">
+      <c r="C231" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D231" s="8" t="s">
         <v>1415</v>
       </c>
-      <c r="E231" s="6" t="s">
+      <c r="E231" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F231" s="6" t="s">
+      <c r="F231" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G231" s="6" t="s">
+      <c r="G231" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H231" s="6" t="s">
+      <c r="H231" s="5" t="s">
         <v>1416</v>
       </c>
-      <c r="I231" s="6" t="s">
+      <c r="I231" s="5" t="s">
         <v>1417</v>
       </c>
-      <c r="J231" s="6">
-[...5 lines deleted...]
-      <c r="L231" s="6" t="s">
+      <c r="J231" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K231" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L231" s="5" t="s">
         <v>1036</v>
       </c>
-      <c r="M231" s="6" t="s">
+      <c r="M231" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N231" s="7" t="s">
+      <c r="N231" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="O231" s="8">
+      <c r="O231" s="7">
         <v>6272</v>
       </c>
-      <c r="P231" s="21" t="s">
+      <c r="P231" s="20" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="232" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A232" s="6" t="s">
+      <c r="A232" s="5" t="s">
         <v>1989</v>
       </c>
-      <c r="B232" s="6" t="s">
+      <c r="B232" s="5" t="s">
         <v>1419</v>
       </c>
-      <c r="C232" s="6" t="s">
+      <c r="C232" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D232" s="6" t="s">
+      <c r="D232" s="5" t="s">
         <v>1420</v>
       </c>
-      <c r="E232" s="6" t="s">
+      <c r="E232" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F232" s="6" t="s">
+      <c r="F232" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G232" s="6" t="s">
+      <c r="G232" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="H232" s="6" t="s">
+      <c r="H232" s="5" t="s">
         <v>1421</v>
       </c>
-      <c r="I232" s="6" t="s">
+      <c r="I232" s="5" t="s">
         <v>1422</v>
       </c>
-      <c r="J232" s="6">
-[...5 lines deleted...]
-      <c r="L232" s="6" t="s">
+      <c r="J232" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K232" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L232" s="5" t="s">
         <v>950</v>
       </c>
-      <c r="M232" s="6"/>
-[...1 lines deleted...]
-      <c r="O232" s="6" t="s">
+      <c r="M232" s="5"/>
+      <c r="N232" s="6"/>
+      <c r="O232" s="5" t="s">
         <v>1423</v>
       </c>
-      <c r="P232" s="21" t="s">
+      <c r="P232" s="20" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="233" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A233" s="6" t="s">
+      <c r="A233" s="5" t="s">
         <v>1990</v>
       </c>
-      <c r="B233" s="6" t="s">
+      <c r="B233" s="5" t="s">
         <v>1424</v>
       </c>
-      <c r="C233" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D233" s="9" t="s">
+      <c r="C233" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D233" s="8" t="s">
         <v>1425</v>
       </c>
-      <c r="E233" s="6" t="s">
+      <c r="E233" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F233" s="6" t="s">
+      <c r="F233" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G233" s="6" t="s">
+      <c r="G233" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="H233" s="6" t="s">
+      <c r="H233" s="5" t="s">
         <v>1426</v>
       </c>
-      <c r="I233" s="6" t="s">
+      <c r="I233" s="5" t="s">
         <v>1427</v>
       </c>
-      <c r="J233" s="6">
-[...5 lines deleted...]
-      <c r="L233" s="6" t="s">
+      <c r="J233" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K233" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L233" s="5" t="s">
         <v>1189</v>
       </c>
-      <c r="M233" s="6" t="s">
+      <c r="M233" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N233" s="7" t="s">
+      <c r="N233" s="6" t="s">
         <v>1428</v>
       </c>
-      <c r="O233" s="8">
+      <c r="O233" s="7">
         <v>7329</v>
       </c>
-      <c r="P233" s="21" t="s">
+      <c r="P233" s="20" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="234" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A234" s="6" t="s">
+      <c r="A234" s="5" t="s">
         <v>1991</v>
       </c>
-      <c r="B234" s="6" t="s">
+      <c r="B234" s="5" t="s">
         <v>1429</v>
       </c>
-      <c r="C234" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D234" s="6" t="s">
+      <c r="C234" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D234" s="5" t="s">
         <v>1430</v>
       </c>
-      <c r="E234" s="6" t="s">
+      <c r="E234" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F234" s="6" t="s">
+      <c r="F234" s="5" t="s">
         <v>1431</v>
       </c>
-      <c r="G234" s="6" t="s">
+      <c r="G234" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H234" s="6" t="s">
+      <c r="H234" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="I234" s="6" t="s">
+      <c r="I234" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="J234" s="6">
-[...5 lines deleted...]
-      <c r="L234" s="6" t="s">
+      <c r="J234" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K234" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L234" s="5" t="s">
         <v>950</v>
       </c>
-      <c r="M234" s="6"/>
-[...1 lines deleted...]
-      <c r="O234" s="8" t="s">
+      <c r="M234" s="5"/>
+      <c r="N234" s="6"/>
+      <c r="O234" s="7" t="s">
         <v>1432</v>
       </c>
-      <c r="P234" s="21" t="s">
+      <c r="P234" s="20" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="235" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A235" s="6" t="s">
+      <c r="A235" s="5" t="s">
         <v>1992</v>
       </c>
-      <c r="B235" s="6" t="s">
+      <c r="B235" s="5" t="s">
         <v>1433</v>
       </c>
-      <c r="C235" s="6" t="s">
+      <c r="C235" s="5" t="s">
         <v>1434</v>
       </c>
-      <c r="D235" s="9" t="s">
+      <c r="D235" s="8" t="s">
         <v>1435</v>
       </c>
-      <c r="E235" s="6" t="s">
+      <c r="E235" s="5" t="s">
         <v>1257</v>
       </c>
-      <c r="F235" s="6" t="s">
+      <c r="F235" s="5" t="s">
         <v>1431</v>
       </c>
-      <c r="G235" s="6" t="s">
+      <c r="G235" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="H235" s="6" t="s">
+      <c r="H235" s="5" t="s">
         <v>1339</v>
       </c>
-      <c r="I235" s="6"/>
-[...2 lines deleted...]
-      <c r="L235" s="6" t="s">
+      <c r="I235" s="5"/>
+      <c r="J235" s="5"/>
+      <c r="K235" s="5"/>
+      <c r="L235" s="5" t="s">
         <v>1388</v>
       </c>
-      <c r="M235" s="6"/>
-[...2 lines deleted...]
-      <c r="P235" s="21" t="s">
+      <c r="M235" s="5"/>
+      <c r="N235" s="5"/>
+      <c r="O235" s="5"/>
+      <c r="P235" s="20" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="236" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A236" s="6" t="s">
+      <c r="A236" s="5" t="s">
         <v>1993</v>
       </c>
-      <c r="B236" s="6" t="s">
+      <c r="B236" s="5" t="s">
         <v>1208</v>
       </c>
-      <c r="C236" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D236" s="9" t="s">
+      <c r="C236" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D236" s="8" t="s">
         <v>1209</v>
       </c>
-      <c r="E236" s="6" t="s">
+      <c r="E236" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F236" s="6" t="s">
+      <c r="F236" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G236" s="6" t="s">
+      <c r="G236" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H236" s="6" t="s">
+      <c r="H236" s="5" t="s">
         <v>1210</v>
       </c>
-      <c r="I236" s="6" t="s">
+      <c r="I236" s="5" t="s">
         <v>1211</v>
       </c>
-      <c r="J236" s="6">
-[...5 lines deleted...]
-      <c r="L236" s="6" t="s">
+      <c r="J236" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K236" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L236" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M236" s="6" t="s">
+      <c r="M236" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N236" s="7" t="s">
+      <c r="N236" s="6" t="s">
         <v>1212</v>
       </c>
-      <c r="O236" s="8">
+      <c r="O236" s="7">
         <v>1596628</v>
       </c>
-      <c r="P236" s="21" t="s">
+      <c r="P236" s="20" t="s">
         <v>1213</v>
       </c>
     </row>
     <row r="237" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A237" s="6" t="s">
+      <c r="A237" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="B237" s="6" t="s">
+      <c r="B237" s="5" t="s">
         <v>1214</v>
       </c>
-      <c r="C237" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D237" s="6" t="s">
+      <c r="C237" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D237" s="5" t="s">
         <v>1215</v>
       </c>
-      <c r="E237" s="6" t="s">
+      <c r="E237" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F237" s="6" t="s">
+      <c r="F237" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="G237" s="6" t="s">
+      <c r="G237" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="H237" s="6" t="s">
+      <c r="H237" s="5" t="s">
         <v>1216</v>
       </c>
-      <c r="I237" s="6" t="s">
+      <c r="I237" s="5" t="s">
         <v>1217</v>
       </c>
-      <c r="J237" s="6">
-[...5 lines deleted...]
-      <c r="L237" s="6" t="s">
+      <c r="J237" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K237" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L237" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="M237" s="6"/>
-[...1 lines deleted...]
-      <c r="O237" s="8" t="s">
+      <c r="M237" s="5"/>
+      <c r="N237" s="6"/>
+      <c r="O237" s="7" t="s">
         <v>1218</v>
       </c>
-      <c r="P237" s="21" t="s">
+      <c r="P237" s="20" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="238" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A238" s="6" t="s">
+      <c r="A238" s="5" t="s">
         <v>1994</v>
       </c>
-      <c r="B238" s="6" t="s">
+      <c r="B238" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="C238" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D238" s="9" t="s">
+      <c r="C238" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D238" s="8" t="s">
         <v>1221</v>
       </c>
-      <c r="E238" s="6" t="s">
+      <c r="E238" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F238" s="7" t="s">
+      <c r="F238" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="G238" s="6" t="s">
+      <c r="G238" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H238" s="6" t="s">
+      <c r="H238" s="5" t="s">
         <v>1222</v>
       </c>
-      <c r="I238" s="6" t="s">
+      <c r="I238" s="5" t="s">
         <v>1223</v>
       </c>
-      <c r="J238" s="6">
-[...5 lines deleted...]
-      <c r="L238" s="6" t="s">
+      <c r="J238" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K238" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L238" s="5" t="s">
         <v>1224</v>
       </c>
-      <c r="M238" s="6" t="s">
+      <c r="M238" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N238" s="7" t="s">
+      <c r="N238" s="6" t="s">
         <v>1225</v>
       </c>
-      <c r="O238" s="6">
+      <c r="O238" s="5">
         <v>10169</v>
       </c>
-      <c r="P238" s="21" t="s">
+      <c r="P238" s="20" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="239" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A239" s="6" t="s">
+      <c r="A239" s="5" t="s">
         <v>1995</v>
       </c>
-      <c r="B239" s="6" t="s">
+      <c r="B239" s="5" t="s">
         <v>1227</v>
       </c>
-      <c r="C239" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D239" s="6" t="s">
+      <c r="C239" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D239" s="5" t="s">
         <v>1228</v>
       </c>
-      <c r="E239" s="6" t="s">
+      <c r="E239" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F239" s="6" t="s">
+      <c r="F239" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="G239" s="6" t="s">
+      <c r="G239" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H239" s="6" t="s">
+      <c r="H239" s="5" t="s">
         <v>1229</v>
       </c>
-      <c r="I239" s="6" t="s">
+      <c r="I239" s="5" t="s">
         <v>1230</v>
       </c>
-      <c r="J239" s="6">
-[...5 lines deleted...]
-      <c r="L239" s="6" t="s">
+      <c r="J239" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K239" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L239" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="M239" s="6" t="s">
+      <c r="M239" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N239" s="7">
+      <c r="N239" s="6">
         <v>44564</v>
       </c>
-      <c r="O239" s="8" t="s">
+      <c r="O239" s="7" t="s">
         <v>1231</v>
       </c>
-      <c r="P239" s="21" t="s">
+      <c r="P239" s="20" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="240" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A240" s="6" t="s">
+      <c r="A240" s="5" t="s">
         <v>1996</v>
       </c>
-      <c r="B240" s="6" t="s">
+      <c r="B240" s="5" t="s">
         <v>1233</v>
       </c>
-      <c r="C240" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D240" s="9" t="s">
+      <c r="C240" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D240" s="8" t="s">
         <v>1234</v>
       </c>
-      <c r="E240" s="6" t="s">
+      <c r="E240" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F240" s="6" t="s">
+      <c r="F240" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G240" s="6" t="s">
+      <c r="G240" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H240" s="6" t="s">
+      <c r="H240" s="5" t="s">
         <v>1235</v>
       </c>
-      <c r="I240" s="6" t="s">
+      <c r="I240" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="J240" s="6">
-[...5 lines deleted...]
-      <c r="L240" s="6" t="s">
+      <c r="J240" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K240" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L240" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="M240" s="6" t="s">
+      <c r="M240" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N240" s="7" t="s">
+      <c r="N240" s="6" t="s">
         <v>1236</v>
       </c>
-      <c r="O240" s="8" t="s">
+      <c r="O240" s="7" t="s">
         <v>1237</v>
       </c>
-      <c r="P240" s="21" t="s">
+      <c r="P240" s="20" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="241" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A241" s="6" t="s">
+      <c r="A241" s="5" t="s">
         <v>1997</v>
       </c>
-      <c r="B241" s="6" t="s">
+      <c r="B241" s="5" t="s">
         <v>1238</v>
       </c>
-      <c r="C241" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D241" s="6" t="s">
+      <c r="C241" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D241" s="5" t="s">
         <v>1239</v>
       </c>
-      <c r="E241" s="6" t="s">
+      <c r="E241" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F241" s="6" t="s">
+      <c r="F241" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G241" s="6" t="s">
+      <c r="G241" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H241" s="6" t="s">
+      <c r="H241" s="5" t="s">
         <v>1240</v>
       </c>
-      <c r="I241" s="6" t="s">
+      <c r="I241" s="5" t="s">
         <v>1241</v>
       </c>
-      <c r="J241" s="6">
-[...5 lines deleted...]
-      <c r="L241" s="6" t="s">
+      <c r="J241" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K241" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L241" s="5" t="s">
         <v>1242</v>
       </c>
-      <c r="M241" s="6" t="s">
+      <c r="M241" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N241" s="7" t="s">
+      <c r="N241" s="6" t="s">
         <v>1243</v>
       </c>
-      <c r="O241" s="6">
+      <c r="O241" s="5">
         <v>7723</v>
       </c>
-      <c r="P241" s="21" t="s">
+      <c r="P241" s="20" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="242" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A242" s="6" t="s">
+      <c r="A242" s="5" t="s">
         <v>1998</v>
       </c>
-      <c r="B242" s="6" t="s">
+      <c r="B242" s="5" t="s">
         <v>1245</v>
       </c>
-      <c r="C242" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D242" s="9" t="s">
+      <c r="C242" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D242" s="8" t="s">
         <v>1246</v>
       </c>
-      <c r="E242" s="6" t="s">
+      <c r="E242" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F242" s="6" t="s">
+      <c r="F242" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="G242" s="6" t="s">
+      <c r="G242" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H242" s="6" t="s">
+      <c r="H242" s="5" t="s">
         <v>1247</v>
       </c>
-      <c r="I242" s="6" t="s">
+      <c r="I242" s="5" t="s">
         <v>1248</v>
       </c>
-      <c r="J242" s="6">
-[...5 lines deleted...]
-      <c r="L242" s="6" t="s">
+      <c r="J242" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K242" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L242" s="5" t="s">
         <v>961</v>
       </c>
-      <c r="M242" s="6" t="s">
+      <c r="M242" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N242" s="7" t="s">
+      <c r="N242" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="O242" s="8" t="s">
+      <c r="O242" s="7" t="s">
         <v>1249</v>
       </c>
-      <c r="P242" s="21" t="s">
+      <c r="P242" s="20" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="243" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A243" s="6" t="s">
+      <c r="A243" s="5" t="s">
         <v>1999</v>
       </c>
-      <c r="B243" s="6" t="s">
+      <c r="B243" s="5" t="s">
         <v>1250</v>
       </c>
-      <c r="C243" s="6" t="s">
+      <c r="C243" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D243" s="6" t="s">
+      <c r="D243" s="5" t="s">
         <v>1251</v>
       </c>
-      <c r="E243" s="6" t="s">
+      <c r="E243" s="5" t="s">
         <v>1052</v>
       </c>
-      <c r="F243" s="6" t="s">
+      <c r="F243" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="G243" s="6" t="s">
+      <c r="G243" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H243" s="6" t="s">
+      <c r="H243" s="5" t="s">
         <v>1252</v>
       </c>
-      <c r="I243" s="6" t="s">
+      <c r="I243" s="5" t="s">
         <v>1253</v>
       </c>
-      <c r="J243" s="6">
-[...5 lines deleted...]
-      <c r="L243" s="6" t="s">
+      <c r="J243" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K243" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L243" s="5" t="s">
         <v>1011</v>
       </c>
-      <c r="M243" s="6" t="s">
+      <c r="M243" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N243" s="7" t="s">
+      <c r="N243" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="O243" s="8" t="s">
+      <c r="O243" s="7" t="s">
         <v>1254</v>
       </c>
-      <c r="P243" s="21" t="s">
+      <c r="P243" s="20" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="244" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A244" s="6" t="s">
+      <c r="A244" s="5" t="s">
         <v>2000</v>
       </c>
-      <c r="B244" s="6" t="s">
+      <c r="B244" s="5" t="s">
         <v>1436</v>
       </c>
-      <c r="C244" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D244" s="6" t="s">
+      <c r="C244" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D244" s="5" t="s">
         <v>1437</v>
       </c>
-      <c r="E244" s="6" t="s">
+      <c r="E244" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F244" s="6" t="s">
+      <c r="F244" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G244" s="6" t="s">
+      <c r="G244" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="H244" s="6" t="s">
+      <c r="H244" s="5" t="s">
         <v>1439</v>
       </c>
-      <c r="I244" s="6" t="s">
+      <c r="I244" s="5" t="s">
         <v>1440</v>
       </c>
-      <c r="J244" s="6">
-[...5 lines deleted...]
-      <c r="L244" s="6" t="s">
+      <c r="J244" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K244" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L244" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="M244" s="7" t="s">
+      <c r="M244" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="N244" s="7" t="s">
+      <c r="N244" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O244" s="6">
+      <c r="O244" s="5">
         <v>2655</v>
       </c>
-      <c r="P244" s="21" t="s">
+      <c r="P244" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="245" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A245" s="6" t="s">
+      <c r="A245" s="5" t="s">
         <v>2001</v>
       </c>
-      <c r="B245" s="6" t="s">
+      <c r="B245" s="5" t="s">
         <v>1441</v>
       </c>
-      <c r="C245" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D245" s="6" t="s">
+      <c r="C245" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D245" s="5" t="s">
         <v>1442</v>
       </c>
-      <c r="E245" s="6" t="s">
+      <c r="E245" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F245" s="6" t="s">
+      <c r="F245" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G245" s="6" t="s">
+      <c r="G245" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H245" s="6" t="s">
+      <c r="H245" s="5" t="s">
         <v>1443</v>
       </c>
-      <c r="I245" s="6" t="s">
+      <c r="I245" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="J245" s="6">
-[...5 lines deleted...]
-      <c r="L245" s="6" t="s">
+      <c r="J245" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K245" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L245" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="M245" s="6" t="s">
+      <c r="M245" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N245" s="7" t="s">
+      <c r="N245" s="6" t="s">
         <v>1444</v>
       </c>
-      <c r="O245" s="6">
+      <c r="O245" s="5">
         <v>899990</v>
       </c>
-      <c r="P245" s="21" t="s">
+      <c r="P245" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="246" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A246" s="6" t="s">
+      <c r="A246" s="5" t="s">
         <v>2002</v>
       </c>
-      <c r="B246" s="6" t="s">
+      <c r="B246" s="5" t="s">
         <v>1445</v>
       </c>
-      <c r="C246" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D246" s="6" t="s">
+      <c r="C246" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D246" s="5" t="s">
         <v>1446</v>
       </c>
-      <c r="E246" s="6" t="s">
+      <c r="E246" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F246" s="6" t="s">
+      <c r="F246" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G246" s="6" t="s">
+      <c r="G246" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="H246" s="6" t="s">
+      <c r="H246" s="5" t="s">
         <v>1447</v>
       </c>
-      <c r="I246" s="6" t="s">
+      <c r="I246" s="5" t="s">
         <v>1448</v>
       </c>
-      <c r="J246" s="6">
-[...5 lines deleted...]
-      <c r="L246" s="6" t="s">
+      <c r="J246" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K246" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L246" s="5" t="s">
         <v>1449</v>
       </c>
-      <c r="M246" s="6" t="s">
+      <c r="M246" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N246" s="8" t="s">
+      <c r="N246" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="O246" s="6">
+      <c r="O246" s="5">
         <v>195</v>
       </c>
-      <c r="P246" s="21" t="s">
+      <c r="P246" s="20" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="247" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A247" s="6" t="s">
+      <c r="A247" s="5" t="s">
         <v>2003</v>
       </c>
-      <c r="B247" s="6" t="s">
+      <c r="B247" s="5" t="s">
         <v>1451</v>
       </c>
-      <c r="C247" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D247" s="6" t="s">
+      <c r="C247" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D247" s="5" t="s">
         <v>1452</v>
       </c>
-      <c r="E247" s="6" t="s">
+      <c r="E247" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F247" s="6" t="s">
+      <c r="F247" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G247" s="6" t="s">
+      <c r="G247" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H247" s="6" t="s">
+      <c r="H247" s="5" t="s">
         <v>1453</v>
       </c>
-      <c r="I247" s="6" t="s">
+      <c r="I247" s="5" t="s">
         <v>1454</v>
       </c>
-      <c r="J247" s="6">
-[...5 lines deleted...]
-      <c r="L247" s="6" t="s">
+      <c r="J247" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K247" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L247" s="5" t="s">
         <v>1455</v>
       </c>
-      <c r="M247" s="6" t="s">
+      <c r="M247" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="N247" s="6" t="s">
+      <c r="N247" s="5" t="s">
         <v>1456</v>
       </c>
-      <c r="O247" s="6">
+      <c r="O247" s="5">
         <v>2662</v>
       </c>
-      <c r="P247" s="21" t="s">
+      <c r="P247" s="20" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="248" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A248" s="6" t="s">
+      <c r="A248" s="5" t="s">
         <v>2004</v>
       </c>
-      <c r="B248" s="6" t="s">
+      <c r="B248" s="5" t="s">
         <v>1458</v>
       </c>
-      <c r="C248" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D248" s="6" t="s">
+      <c r="C248" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D248" s="5" t="s">
         <v>1459</v>
       </c>
-      <c r="E248" s="6" t="s">
+      <c r="E248" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F248" s="6" t="s">
+      <c r="F248" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G248" s="6" t="s">
+      <c r="G248" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H248" s="6" t="s">
+      <c r="H248" s="5" t="s">
         <v>1460</v>
       </c>
-      <c r="I248" s="6" t="s">
+      <c r="I248" s="5" t="s">
         <v>1461</v>
       </c>
-      <c r="J248" s="6">
-[...5 lines deleted...]
-      <c r="L248" s="6" t="s">
+      <c r="J248" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K248" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L248" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M248" s="6" t="s">
+      <c r="M248" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N248" s="7" t="s">
+      <c r="N248" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="O248" s="8">
+      <c r="O248" s="7">
         <v>1603933</v>
       </c>
-      <c r="P248" s="21" t="s">
+      <c r="P248" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="249" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A249" s="6" t="s">
+      <c r="A249" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="B249" s="6" t="s">
+      <c r="B249" s="5" t="s">
         <v>1462</v>
       </c>
-      <c r="C249" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D249" s="6" t="s">
+      <c r="C249" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D249" s="5" t="s">
         <v>1463</v>
       </c>
-      <c r="E249" s="6" t="s">
+      <c r="E249" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F249" s="6" t="s">
+      <c r="F249" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="G249" s="6" t="s">
+      <c r="G249" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H249" s="6" t="s">
+      <c r="H249" s="5" t="s">
         <v>1464</v>
       </c>
-      <c r="I249" s="6" t="s">
+      <c r="I249" s="5" t="s">
         <v>1465</v>
       </c>
-      <c r="J249" s="6">
-[...5 lines deleted...]
-      <c r="L249" s="6" t="s">
+      <c r="J249" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K249" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L249" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M249" s="6"/>
-      <c r="N249" s="7" t="s">
+      <c r="M249" s="5"/>
+      <c r="N249" s="6" t="s">
         <v>1466</v>
       </c>
-      <c r="O249" s="8" t="s">
+      <c r="O249" s="7" t="s">
         <v>1467</v>
       </c>
-      <c r="P249" s="21" t="s">
+      <c r="P249" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="250" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A250" s="6" t="s">
+      <c r="A250" s="5" t="s">
         <v>2005</v>
       </c>
-      <c r="B250" s="6" t="s">
+      <c r="B250" s="5" t="s">
         <v>1468</v>
       </c>
-      <c r="C250" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D250" s="6" t="s">
+      <c r="C250" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D250" s="5" t="s">
         <v>1469</v>
       </c>
-      <c r="E250" s="6" t="s">
+      <c r="E250" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F250" s="6" t="s">
+      <c r="F250" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G250" s="6" t="s">
+      <c r="G250" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="H250" s="6" t="s">
+      <c r="H250" s="5" t="s">
         <v>1470</v>
       </c>
-      <c r="I250" s="6" t="s">
+      <c r="I250" s="5" t="s">
         <v>1471</v>
       </c>
-      <c r="J250" s="6">
-[...5 lines deleted...]
-      <c r="L250" s="6" t="s">
+      <c r="J250" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K250" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L250" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M250" s="6"/>
-      <c r="N250" s="7" t="s">
+      <c r="M250" s="5"/>
+      <c r="N250" s="6" t="s">
         <v>388</v>
       </c>
-      <c r="O250" s="8" t="s">
+      <c r="O250" s="7" t="s">
         <v>1472</v>
       </c>
-      <c r="P250" s="21" t="s">
+      <c r="P250" s="20" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="251" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A251" s="6" t="s">
+      <c r="A251" s="5" t="s">
         <v>2006</v>
       </c>
-      <c r="B251" s="6" t="s">
+      <c r="B251" s="5" t="s">
         <v>1474</v>
       </c>
-      <c r="C251" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D251" s="6" t="s">
+      <c r="C251" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D251" s="5" t="s">
         <v>1475</v>
       </c>
-      <c r="E251" s="6" t="s">
+      <c r="E251" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F251" s="6" t="s">
+      <c r="F251" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G251" s="6" t="s">
+      <c r="G251" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="H251" s="6" t="s">
+      <c r="H251" s="5" t="s">
         <v>1476</v>
       </c>
-      <c r="I251" s="6" t="s">
+      <c r="I251" s="5" t="s">
         <v>1413</v>
       </c>
-      <c r="J251" s="6">
-[...5 lines deleted...]
-      <c r="L251" s="6" t="s">
+      <c r="J251" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K251" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L251" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M251" s="6" t="s">
+      <c r="M251" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N251" s="6" t="s">
+      <c r="N251" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="O251" s="8">
+      <c r="O251" s="7">
         <v>6178</v>
       </c>
-      <c r="P251" s="21" t="s">
+      <c r="P251" s="20" t="s">
         <v>1477</v>
       </c>
     </row>
     <row r="252" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A252" s="6" t="s">
+      <c r="A252" s="5" t="s">
         <v>2007</v>
       </c>
-      <c r="B252" s="6" t="s">
+      <c r="B252" s="5" t="s">
         <v>1478</v>
       </c>
-      <c r="C252" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D252" s="6" t="s">
+      <c r="C252" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D252" s="5" t="s">
         <v>1479</v>
       </c>
-      <c r="E252" s="6" t="s">
+      <c r="E252" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F252" s="6" t="s">
+      <c r="F252" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G252" s="6" t="s">
+      <c r="G252" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="H252" s="6" t="s">
+      <c r="H252" s="5" t="s">
         <v>1480</v>
       </c>
-      <c r="I252" s="6" t="s">
+      <c r="I252" s="5" t="s">
         <v>1481</v>
       </c>
-      <c r="J252" s="6">
-[...5 lines deleted...]
-      <c r="L252" s="6" t="s">
+      <c r="J252" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K252" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L252" s="5" t="s">
         <v>1030</v>
       </c>
-      <c r="M252" s="6" t="s">
+      <c r="M252" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N252" s="7" t="s">
+      <c r="N252" s="6" t="s">
         <v>1482</v>
       </c>
-      <c r="O252" s="8">
+      <c r="O252" s="7">
         <v>20611</v>
       </c>
-      <c r="P252" s="21" t="s">
+      <c r="P252" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="253" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A253" s="6" t="s">
+      <c r="A253" s="5" t="s">
         <v>2008</v>
       </c>
-      <c r="B253" s="6" t="s">
+      <c r="B253" s="5" t="s">
         <v>1483</v>
       </c>
-      <c r="C253" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D253" s="6" t="s">
+      <c r="C253" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D253" s="5" t="s">
         <v>1484</v>
       </c>
-      <c r="E253" s="6" t="s">
+      <c r="E253" s="5" t="s">
         <v>1438</v>
       </c>
-      <c r="F253" s="6" t="s">
+      <c r="F253" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G253" s="6" t="s">
+      <c r="G253" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="H253" s="6" t="s">
+      <c r="H253" s="5" t="s">
         <v>1485</v>
       </c>
-      <c r="I253" s="6" t="s">
+      <c r="I253" s="5" t="s">
         <v>1486</v>
       </c>
-      <c r="J253" s="6">
-[...5 lines deleted...]
-      <c r="L253" s="6" t="s">
+      <c r="J253" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K253" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L253" s="5" t="s">
         <v>1011</v>
       </c>
-      <c r="M253" s="6" t="s">
+      <c r="M253" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N253" s="6" t="s">
+      <c r="N253" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="O253" s="8">
+      <c r="O253" s="7">
         <v>10549</v>
       </c>
-      <c r="P253" s="21" t="s">
+      <c r="P253" s="20" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="254" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A254" s="6" t="s">
+      <c r="A254" s="5" t="s">
         <v>2009</v>
       </c>
-      <c r="B254" s="9" t="s">
+      <c r="B254" s="8" t="s">
         <v>1487</v>
       </c>
-      <c r="C254" s="9" t="s">
+      <c r="C254" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D254" s="9" t="s">
+      <c r="D254" s="8" t="s">
         <v>1488</v>
       </c>
-      <c r="E254" s="9" t="s">
+      <c r="E254" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F254" s="9" t="s">
+      <c r="F254" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G254" s="9" t="s">
+      <c r="G254" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="H254" s="9" t="s">
+      <c r="H254" s="8" t="s">
         <v>1489</v>
       </c>
-      <c r="I254" s="9" t="s">
+      <c r="I254" s="8" t="s">
         <v>1490</v>
       </c>
-      <c r="J254" s="9">
-[...5 lines deleted...]
-      <c r="L254" s="9" t="s">
+      <c r="J254" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K254" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L254" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="M254" s="9"/>
-[...1 lines deleted...]
-      <c r="O254" s="12" t="s">
+      <c r="M254" s="8"/>
+      <c r="N254" s="10"/>
+      <c r="O254" s="11" t="s">
         <v>1491</v>
       </c>
-      <c r="P254" s="23" t="s">
+      <c r="P254" s="22" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="255" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A255" s="6" t="s">
+      <c r="A255" s="5" t="s">
         <v>2010</v>
       </c>
-      <c r="B255" s="9" t="s">
+      <c r="B255" s="8" t="s">
         <v>1492</v>
       </c>
-      <c r="C255" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D255" s="9" t="s">
+      <c r="C255" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D255" s="8" t="s">
         <v>1493</v>
       </c>
-      <c r="E255" s="9" t="s">
+      <c r="E255" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F255" s="9" t="s">
+      <c r="F255" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G255" s="9" t="s">
+      <c r="G255" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="H255" s="9" t="s">
+      <c r="H255" s="8" t="s">
         <v>1494</v>
       </c>
-      <c r="I255" s="9" t="s">
+      <c r="I255" s="8" t="s">
         <v>1495</v>
       </c>
-      <c r="J255" s="9">
+      <c r="J255" s="8">
         <v>5623</v>
       </c>
-      <c r="K255" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L255" s="9" t="s">
+      <c r="K255" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L255" s="8" t="s">
         <v>1496</v>
       </c>
-      <c r="M255" s="9" t="s">
+      <c r="M255" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N255" s="9" t="s">
+      <c r="N255" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="O255" s="12">
+      <c r="O255" s="11">
         <v>18493</v>
       </c>
-      <c r="P255" s="23" t="s">
+      <c r="P255" s="22" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="256" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A256" s="6" t="s">
+      <c r="A256" s="5" t="s">
         <v>2011</v>
       </c>
-      <c r="B256" s="9" t="s">
+      <c r="B256" s="8" t="s">
         <v>1497</v>
       </c>
-      <c r="C256" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D256" s="9" t="s">
+      <c r="C256" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D256" s="8" t="s">
         <v>1498</v>
       </c>
-      <c r="E256" s="9" t="s">
+      <c r="E256" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F256" s="9" t="s">
+      <c r="F256" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G256" s="9" t="s">
+      <c r="G256" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="H256" s="9" t="s">
+      <c r="H256" s="8" t="s">
         <v>1499</v>
       </c>
-      <c r="I256" s="9" t="s">
+      <c r="I256" s="8" t="s">
         <v>1500</v>
       </c>
-      <c r="J256" s="9">
-[...5 lines deleted...]
-      <c r="L256" s="9" t="s">
+      <c r="J256" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K256" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L256" s="8" t="s">
         <v>737</v>
       </c>
-      <c r="M256" s="9" t="s">
+      <c r="M256" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N256" s="11" t="s">
+      <c r="N256" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="O256" s="12">
+      <c r="O256" s="11">
         <v>10579</v>
       </c>
-      <c r="P256" s="23" t="s">
+      <c r="P256" s="22" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="257" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A257" s="6" t="s">
+      <c r="A257" s="5" t="s">
         <v>2012</v>
       </c>
-      <c r="B257" s="9" t="s">
+      <c r="B257" s="8" t="s">
         <v>1501</v>
       </c>
-      <c r="C257" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D257" s="9" t="s">
+      <c r="C257" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D257" s="8" t="s">
         <v>1502</v>
       </c>
-      <c r="E257" s="9" t="s">
+      <c r="E257" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F257" s="9" t="s">
+      <c r="F257" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G257" s="9" t="s">
+      <c r="G257" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="H257" s="9" t="s">
+      <c r="H257" s="8" t="s">
         <v>948</v>
       </c>
-      <c r="I257" s="9" t="s">
+      <c r="I257" s="8" t="s">
         <v>1503</v>
       </c>
-      <c r="J257" s="9">
-[...5 lines deleted...]
-      <c r="L257" s="9" t="s">
+      <c r="J257" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K257" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L257" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="M257" s="9" t="s">
+      <c r="M257" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N257" s="9" t="s">
+      <c r="N257" s="8" t="s">
         <v>1504</v>
       </c>
-      <c r="O257" s="12" t="s">
+      <c r="O257" s="11" t="s">
         <v>1505</v>
       </c>
-      <c r="P257" s="23" t="s">
+      <c r="P257" s="22" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="258" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A258" s="6" t="s">
+      <c r="A258" s="5" t="s">
         <v>2013</v>
       </c>
-      <c r="B258" s="9" t="s">
+      <c r="B258" s="8" t="s">
         <v>1506</v>
       </c>
-      <c r="C258" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D258" s="9" t="s">
+      <c r="C258" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D258" s="8" t="s">
         <v>1507</v>
       </c>
-      <c r="E258" s="9" t="s">
+      <c r="E258" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F258" s="9" t="s">
+      <c r="F258" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G258" s="9" t="s">
+      <c r="G258" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="H258" s="9" t="s">
+      <c r="H258" s="8" t="s">
         <v>1508</v>
       </c>
-      <c r="I258" s="9" t="s">
+      <c r="I258" s="8" t="s">
         <v>1509</v>
       </c>
-      <c r="J258" s="9">
-[...5 lines deleted...]
-      <c r="L258" s="9" t="s">
+      <c r="J258" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K258" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L258" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="M258" s="9" t="s">
+      <c r="M258" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N258" s="11">
+      <c r="N258" s="10">
         <v>62389</v>
       </c>
-      <c r="O258" s="12" t="s">
+      <c r="O258" s="11" t="s">
         <v>1505</v>
       </c>
-      <c r="P258" s="23" t="s">
+      <c r="P258" s="22" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="259" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A259" s="6" t="s">
+      <c r="A259" s="5" t="s">
         <v>1307</v>
       </c>
-      <c r="B259" s="9" t="s">
+      <c r="B259" s="8" t="s">
         <v>1510</v>
       </c>
-      <c r="C259" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D259" s="9" t="s">
+      <c r="C259" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D259" s="8" t="s">
         <v>1511</v>
       </c>
-      <c r="E259" s="13" t="s">
+      <c r="E259" s="12" t="s">
         <v>1438</v>
       </c>
-      <c r="F259" s="9" t="s">
+      <c r="F259" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="G259" s="9" t="s">
+      <c r="G259" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="H259" s="9" t="s">
+      <c r="H259" s="8" t="s">
         <v>1489</v>
       </c>
-      <c r="I259" s="9" t="s">
+      <c r="I259" s="8" t="s">
         <v>1490</v>
       </c>
-      <c r="J259" s="9">
-[...5 lines deleted...]
-      <c r="L259" s="9" t="s">
+      <c r="J259" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K259" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L259" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="M259" s="9"/>
-      <c r="N259" s="9" t="s">
+      <c r="M259" s="8"/>
+      <c r="N259" s="8" t="s">
         <v>1512</v>
       </c>
-      <c r="O259" s="12" t="s">
+      <c r="O259" s="11" t="s">
         <v>1512</v>
       </c>
-      <c r="P259" s="23" t="s">
+      <c r="P259" s="22" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="260" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A260" s="6" t="s">
+      <c r="A260" s="5" t="s">
         <v>2014</v>
       </c>
-      <c r="B260" s="9" t="s">
+      <c r="B260" s="8" t="s">
         <v>1513</v>
       </c>
-      <c r="C260" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D260" s="9" t="s">
+      <c r="C260" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D260" s="8" t="s">
         <v>1514</v>
       </c>
-      <c r="E260" s="9" t="s">
+      <c r="E260" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F260" s="9" t="s">
+      <c r="F260" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G260" s="9" t="s">
+      <c r="G260" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="H260" s="9" t="s">
+      <c r="H260" s="8" t="s">
         <v>1515</v>
       </c>
-      <c r="I260" s="9" t="s">
+      <c r="I260" s="8" t="s">
         <v>1516</v>
       </c>
-      <c r="J260" s="9">
-[...5 lines deleted...]
-      <c r="L260" s="9" t="s">
+      <c r="J260" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K260" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L260" s="8" t="s">
         <v>1517</v>
       </c>
-      <c r="M260" s="9" t="s">
+      <c r="M260" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N260" s="7" t="s">
+      <c r="N260" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="O260" s="8" t="s">
+      <c r="O260" s="7" t="s">
         <v>1518</v>
       </c>
-      <c r="P260" s="23" t="s">
+      <c r="P260" s="22" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="261" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A261" s="6" t="s">
+      <c r="A261" s="5" t="s">
         <v>2015</v>
       </c>
-      <c r="B261" s="9" t="s">
+      <c r="B261" s="8" t="s">
         <v>1520</v>
       </c>
-      <c r="C261" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D261" s="9" t="s">
+      <c r="C261" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D261" s="8" t="s">
         <v>1521</v>
       </c>
-      <c r="E261" s="9" t="s">
+      <c r="E261" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F261" s="9" t="s">
+      <c r="F261" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G261" s="9" t="s">
+      <c r="G261" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H261" s="9" t="s">
+      <c r="H261" s="8" t="s">
         <v>1522</v>
       </c>
-      <c r="I261" s="9" t="s">
+      <c r="I261" s="8" t="s">
         <v>1523</v>
       </c>
-      <c r="J261" s="9">
-[...5 lines deleted...]
-      <c r="L261" s="9" t="s">
+      <c r="J261" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K261" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L261" s="8" t="s">
         <v>1524</v>
       </c>
-      <c r="M261" s="9" t="s">
+      <c r="M261" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N261" s="7" t="s">
+      <c r="N261" s="6" t="s">
         <v>1525</v>
       </c>
-      <c r="O261" s="8" t="s">
+      <c r="O261" s="7" t="s">
         <v>1526</v>
       </c>
-      <c r="P261" s="23" t="s">
+      <c r="P261" s="22" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="262" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A262" s="6" t="s">
+      <c r="A262" s="5" t="s">
         <v>2016</v>
       </c>
-      <c r="B262" s="9" t="s">
+      <c r="B262" s="8" t="s">
         <v>1528</v>
       </c>
-      <c r="C262" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D262" s="9" t="s">
+      <c r="C262" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D262" s="8" t="s">
         <v>1529</v>
       </c>
-      <c r="E262" s="9" t="s">
+      <c r="E262" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F262" s="9" t="s">
+      <c r="F262" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G262" s="9" t="s">
+      <c r="G262" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H262" s="9" t="s">
+      <c r="H262" s="8" t="s">
         <v>1530</v>
       </c>
-      <c r="I262" s="9" t="s">
+      <c r="I262" s="8" t="s">
         <v>483</v>
       </c>
-      <c r="J262" s="9">
-[...5 lines deleted...]
-      <c r="L262" s="9" t="s">
+      <c r="J262" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K262" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L262" s="8" t="s">
         <v>484</v>
       </c>
-      <c r="M262" s="9" t="s">
+      <c r="M262" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N262" s="7" t="s">
+      <c r="N262" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="O262" s="8" t="s">
+      <c r="O262" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="P262" s="23" t="s">
+      <c r="P262" s="22" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="263" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A263" s="6" t="s">
+      <c r="A263" s="5" t="s">
         <v>2017</v>
       </c>
-      <c r="B263" s="9" t="s">
+      <c r="B263" s="8" t="s">
         <v>1531</v>
       </c>
-      <c r="C263" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D263" s="9" t="s">
+      <c r="C263" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D263" s="8" t="s">
         <v>1532</v>
       </c>
-      <c r="E263" s="9" t="s">
+      <c r="E263" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F263" s="9" t="s">
+      <c r="F263" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G263" s="9" t="s">
+      <c r="G263" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H263" s="9" t="s">
+      <c r="H263" s="8" t="s">
         <v>1533</v>
       </c>
-      <c r="I263" s="9" t="s">
+      <c r="I263" s="8" t="s">
         <v>1534</v>
       </c>
-      <c r="J263" s="9">
-[...5 lines deleted...]
-      <c r="L263" s="9" t="s">
+      <c r="J263" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K263" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L263" s="8" t="s">
         <v>291</v>
       </c>
-      <c r="M263" s="9" t="s">
+      <c r="M263" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N263" s="8" t="s">
+      <c r="N263" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="O263" s="8" t="s">
+      <c r="O263" s="7" t="s">
         <v>1535</v>
       </c>
-      <c r="P263" s="23" t="s">
+      <c r="P263" s="22" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="264" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A264" s="6" t="s">
+      <c r="A264" s="5" t="s">
         <v>2018</v>
       </c>
-      <c r="B264" s="9" t="s">
+      <c r="B264" s="8" t="s">
         <v>1536</v>
       </c>
-      <c r="C264" s="9" t="s">
+      <c r="C264" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D264" s="9" t="s">
+      <c r="D264" s="8" t="s">
         <v>1537</v>
       </c>
-      <c r="E264" s="9" t="s">
+      <c r="E264" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F264" s="9" t="s">
+      <c r="F264" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G264" s="9" t="s">
+      <c r="G264" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="H264" s="9" t="s">
+      <c r="H264" s="8" t="s">
         <v>948</v>
       </c>
-      <c r="I264" s="9" t="s">
+      <c r="I264" s="8" t="s">
         <v>949</v>
       </c>
-      <c r="J264" s="9">
-[...5 lines deleted...]
-      <c r="L264" s="9" t="s">
+      <c r="J264" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K264" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L264" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="M264" s="9" t="s">
+      <c r="M264" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N264" s="7" t="s">
+      <c r="N264" s="6" t="s">
         <v>1538</v>
       </c>
-      <c r="O264" s="8" t="s">
+      <c r="O264" s="7" t="s">
         <v>1539</v>
       </c>
-      <c r="P264" s="23" t="s">
+      <c r="P264" s="22" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="265" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A265" s="6" t="s">
+      <c r="A265" s="5" t="s">
         <v>2019</v>
       </c>
-      <c r="B265" s="9" t="s">
+      <c r="B265" s="8" t="s">
         <v>1541</v>
       </c>
-      <c r="C265" s="9" t="s">
+      <c r="C265" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D265" s="9" t="s">
+      <c r="D265" s="8" t="s">
         <v>1542</v>
       </c>
-      <c r="E265" s="9" t="s">
+      <c r="E265" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F265" s="9" t="s">
+      <c r="F265" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G265" s="9" t="s">
+      <c r="G265" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="H265" s="9" t="s">
+      <c r="H265" s="8" t="s">
         <v>1508</v>
       </c>
-      <c r="I265" s="9" t="s">
+      <c r="I265" s="8" t="s">
         <v>1509</v>
       </c>
-      <c r="J265" s="9">
-[...5 lines deleted...]
-      <c r="L265" s="9" t="s">
+      <c r="J265" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K265" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L265" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="M265" s="9" t="s">
+      <c r="M265" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N265" s="7" t="s">
+      <c r="N265" s="6" t="s">
         <v>1543</v>
       </c>
-      <c r="O265" s="8" t="s">
+      <c r="O265" s="7" t="s">
         <v>1504</v>
       </c>
-      <c r="P265" s="23" t="s">
+      <c r="P265" s="22" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="266" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A266" s="6" t="s">
+      <c r="A266" s="5" t="s">
         <v>2020</v>
       </c>
-      <c r="B266" s="9" t="s">
+      <c r="B266" s="8" t="s">
         <v>1544</v>
       </c>
-      <c r="C266" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D266" s="9" t="s">
+      <c r="C266" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D266" s="8" t="s">
         <v>1545</v>
       </c>
-      <c r="E266" s="9" t="s">
+      <c r="E266" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F266" s="7" t="s">
+      <c r="F266" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="G266" s="9" t="s">
+      <c r="G266" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="H266" s="9" t="s">
+      <c r="H266" s="8" t="s">
         <v>1546</v>
       </c>
-      <c r="I266" s="9" t="s">
+      <c r="I266" s="8" t="s">
         <v>1547</v>
       </c>
-      <c r="J266" s="9">
-[...5 lines deleted...]
-      <c r="L266" s="9" t="s">
+      <c r="J266" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K266" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L266" s="8" t="s">
         <v>283</v>
       </c>
-      <c r="M266" s="9" t="s">
+      <c r="M266" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N266" s="7" t="s">
+      <c r="N266" s="6" t="s">
         <v>1075</v>
       </c>
-      <c r="O266" s="8" t="s">
+      <c r="O266" s="7" t="s">
         <v>1548</v>
       </c>
-      <c r="P266" s="23" t="s">
+      <c r="P266" s="22" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="267" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A267" s="6" t="s">
+      <c r="A267" s="5" t="s">
         <v>2021</v>
       </c>
-      <c r="B267" s="9" t="s">
+      <c r="B267" s="8" t="s">
         <v>1550</v>
       </c>
-      <c r="C267" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D267" s="9" t="s">
+      <c r="C267" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D267" s="8" t="s">
         <v>1551</v>
       </c>
-      <c r="E267" s="9" t="s">
+      <c r="E267" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F267" s="9" t="s">
+      <c r="F267" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G267" s="9" t="s">
+      <c r="G267" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="H267" s="9" t="s">
+      <c r="H267" s="8" t="s">
         <v>1552</v>
       </c>
-      <c r="I267" s="9" t="s">
+      <c r="I267" s="8" t="s">
         <v>1553</v>
       </c>
-      <c r="J267" s="9">
-[...5 lines deleted...]
-      <c r="L267" s="9" t="s">
+      <c r="J267" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K267" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L267" s="8" t="s">
         <v>613</v>
       </c>
-      <c r="M267" s="9" t="s">
+      <c r="M267" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N267" s="7">
+      <c r="N267" s="6">
         <v>15342</v>
       </c>
-      <c r="O267" s="8">
+      <c r="O267" s="7">
         <v>2802508</v>
       </c>
-      <c r="P267" s="23" t="s">
+      <c r="P267" s="22" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="268" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A268" s="6" t="s">
+      <c r="A268" s="5" t="s">
         <v>2022</v>
       </c>
-      <c r="B268" s="9" t="s">
+      <c r="B268" s="8" t="s">
         <v>1555</v>
       </c>
-      <c r="C268" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D268" s="9" t="s">
+      <c r="C268" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D268" s="8" t="s">
         <v>1556</v>
       </c>
-      <c r="E268" s="9" t="s">
+      <c r="E268" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F268" s="9" t="s">
+      <c r="F268" s="8" t="s">
         <v>1557</v>
       </c>
-      <c r="G268" s="9" t="s">
+      <c r="G268" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="H268" s="9" t="s">
+      <c r="H268" s="8" t="s">
         <v>1558</v>
       </c>
-      <c r="I268" s="9" t="s">
+      <c r="I268" s="8" t="s">
         <v>1559</v>
       </c>
-      <c r="J268" s="9">
-[...5 lines deleted...]
-      <c r="L268" s="9" t="s">
+      <c r="J268" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K268" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L268" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="M268" s="9" t="s">
+      <c r="M268" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N268" s="7" t="s">
+      <c r="N268" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="O268" s="8">
+      <c r="O268" s="7">
         <v>2655</v>
       </c>
-      <c r="P268" s="23" t="s">
+      <c r="P268" s="22" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="269" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A269" s="6" t="s">
+      <c r="A269" s="5" t="s">
         <v>2023</v>
       </c>
-      <c r="B269" s="9" t="s">
+      <c r="B269" s="8" t="s">
         <v>1561</v>
       </c>
-      <c r="C269" s="9" t="s">
+      <c r="C269" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D269" s="9" t="s">
+      <c r="D269" s="8" t="s">
         <v>1562</v>
       </c>
-      <c r="E269" s="9" t="s">
+      <c r="E269" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F269" s="9" t="s">
+      <c r="F269" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="G269" s="9" t="s">
+      <c r="G269" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="H269" s="9" t="s">
+      <c r="H269" s="8" t="s">
         <v>1175</v>
       </c>
-      <c r="I269" s="9" t="s">
+      <c r="I269" s="8" t="s">
         <v>1563</v>
       </c>
-      <c r="J269" s="9">
-[...5 lines deleted...]
-      <c r="L269" s="9" t="s">
+      <c r="J269" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K269" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L269" s="8" t="s">
         <v>1564</v>
       </c>
-      <c r="M269" s="8" t="s">
+      <c r="M269" s="7" t="s">
         <v>1565</v>
       </c>
-      <c r="N269" s="8"/>
-      <c r="O269" s="8" t="s">
+      <c r="N269" s="7"/>
+      <c r="O269" s="7" t="s">
         <v>1566</v>
       </c>
-      <c r="P269" s="22" t="s">
+      <c r="P269" s="21" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="270" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A270" s="6" t="s">
+      <c r="A270" s="5" t="s">
         <v>2024</v>
       </c>
-      <c r="B270" s="9" t="s">
+      <c r="B270" s="8" t="s">
         <v>1567</v>
       </c>
-      <c r="C270" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D270" s="9" t="s">
+      <c r="C270" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D270" s="8" t="s">
         <v>1568</v>
       </c>
-      <c r="E270" s="9" t="s">
+      <c r="E270" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F270" s="9" t="s">
+      <c r="F270" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="G270" s="9" t="s">
+      <c r="G270" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="H270" s="9" t="s">
+      <c r="H270" s="8" t="s">
         <v>1569</v>
       </c>
-      <c r="I270" s="9" t="s">
+      <c r="I270" s="8" t="s">
         <v>1570</v>
       </c>
-      <c r="J270" s="9">
-[...5 lines deleted...]
-      <c r="L270" s="9" t="s">
+      <c r="J270" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K270" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L270" s="8" t="s">
         <v>1564</v>
       </c>
-      <c r="M270" s="9" t="s">
+      <c r="M270" s="8" t="s">
         <v>1565</v>
       </c>
-      <c r="N270" s="7" t="s">
+      <c r="N270" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="O270" s="8" t="s">
+      <c r="O270" s="7" t="s">
         <v>1571</v>
       </c>
-      <c r="P270" s="23" t="s">
+      <c r="P270" s="22" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="271" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A271" s="6" t="s">
+      <c r="A271" s="5" t="s">
         <v>2025</v>
       </c>
-      <c r="B271" s="9" t="s">
+      <c r="B271" s="8" t="s">
         <v>1572</v>
       </c>
-      <c r="C271" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D271" s="9" t="s">
+      <c r="C271" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D271" s="8" t="s">
         <v>1573</v>
       </c>
-      <c r="E271" s="9" t="s">
+      <c r="E271" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F271" s="9" t="s">
+      <c r="F271" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="G271" s="9" t="s">
+      <c r="G271" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="H271" s="9" t="s">
+      <c r="H271" s="8" t="s">
         <v>1574</v>
       </c>
-      <c r="I271" s="9" t="s">
+      <c r="I271" s="8" t="s">
         <v>1575</v>
       </c>
-      <c r="J271" s="9">
-[...5 lines deleted...]
-      <c r="L271" s="9" t="s">
+      <c r="J271" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K271" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L271" s="8" t="s">
         <v>1564</v>
       </c>
-      <c r="M271" s="9" t="s">
+      <c r="M271" s="8" t="s">
         <v>1565</v>
       </c>
-      <c r="N271" s="7" t="s">
+      <c r="N271" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="O271" s="8" t="s">
+      <c r="O271" s="7" t="s">
         <v>1576</v>
       </c>
-      <c r="P271" s="23" t="s">
+      <c r="P271" s="22" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="272" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A272" s="6" t="s">
+      <c r="A272" s="5" t="s">
         <v>2026</v>
       </c>
-      <c r="B272" s="9" t="s">
+      <c r="B272" s="8" t="s">
         <v>1577</v>
       </c>
-      <c r="C272" s="9" t="s">
+      <c r="C272" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D272" s="9" t="s">
+      <c r="D272" s="8" t="s">
         <v>1578</v>
       </c>
-      <c r="E272" s="9" t="s">
+      <c r="E272" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F272" s="9" t="s">
+      <c r="F272" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="G272" s="9" t="s">
+      <c r="G272" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="H272" s="9" t="s">
+      <c r="H272" s="8" t="s">
         <v>1579</v>
       </c>
-      <c r="I272" s="9" t="s">
+      <c r="I272" s="8" t="s">
         <v>1509</v>
       </c>
-      <c r="J272" s="9">
-[...5 lines deleted...]
-      <c r="L272" s="9" t="s">
+      <c r="J272" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K272" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L272" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="M272" s="9" t="s">
+      <c r="M272" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N272" s="7" t="s">
+      <c r="N272" s="6" t="s">
         <v>1580</v>
       </c>
-      <c r="O272" s="8" t="s">
+      <c r="O272" s="7" t="s">
         <v>1580</v>
       </c>
-      <c r="P272" s="23" t="s">
+      <c r="P272" s="22" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="273" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A273" s="6" t="s">
+      <c r="A273" s="5" t="s">
         <v>2027</v>
       </c>
-      <c r="B273" s="9" t="s">
+      <c r="B273" s="8" t="s">
         <v>1581</v>
       </c>
-      <c r="C273" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D273" s="9" t="s">
+      <c r="C273" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D273" s="8" t="s">
         <v>1582</v>
       </c>
-      <c r="E273" s="9" t="s">
+      <c r="E273" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F273" s="7" t="s">
+      <c r="F273" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="G273" s="9" t="s">
+      <c r="G273" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="H273" s="9" t="s">
+      <c r="H273" s="8" t="s">
         <v>1583</v>
       </c>
-      <c r="I273" s="9" t="s">
+      <c r="I273" s="8" t="s">
         <v>1584</v>
       </c>
-      <c r="J273" s="9">
-[...5 lines deleted...]
-      <c r="L273" s="9" t="s">
+      <c r="J273" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K273" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L273" s="8" t="s">
         <v>1585</v>
       </c>
-      <c r="M273" s="9" t="s">
+      <c r="M273" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N273" s="7" t="s">
+      <c r="N273" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="O273" s="8">
+      <c r="O273" s="7">
         <v>15920</v>
       </c>
-      <c r="P273" s="23" t="s">
+      <c r="P273" s="22" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="274" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A274" s="6" t="s">
+      <c r="A274" s="5" t="s">
         <v>2028</v>
       </c>
-      <c r="B274" s="9" t="s">
+      <c r="B274" s="8" t="s">
         <v>1587</v>
       </c>
-      <c r="C274" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D274" s="9" t="s">
+      <c r="C274" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D274" s="8" t="s">
         <v>1588</v>
       </c>
-      <c r="E274" s="9" t="s">
+      <c r="E274" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F274" s="9" t="s">
+      <c r="F274" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="G274" s="9" t="s">
+      <c r="G274" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H274" s="9" t="s">
+      <c r="H274" s="8" t="s">
         <v>745</v>
       </c>
-      <c r="I274" s="9" t="s">
+      <c r="I274" s="8" t="s">
         <v>746</v>
       </c>
-      <c r="J274" s="9">
-[...5 lines deleted...]
-      <c r="L274" s="9" t="s">
+      <c r="J274" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K274" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L274" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="M274" s="9" t="s">
+      <c r="M274" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N274" s="7">
+      <c r="N274" s="6">
         <v>45324</v>
       </c>
-      <c r="O274" s="8">
+      <c r="O274" s="7">
         <v>1561748</v>
       </c>
-      <c r="P274" s="23" t="s">
+      <c r="P274" s="22" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="275" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A275" s="6" t="s">
+      <c r="A275" s="5" t="s">
         <v>2029</v>
       </c>
-      <c r="B275" s="9" t="s">
+      <c r="B275" s="8" t="s">
         <v>1589</v>
       </c>
-      <c r="C275" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D275" s="9" t="s">
+      <c r="C275" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D275" s="8" t="s">
         <v>1590</v>
       </c>
-      <c r="E275" s="9" t="s">
+      <c r="E275" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F275" s="9" t="s">
+      <c r="F275" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="G275" s="9" t="s">
+      <c r="G275" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="H275" s="9" t="s">
+      <c r="H275" s="8" t="s">
         <v>1354</v>
       </c>
-      <c r="I275" s="9" t="s">
+      <c r="I275" s="8" t="s">
         <v>1355</v>
       </c>
-      <c r="J275" s="9">
-[...5 lines deleted...]
-      <c r="L275" s="9" t="s">
+      <c r="J275" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K275" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L275" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="M275" s="9" t="s">
+      <c r="M275" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N275" s="7" t="s">
+      <c r="N275" s="6" t="s">
         <v>1363</v>
       </c>
-      <c r="O275" s="8" t="s">
+      <c r="O275" s="7" t="s">
         <v>1591</v>
       </c>
-      <c r="P275" s="23" t="s">
+      <c r="P275" s="22" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="276" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A276" s="6" t="s">
+      <c r="A276" s="5" t="s">
         <v>2030</v>
       </c>
-      <c r="B276" s="9" t="s">
+      <c r="B276" s="8" t="s">
         <v>1592</v>
       </c>
-      <c r="C276" s="9" t="s">
+      <c r="C276" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D276" s="9" t="s">
+      <c r="D276" s="8" t="s">
         <v>1593</v>
       </c>
-      <c r="E276" s="9" t="s">
+      <c r="E276" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F276" s="9" t="s">
+      <c r="F276" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="G276" s="9" t="s">
+      <c r="G276" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="H276" s="9" t="s">
+      <c r="H276" s="8" t="s">
         <v>1594</v>
       </c>
-      <c r="I276" s="9" t="s">
+      <c r="I276" s="8" t="s">
         <v>1595</v>
       </c>
-      <c r="J276" s="9">
-[...5 lines deleted...]
-      <c r="L276" s="9" t="s">
+      <c r="J276" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K276" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L276" s="8" t="s">
         <v>737</v>
       </c>
-      <c r="M276" s="9" t="s">
+      <c r="M276" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N276" s="7" t="s">
+      <c r="N276" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="O276" s="6">
+      <c r="O276" s="5">
         <v>10579</v>
       </c>
-      <c r="P276" s="23" t="s">
+      <c r="P276" s="22" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="277" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A277" s="6" t="s">
+      <c r="A277" s="5" t="s">
         <v>2031</v>
       </c>
-      <c r="B277" s="9" t="s">
+      <c r="B277" s="8" t="s">
         <v>1597</v>
       </c>
-      <c r="C277" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D277" s="9" t="s">
+      <c r="C277" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D277" s="8" t="s">
         <v>1598</v>
       </c>
-      <c r="E277" s="9" t="s">
+      <c r="E277" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F277" s="9" t="s">
+      <c r="F277" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="G277" s="9" t="s">
+      <c r="G277" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="H277" s="9" t="s">
+      <c r="H277" s="8" t="s">
         <v>741</v>
       </c>
-      <c r="I277" s="9" t="s">
+      <c r="I277" s="8" t="s">
         <v>1599</v>
       </c>
-      <c r="J277" s="9">
-[...5 lines deleted...]
-      <c r="L277" s="9" t="s">
+      <c r="J277" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K277" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L277" s="8" t="s">
         <v>1600</v>
       </c>
-      <c r="M277" s="9" t="s">
+      <c r="M277" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N277" s="7" t="s">
+      <c r="N277" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="O277" s="8">
+      <c r="O277" s="7">
         <v>6337</v>
       </c>
-      <c r="P277" s="23" t="s">
+      <c r="P277" s="22" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="278" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A278" s="6" t="s">
+      <c r="A278" s="5" t="s">
         <v>2032</v>
       </c>
-      <c r="B278" s="9" t="s">
+      <c r="B278" s="8" t="s">
         <v>1602</v>
       </c>
-      <c r="C278" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D278" s="9" t="s">
+      <c r="C278" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D278" s="8" t="s">
         <v>1603</v>
       </c>
-      <c r="E278" s="9" t="s">
+      <c r="E278" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F278" s="9" t="s">
+      <c r="F278" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="G278" s="9" t="s">
+      <c r="G278" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="H278" s="9" t="s">
+      <c r="H278" s="8" t="s">
         <v>1604</v>
       </c>
-      <c r="I278" s="9" t="s">
+      <c r="I278" s="8" t="s">
         <v>1605</v>
       </c>
-      <c r="J278" s="9">
-[...5 lines deleted...]
-      <c r="L278" s="9" t="s">
+      <c r="J278" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K278" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L278" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="M278" s="6"/>
-      <c r="N278" s="7" t="s">
+      <c r="M278" s="5"/>
+      <c r="N278" s="6" t="s">
         <v>388</v>
       </c>
-      <c r="O278" s="8" t="s">
+      <c r="O278" s="7" t="s">
         <v>1606</v>
       </c>
-      <c r="P278" s="23" t="s">
+      <c r="P278" s="22" t="s">
         <v>1473</v>
       </c>
     </row>
     <row r="279" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A279" s="6" t="s">
+      <c r="A279" s="5" t="s">
         <v>2033</v>
       </c>
-      <c r="B279" s="9" t="s">
+      <c r="B279" s="8" t="s">
         <v>1607</v>
       </c>
-      <c r="C279" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D279" s="9" t="s">
+      <c r="C279" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D279" s="8" t="s">
         <v>1608</v>
       </c>
-      <c r="E279" s="9" t="s">
+      <c r="E279" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F279" s="9" t="s">
+      <c r="F279" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="G279" s="9" t="s">
+      <c r="G279" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="H279" s="9" t="s">
+      <c r="H279" s="8" t="s">
         <v>1609</v>
       </c>
-      <c r="I279" s="9" t="s">
+      <c r="I279" s="8" t="s">
         <v>1610</v>
       </c>
-      <c r="J279" s="9">
-[...5 lines deleted...]
-      <c r="L279" s="9" t="s">
+      <c r="J279" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K279" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L279" s="8" t="s">
         <v>269</v>
       </c>
-      <c r="M279" s="9" t="s">
+      <c r="M279" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N279" s="7" t="s">
+      <c r="N279" s="6" t="s">
         <v>730</v>
       </c>
-      <c r="O279" s="9" t="s">
+      <c r="O279" s="8" t="s">
         <v>731</v>
       </c>
-      <c r="P279" s="23" t="s">
+      <c r="P279" s="22" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A280" s="6" t="s">
+      <c r="A280" s="5" t="s">
         <v>2034</v>
       </c>
-      <c r="B280" s="9" t="s">
+      <c r="B280" s="8" t="s">
         <v>1611</v>
       </c>
-      <c r="C280" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D280" s="9" t="s">
+      <c r="C280" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D280" s="8" t="s">
         <v>1612</v>
       </c>
-      <c r="E280" s="9" t="s">
+      <c r="E280" s="8" t="s">
         <v>1438</v>
       </c>
-      <c r="F280" s="9" t="s">
+      <c r="F280" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="G280" s="9" t="s">
+      <c r="G280" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="H280" s="9" t="s">
+      <c r="H280" s="8" t="s">
         <v>1613</v>
       </c>
-      <c r="I280" s="9" t="s">
+      <c r="I280" s="8" t="s">
         <v>1614</v>
       </c>
-      <c r="J280" s="9">
-[...5 lines deleted...]
-      <c r="L280" s="9" t="s">
+      <c r="J280" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K280" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L280" s="8" t="s">
         <v>1524</v>
       </c>
-      <c r="M280" s="9" t="s">
+      <c r="M280" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N280" s="7" t="s">
+      <c r="N280" s="6" t="s">
         <v>1615</v>
       </c>
-      <c r="O280" s="8">
+      <c r="O280" s="7">
         <v>18798</v>
       </c>
-      <c r="P280" s="23" t="s">
+      <c r="P280" s="22" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="281" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A281" s="6" t="s">
+      <c r="A281" s="5" t="s">
         <v>2035</v>
       </c>
-      <c r="B281" s="14" t="s">
+      <c r="B281" s="13" t="s">
         <v>1616</v>
       </c>
-      <c r="C281" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D281" s="14" t="s">
+      <c r="C281" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D281" s="13" t="s">
         <v>1617</v>
       </c>
-      <c r="E281" s="14" t="s">
+      <c r="E281" s="13" t="s">
         <v>1438</v>
       </c>
-      <c r="F281" s="14" t="s">
+      <c r="F281" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="G281" s="14" t="s">
+      <c r="G281" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="H281" s="14" t="s">
+      <c r="H281" s="13" t="s">
         <v>1618</v>
       </c>
-      <c r="I281" s="14" t="s">
+      <c r="I281" s="13" t="s">
         <v>1619</v>
       </c>
-      <c r="J281" s="14">
-[...5 lines deleted...]
-      <c r="L281" s="14" t="s">
+      <c r="J281" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K281" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L281" s="13" t="s">
         <v>1620</v>
       </c>
-      <c r="M281" s="14" t="s">
+      <c r="M281" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="N281" s="15" t="s">
+      <c r="N281" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="O281" s="16" t="s">
+      <c r="O281" s="15" t="s">
         <v>1621</v>
       </c>
-      <c r="P281" s="24" t="s">
+      <c r="P281" s="23" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="282" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A282" s="6" t="s">
+      <c r="A282" s="5" t="s">
         <v>2036</v>
       </c>
-      <c r="B282" s="14" t="s">
+      <c r="B282" s="13" t="s">
         <v>1622</v>
       </c>
-      <c r="C282" s="14" t="s">
+      <c r="C282" s="13" t="s">
         <v>384</v>
       </c>
-      <c r="D282" s="14" t="s">
+      <c r="D282" s="13" t="s">
         <v>1623</v>
       </c>
-      <c r="E282" s="14" t="s">
+      <c r="E282" s="13" t="s">
         <v>1438</v>
       </c>
-      <c r="F282" s="15" t="s">
+      <c r="F282" s="14" t="s">
         <v>255</v>
       </c>
-      <c r="G282" s="14" t="s">
+      <c r="G282" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="H282" s="14" t="s">
+      <c r="H282" s="13" t="s">
         <v>1624</v>
       </c>
-      <c r="I282" s="14" t="s">
+      <c r="I282" s="13" t="s">
         <v>1625</v>
       </c>
-      <c r="J282" s="14">
-[...5 lines deleted...]
-      <c r="L282" s="14" t="s">
+      <c r="J282" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K282" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L282" s="13" t="s">
         <v>297</v>
       </c>
-      <c r="M282" s="14" t="s">
+      <c r="M282" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="N282" s="15" t="s">
+      <c r="N282" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="O282" s="17">
+      <c r="O282" s="16">
         <v>6209</v>
       </c>
-      <c r="P282" s="24" t="s">
+      <c r="P282" s="23" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="283" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A283" s="6" t="s">
+      <c r="A283" s="5" t="s">
         <v>2037</v>
       </c>
-      <c r="B283" s="6" t="s">
+      <c r="B283" s="5" t="s">
         <v>1627</v>
       </c>
-      <c r="C283" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D283" s="6" t="s">
+      <c r="C283" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D283" s="5" t="s">
         <v>1628</v>
       </c>
-      <c r="E283" s="6" t="s">
+      <c r="E283" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F283" s="6" t="s">
+      <c r="F283" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G283" s="6" t="s">
+      <c r="G283" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H283" s="6" t="s">
+      <c r="H283" s="5" t="s">
         <v>1630</v>
       </c>
-      <c r="I283" s="6" t="s">
+      <c r="I283" s="5" t="s">
         <v>598</v>
       </c>
-      <c r="J283" s="6">
-[...5 lines deleted...]
-      <c r="L283" s="6" t="s">
+      <c r="J283" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K283" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L283" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="M283" s="7" t="s">
+      <c r="M283" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="N283" s="7" t="s">
+      <c r="N283" s="6" t="s">
         <v>1631</v>
       </c>
-      <c r="O283" s="6" t="s">
+      <c r="O283" s="5" t="s">
         <v>1632</v>
       </c>
-      <c r="P283" s="21" t="s">
+      <c r="P283" s="20" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="284" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A284" s="6" t="s">
+      <c r="A284" s="5" t="s">
         <v>2038</v>
       </c>
-      <c r="B284" s="6" t="s">
+      <c r="B284" s="5" t="s">
         <v>1634</v>
       </c>
-      <c r="C284" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D284" s="6" t="s">
+      <c r="C284" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D284" s="5" t="s">
         <v>1635</v>
       </c>
-      <c r="E284" s="6" t="s">
+      <c r="E284" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F284" s="6" t="s">
+      <c r="F284" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G284" s="6" t="s">
+      <c r="G284" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H284" s="6" t="s">
+      <c r="H284" s="5" t="s">
         <v>1464</v>
       </c>
-      <c r="I284" s="6" t="s">
+      <c r="I284" s="5" t="s">
         <v>1636</v>
       </c>
-      <c r="J284" s="6">
-[...5 lines deleted...]
-      <c r="L284" s="6" t="s">
+      <c r="J284" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K284" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L284" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="M284" s="6" t="s">
+      <c r="M284" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N284" s="7" t="s">
+      <c r="N284" s="6" t="s">
         <v>646</v>
       </c>
-      <c r="O284" s="6" t="s">
+      <c r="O284" s="5" t="s">
         <v>1637</v>
       </c>
-      <c r="P284" s="21" t="s">
+      <c r="P284" s="20" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="285" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A285" s="6" t="s">
+      <c r="A285" s="5" t="s">
         <v>2039</v>
       </c>
-      <c r="B285" s="6" t="s">
+      <c r="B285" s="5" t="s">
         <v>1639</v>
       </c>
-      <c r="C285" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D285" s="6" t="s">
+      <c r="C285" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D285" s="5" t="s">
         <v>1640</v>
       </c>
-      <c r="E285" s="6" t="s">
+      <c r="E285" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F285" s="6" t="s">
+      <c r="F285" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G285" s="6" t="s">
+      <c r="G285" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="H285" s="6" t="s">
+      <c r="H285" s="5" t="s">
         <v>1641</v>
       </c>
-      <c r="I285" s="6" t="s">
+      <c r="I285" s="5" t="s">
         <v>1642</v>
       </c>
-      <c r="J285" s="6">
-[...5 lines deleted...]
-      <c r="L285" s="6" t="s">
+      <c r="J285" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K285" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L285" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="M285" s="6"/>
-      <c r="N285" s="8" t="s">
+      <c r="M285" s="5"/>
+      <c r="N285" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="O285" s="6" t="s">
+      <c r="O285" s="5" t="s">
         <v>1643</v>
       </c>
-      <c r="P285" s="21" t="s">
+      <c r="P285" s="20" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="286" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A286" s="6" t="s">
+      <c r="A286" s="5" t="s">
         <v>2040</v>
       </c>
-      <c r="B286" s="6" t="s">
+      <c r="B286" s="5" t="s">
         <v>1644</v>
       </c>
-      <c r="C286" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D286" s="6" t="s">
+      <c r="C286" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D286" s="5" t="s">
         <v>1645</v>
       </c>
-      <c r="E286" s="6" t="s">
+      <c r="E286" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F286" s="6" t="s">
+      <c r="F286" s="5" t="s">
         <v>1646</v>
       </c>
-      <c r="G286" s="6" t="s">
+      <c r="G286" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H286" s="6" t="s">
+      <c r="H286" s="5" t="s">
         <v>1647</v>
       </c>
-      <c r="I286" s="6" t="s">
+      <c r="I286" s="5" t="s">
         <v>1648</v>
       </c>
-      <c r="J286" s="6">
-[...5 lines deleted...]
-      <c r="L286" s="6" t="s">
+      <c r="J286" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K286" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L286" s="5" t="s">
         <v>903</v>
       </c>
-      <c r="M286" s="6" t="s">
+      <c r="M286" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N286" s="6" t="s">
+      <c r="N286" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="O286" s="6" t="s">
+      <c r="O286" s="5" t="s">
         <v>1649</v>
       </c>
-      <c r="P286" s="21" t="s">
+      <c r="P286" s="20" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="287" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A287" s="6" t="s">
+      <c r="A287" s="5" t="s">
         <v>2041</v>
       </c>
-      <c r="B287" s="6" t="s">
+      <c r="B287" s="5" t="s">
         <v>1650</v>
       </c>
-      <c r="C287" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D287" s="6" t="s">
+      <c r="C287" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D287" s="5" t="s">
         <v>1651</v>
       </c>
-      <c r="E287" s="6" t="s">
+      <c r="E287" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F287" s="6" t="s">
+      <c r="F287" s="5" t="s">
         <v>1646</v>
       </c>
-      <c r="G287" s="6" t="s">
+      <c r="G287" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="H287" s="6" t="s">
+      <c r="H287" s="5" t="s">
         <v>1652</v>
       </c>
-      <c r="I287" s="6" t="s">
+      <c r="I287" s="5" t="s">
         <v>1340</v>
       </c>
-      <c r="J287" s="6">
-[...5 lines deleted...]
-      <c r="L287" s="6" t="s">
+      <c r="J287" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K287" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L287" s="5" t="s">
         <v>1653</v>
       </c>
-      <c r="M287" s="6"/>
-      <c r="N287" s="7" t="s">
+      <c r="M287" s="5"/>
+      <c r="N287" s="6" t="s">
         <v>1654</v>
       </c>
-      <c r="O287" s="8" t="s">
+      <c r="O287" s="7" t="s">
         <v>1654</v>
       </c>
-      <c r="P287" s="21" t="s">
+      <c r="P287" s="20" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="288" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A288" s="6" t="s">
+      <c r="A288" s="5" t="s">
         <v>2042</v>
       </c>
-      <c r="B288" s="6" t="s">
+      <c r="B288" s="5" t="s">
         <v>1656</v>
       </c>
-      <c r="C288" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D288" s="6" t="s">
+      <c r="C288" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D288" s="5" t="s">
         <v>1657</v>
       </c>
-      <c r="E288" s="6" t="s">
+      <c r="E288" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F288" s="6" t="s">
+      <c r="F288" s="5" t="s">
         <v>1646</v>
       </c>
-      <c r="G288" s="6" t="s">
+      <c r="G288" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="H288" s="6" t="s">
+      <c r="H288" s="5" t="s">
         <v>1658</v>
       </c>
-      <c r="I288" s="6" t="s">
+      <c r="I288" s="5" t="s">
         <v>1659</v>
       </c>
-      <c r="J288" s="6">
-[...5 lines deleted...]
-      <c r="L288" s="6" t="s">
+      <c r="J288" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K288" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L288" s="5" t="s">
         <v>1660</v>
       </c>
-      <c r="M288" s="6" t="s">
+      <c r="M288" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N288" s="7" t="s">
+      <c r="N288" s="6" t="s">
         <v>1172</v>
       </c>
-      <c r="O288" s="8">
+      <c r="O288" s="7">
         <v>8500</v>
       </c>
-      <c r="P288" s="21" t="s">
+      <c r="P288" s="20" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="289" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A289" s="6" t="s">
+      <c r="A289" s="5" t="s">
         <v>2043</v>
       </c>
-      <c r="B289" s="6" t="s">
+      <c r="B289" s="5" t="s">
         <v>1662</v>
       </c>
-      <c r="C289" s="6" t="s">
+      <c r="C289" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="D289" s="6" t="s">
+      <c r="D289" s="5" t="s">
         <v>1663</v>
       </c>
-      <c r="E289" s="6" t="s">
+      <c r="E289" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F289" s="6" t="s">
+      <c r="F289" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G289" s="6" t="s">
+      <c r="G289" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="H289" s="6" t="s">
+      <c r="H289" s="5" t="s">
         <v>1664</v>
       </c>
-      <c r="I289" s="6" t="s">
+      <c r="I289" s="5" t="s">
         <v>1665</v>
       </c>
-      <c r="J289" s="6">
-[...5 lines deleted...]
-      <c r="L289" s="6" t="s">
+      <c r="J289" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K289" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L289" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="M289" s="6" t="s">
+      <c r="M289" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N289" s="7" t="s">
+      <c r="N289" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="O289" s="8">
+      <c r="O289" s="7">
         <v>6209</v>
       </c>
-      <c r="P289" s="21" t="s">
+      <c r="P289" s="20" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="290" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A290" s="6" t="s">
+      <c r="A290" s="5" t="s">
         <v>2044</v>
       </c>
-      <c r="B290" s="6" t="s">
+      <c r="B290" s="5" t="s">
         <v>1667</v>
       </c>
-      <c r="C290" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D290" s="6" t="s">
+      <c r="C290" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D290" s="5" t="s">
         <v>1668</v>
       </c>
-      <c r="E290" s="6" t="s">
+      <c r="E290" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F290" s="6" t="s">
+      <c r="F290" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G290" s="6" t="s">
+      <c r="G290" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="H290" s="6" t="s">
+      <c r="H290" s="5" t="s">
         <v>1669</v>
       </c>
-      <c r="I290" s="6" t="s">
+      <c r="I290" s="5" t="s">
         <v>1670</v>
       </c>
-      <c r="J290" s="6">
-[...5 lines deleted...]
-      <c r="L290" s="6" t="s">
+      <c r="J290" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K290" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L290" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="M290" s="6" t="s">
+      <c r="M290" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N290" s="6" t="s">
+      <c r="N290" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="O290" s="8" t="s">
+      <c r="O290" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="P290" s="21" t="s">
+      <c r="P290" s="20" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="291" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A291" s="6" t="s">
+      <c r="A291" s="5" t="s">
         <v>2045</v>
       </c>
-      <c r="B291" s="6" t="s">
+      <c r="B291" s="5" t="s">
         <v>1671</v>
       </c>
-      <c r="C291" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D291" s="6" t="s">
+      <c r="C291" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D291" s="5" t="s">
         <v>1672</v>
       </c>
-      <c r="E291" s="6" t="s">
+      <c r="E291" s="5" t="s">
         <v>1629</v>
       </c>
-      <c r="F291" s="6" t="s">
+      <c r="F291" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G291" s="6" t="s">
+      <c r="G291" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="H291" s="6" t="s">
+      <c r="H291" s="5" t="s">
         <v>1673</v>
       </c>
-      <c r="I291" s="6" t="s">
+      <c r="I291" s="5" t="s">
         <v>1674</v>
       </c>
-      <c r="J291" s="6">
-[...5 lines deleted...]
-      <c r="L291" s="6" t="s">
+      <c r="J291" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K291" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L291" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M291" s="6"/>
-[...1 lines deleted...]
-      <c r="O291" s="8" t="s">
+      <c r="M291" s="5"/>
+      <c r="N291" s="6"/>
+      <c r="O291" s="7" t="s">
         <v>1675</v>
       </c>
-      <c r="P291" s="21" t="s">
+      <c r="P291" s="20" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="292" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A292" s="6" t="s">
+      <c r="A292" s="5" t="s">
         <v>2046</v>
       </c>
-      <c r="B292" s="6" t="s">
+      <c r="B292" s="5" t="s">
         <v>1677</v>
       </c>
-      <c r="C292" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D292" s="6" t="s">
+      <c r="C292" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D292" s="5" t="s">
         <v>1678</v>
       </c>
-      <c r="E292" s="6" t="s">
+      <c r="E292" s="5" t="s">
         <v>1679</v>
       </c>
-      <c r="F292" s="6" t="s">
+      <c r="F292" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G292" s="6" t="s">
+      <c r="G292" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H292" s="6" t="s">
+      <c r="H292" s="5" t="s">
         <v>1680</v>
       </c>
-      <c r="I292" s="6" t="s">
+      <c r="I292" s="5" t="s">
         <v>1681</v>
       </c>
-      <c r="J292" s="6">
-[...5 lines deleted...]
-      <c r="L292" s="6" t="s">
+      <c r="J292" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K292" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L292" s="5" t="s">
         <v>1682</v>
       </c>
-      <c r="M292" s="6" t="s">
+      <c r="M292" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N292" s="6" t="s">
+      <c r="N292" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="O292" s="8">
+      <c r="O292" s="7">
         <v>8277</v>
       </c>
-      <c r="P292" s="21" t="s">
+      <c r="P292" s="20" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="293" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A293" s="6" t="s">
+      <c r="A293" s="5" t="s">
         <v>2047</v>
       </c>
-      <c r="B293" s="9" t="s">
+      <c r="B293" s="8" t="s">
         <v>1683</v>
       </c>
-      <c r="C293" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D293" s="9" t="s">
+      <c r="C293" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D293" s="8" t="s">
         <v>1684</v>
       </c>
-      <c r="E293" s="9" t="s">
+      <c r="E293" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F293" s="9" t="s">
+      <c r="F293" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G293" s="9" t="s">
+      <c r="G293" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="H293" s="9" t="s">
+      <c r="H293" s="8" t="s">
         <v>1685</v>
       </c>
-      <c r="I293" s="9" t="s">
+      <c r="I293" s="8" t="s">
         <v>1686</v>
       </c>
-      <c r="J293" s="9">
-[...5 lines deleted...]
-      <c r="L293" s="9" t="s">
+      <c r="J293" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K293" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L293" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="M293" s="9" t="s">
+      <c r="M293" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="N293" s="11" t="s">
+      <c r="N293" s="10" t="s">
         <v>1687</v>
       </c>
-      <c r="O293" s="12" t="s">
+      <c r="O293" s="11" t="s">
         <v>1688</v>
       </c>
-      <c r="P293" s="23" t="s">
+      <c r="P293" s="22" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="294" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A294" s="6" t="s">
+      <c r="A294" s="5" t="s">
         <v>2048</v>
       </c>
-      <c r="B294" s="14" t="s">
+      <c r="B294" s="13" t="s">
         <v>1690</v>
       </c>
-      <c r="C294" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D294" s="14" t="s">
+      <c r="C294" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D294" s="13" t="s">
         <v>1691</v>
       </c>
-      <c r="E294" s="14" t="s">
+      <c r="E294" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F294" s="14" t="s">
+      <c r="F294" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="G294" s="14" t="s">
+      <c r="G294" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="H294" s="14" t="s">
+      <c r="H294" s="13" t="s">
         <v>1692</v>
       </c>
-      <c r="I294" s="14" t="s">
+      <c r="I294" s="13" t="s">
         <v>1693</v>
       </c>
-      <c r="J294" s="14">
-[...5 lines deleted...]
-      <c r="L294" s="14" t="s">
+      <c r="J294" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K294" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L294" s="13" t="s">
         <v>290</v>
       </c>
-      <c r="M294" s="14" t="s">
+      <c r="M294" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="N294" s="14" t="s">
+      <c r="N294" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="O294" s="18" t="s">
+      <c r="O294" s="17" t="s">
         <v>1694</v>
       </c>
-      <c r="P294" s="24" t="s">
+      <c r="P294" s="23" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="295" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A295" s="6" t="s">
+      <c r="A295" s="5" t="s">
         <v>2049</v>
       </c>
-      <c r="B295" s="14" t="s">
+      <c r="B295" s="13" t="s">
         <v>1695</v>
       </c>
-      <c r="C295" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D295" s="14" t="s">
+      <c r="C295" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D295" s="13" t="s">
         <v>1696</v>
       </c>
-      <c r="E295" s="14" t="s">
+      <c r="E295" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F295" s="14" t="s">
+      <c r="F295" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="G295" s="14" t="s">
+      <c r="G295" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="H295" s="14" t="s">
+      <c r="H295" s="13" t="s">
         <v>1697</v>
       </c>
-      <c r="I295" s="14" t="s">
+      <c r="I295" s="13" t="s">
         <v>1698</v>
       </c>
-      <c r="J295" s="14">
-[...5 lines deleted...]
-      <c r="L295" s="14" t="s">
+      <c r="J295" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K295" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L295" s="13" t="s">
         <v>1699</v>
       </c>
-      <c r="M295" s="14" t="s">
+      <c r="M295" s="13" t="s">
         <v>304</v>
       </c>
-      <c r="N295" s="19" t="s">
+      <c r="N295" s="18" t="s">
         <v>1700</v>
       </c>
-      <c r="O295" s="18">
+      <c r="O295" s="17">
         <v>9895</v>
       </c>
-      <c r="P295" s="24" t="s">
+      <c r="P295" s="23" t="s">
         <v>1701</v>
       </c>
     </row>
     <row r="296" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A296" s="6" t="s">
+      <c r="A296" s="5" t="s">
         <v>2050</v>
       </c>
-      <c r="B296" s="14" t="s">
+      <c r="B296" s="13" t="s">
         <v>1702</v>
       </c>
-      <c r="C296" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D296" s="14" t="s">
+      <c r="C296" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D296" s="13" t="s">
         <v>1703</v>
       </c>
-      <c r="E296" s="14" t="s">
+      <c r="E296" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F296" s="14" t="s">
+      <c r="F296" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="G296" s="14" t="s">
+      <c r="G296" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="H296" s="14" t="s">
+      <c r="H296" s="13" t="s">
         <v>1704</v>
       </c>
-      <c r="I296" s="14" t="s">
+      <c r="I296" s="13" t="s">
         <v>1705</v>
       </c>
-      <c r="J296" s="14">
-[...5 lines deleted...]
-      <c r="L296" s="14" t="s">
+      <c r="J296" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K296" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L296" s="13" t="s">
         <v>1706</v>
       </c>
-      <c r="M296" s="14" t="s">
+      <c r="M296" s="13" t="s">
         <v>304</v>
       </c>
-      <c r="N296" s="14" t="s">
+      <c r="N296" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="O296" s="18" t="s">
+      <c r="O296" s="17" t="s">
         <v>1707</v>
       </c>
-      <c r="P296" s="24" t="s">
+      <c r="P296" s="23" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="297" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A297" s="6" t="s">
+      <c r="A297" s="5" t="s">
         <v>2051</v>
       </c>
-      <c r="B297" s="14" t="s">
+      <c r="B297" s="13" t="s">
         <v>1708</v>
       </c>
-      <c r="C297" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D297" s="14" t="s">
+      <c r="C297" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D297" s="13" t="s">
         <v>1709</v>
       </c>
-      <c r="E297" s="14" t="s">
+      <c r="E297" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F297" s="14" t="s">
+      <c r="F297" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="G297" s="14" t="s">
+      <c r="G297" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="H297" s="14" t="s">
+      <c r="H297" s="13" t="s">
         <v>1710</v>
       </c>
-      <c r="I297" s="14" t="s">
+      <c r="I297" s="13" t="s">
         <v>1711</v>
       </c>
-      <c r="J297" s="14">
-[...5 lines deleted...]
-      <c r="L297" s="14" t="s">
+      <c r="J297" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K297" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L297" s="13" t="s">
         <v>432</v>
       </c>
-      <c r="M297" s="14" t="s">
+      <c r="M297" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="N297" s="19" t="s">
+      <c r="N297" s="18" t="s">
         <v>634</v>
       </c>
-      <c r="O297" s="18">
+      <c r="O297" s="17">
         <v>1345952</v>
       </c>
-      <c r="P297" s="24" t="s">
+      <c r="P297" s="23" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="298" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A298" s="6" t="s">
+      <c r="A298" s="5" t="s">
         <v>2052</v>
       </c>
-      <c r="B298" s="14" t="s">
+      <c r="B298" s="13" t="s">
         <v>1713</v>
       </c>
-      <c r="C298" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D298" s="14" t="s">
+      <c r="C298" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D298" s="13" t="s">
         <v>1714</v>
       </c>
-      <c r="E298" s="20" t="s">
+      <c r="E298" s="19" t="s">
         <v>1629</v>
       </c>
-      <c r="F298" s="14" t="s">
+      <c r="F298" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="G298" s="14" t="s">
+      <c r="G298" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="H298" s="14" t="s">
+      <c r="H298" s="13" t="s">
         <v>1715</v>
       </c>
-      <c r="I298" s="14" t="s">
+      <c r="I298" s="13" t="s">
         <v>1716</v>
       </c>
-      <c r="J298" s="14">
-[...5 lines deleted...]
-      <c r="L298" s="14" t="s">
+      <c r="J298" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K298" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L298" s="13" t="s">
         <v>290</v>
       </c>
-      <c r="M298" s="14" t="s">
+      <c r="M298" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="N298" s="14" t="s">
+      <c r="N298" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="O298" s="18">
+      <c r="O298" s="17">
         <v>2655</v>
       </c>
-      <c r="P298" s="24" t="s">
+      <c r="P298" s="23" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="299" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A299" s="6" t="s">
+      <c r="A299" s="5" t="s">
         <v>2053</v>
       </c>
-      <c r="B299" s="14" t="s">
+      <c r="B299" s="13" t="s">
         <v>1717</v>
       </c>
-      <c r="C299" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D299" s="14" t="s">
+      <c r="C299" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D299" s="13" t="s">
         <v>1718</v>
       </c>
-      <c r="E299" s="14" t="s">
+      <c r="E299" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F299" s="14" t="s">
+      <c r="F299" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="G299" s="14" t="s">
+      <c r="G299" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="H299" s="14" t="s">
+      <c r="H299" s="13" t="s">
         <v>895</v>
       </c>
-      <c r="I299" s="14" t="s">
+      <c r="I299" s="13" t="s">
         <v>896</v>
       </c>
-      <c r="J299" s="14">
-[...5 lines deleted...]
-      <c r="L299" s="14" t="s">
+      <c r="J299" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K299" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L299" s="13" t="s">
         <v>290</v>
       </c>
-      <c r="M299" s="14" t="s">
+      <c r="M299" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="N299" s="15" t="s">
+      <c r="N299" s="14" t="s">
         <v>1719</v>
       </c>
-      <c r="O299" s="16" t="s">
+      <c r="O299" s="15" t="s">
         <v>1720</v>
       </c>
-      <c r="P299" s="24" t="s">
+      <c r="P299" s="23" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="300" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A300" s="6" t="s">
+      <c r="A300" s="5" t="s">
         <v>2054</v>
       </c>
-      <c r="B300" s="14" t="s">
+      <c r="B300" s="13" t="s">
         <v>1721</v>
       </c>
-      <c r="C300" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D300" s="14" t="s">
+      <c r="C300" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D300" s="13" t="s">
         <v>1722</v>
       </c>
-      <c r="E300" s="14" t="s">
+      <c r="E300" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F300" s="14" t="s">
+      <c r="F300" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="G300" s="14" t="s">
+      <c r="G300" s="13" t="s">
         <v>181</v>
       </c>
-      <c r="H300" s="14" t="s">
+      <c r="H300" s="13" t="s">
         <v>1723</v>
       </c>
-      <c r="I300" s="14" t="s">
+      <c r="I300" s="13" t="s">
         <v>896</v>
       </c>
-      <c r="J300" s="14">
-[...5 lines deleted...]
-      <c r="L300" s="14" t="s">
+      <c r="J300" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K300" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L300" s="13" t="s">
         <v>841</v>
       </c>
-      <c r="M300" s="14" t="s">
+      <c r="M300" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="N300" s="15" t="s">
+      <c r="N300" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="O300" s="16" t="s">
+      <c r="O300" s="15" t="s">
         <v>1724</v>
       </c>
-      <c r="P300" s="24" t="s">
+      <c r="P300" s="23" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="301" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A301" s="6" t="s">
+      <c r="A301" s="5" t="s">
         <v>2055</v>
       </c>
-      <c r="B301" s="9" t="s">
+      <c r="B301" s="8" t="s">
         <v>1725</v>
       </c>
-      <c r="C301" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D301" s="9" t="s">
+      <c r="C301" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D301" s="8" t="s">
         <v>1726</v>
       </c>
-      <c r="E301" s="9" t="s">
+      <c r="E301" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F301" s="9" t="s">
+      <c r="F301" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="G301" s="9" t="s">
+      <c r="G301" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="H301" s="9" t="s">
+      <c r="H301" s="8" t="s">
         <v>1727</v>
       </c>
-      <c r="I301" s="9" t="s">
+      <c r="I301" s="8" t="s">
         <v>1728</v>
       </c>
-      <c r="J301" s="9">
-[...5 lines deleted...]
-      <c r="L301" s="9" t="s">
+      <c r="J301" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K301" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L301" s="8" t="s">
         <v>841</v>
       </c>
-      <c r="M301" s="9" t="s">
+      <c r="M301" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N301" s="7" t="s">
+      <c r="N301" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="O301" s="8" t="s">
+      <c r="O301" s="7" t="s">
         <v>1729</v>
       </c>
-      <c r="P301" s="23" t="s">
+      <c r="P301" s="22" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="302" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A302" s="6" t="s">
+      <c r="A302" s="5" t="s">
         <v>2056</v>
       </c>
-      <c r="B302" s="9" t="s">
+      <c r="B302" s="8" t="s">
         <v>1730</v>
       </c>
-      <c r="C302" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D302" s="9" t="s">
+      <c r="C302" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D302" s="8" t="s">
         <v>1731</v>
       </c>
-      <c r="E302" s="9" t="s">
+      <c r="E302" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F302" s="9" t="s">
+      <c r="F302" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="G302" s="9" t="s">
+      <c r="G302" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="H302" s="9" t="s">
+      <c r="H302" s="8" t="s">
         <v>1732</v>
       </c>
-      <c r="I302" s="9" t="s">
+      <c r="I302" s="8" t="s">
         <v>707</v>
       </c>
-      <c r="J302" s="9">
-[...5 lines deleted...]
-      <c r="L302" s="9" t="s">
+      <c r="J302" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K302" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L302" s="8" t="s">
         <v>530</v>
       </c>
-      <c r="M302" s="9" t="s">
+      <c r="M302" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N302" s="8" t="s">
+      <c r="N302" s="7" t="s">
         <v>763</v>
       </c>
-      <c r="O302" s="8" t="s">
+      <c r="O302" s="7" t="s">
         <v>764</v>
       </c>
-      <c r="P302" s="23" t="s">
+      <c r="P302" s="22" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="303" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A303" s="6" t="s">
+      <c r="A303" s="5" t="s">
         <v>2057</v>
       </c>
-      <c r="B303" s="9" t="s">
+      <c r="B303" s="8" t="s">
         <v>1733</v>
       </c>
-      <c r="C303" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D303" s="9" t="s">
+      <c r="C303" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D303" s="8" t="s">
         <v>1734</v>
       </c>
-      <c r="E303" s="9" t="s">
+      <c r="E303" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F303" s="9" t="s">
+      <c r="F303" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="G303" s="9" t="s">
+      <c r="G303" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H303" s="9" t="s">
+      <c r="H303" s="8" t="s">
         <v>1735</v>
       </c>
-      <c r="I303" s="9" t="s">
+      <c r="I303" s="8" t="s">
         <v>1736</v>
       </c>
-      <c r="J303" s="9">
-[...5 lines deleted...]
-      <c r="L303" s="9" t="s">
+      <c r="J303" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K303" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L303" s="8" t="s">
         <v>1737</v>
       </c>
-      <c r="M303" s="9" t="s">
+      <c r="M303" s="8" t="s">
         <v>344</v>
       </c>
-      <c r="N303" s="7" t="s">
+      <c r="N303" s="6" t="s">
         <v>730</v>
       </c>
-      <c r="O303" s="8" t="s">
+      <c r="O303" s="7" t="s">
         <v>1738</v>
       </c>
-      <c r="P303" s="23" t="s">
+      <c r="P303" s="22" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="304" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A304" s="6" t="s">
+      <c r="A304" s="5" t="s">
         <v>2058</v>
       </c>
-      <c r="B304" s="9" t="s">
+      <c r="B304" s="8" t="s">
         <v>1739</v>
       </c>
-      <c r="C304" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D304" s="9" t="s">
+      <c r="C304" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D304" s="8" t="s">
         <v>1740</v>
       </c>
-      <c r="E304" s="9" t="s">
+      <c r="E304" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F304" s="9" t="s">
+      <c r="F304" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="G304" s="9" t="s">
+      <c r="G304" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="H304" s="9" t="s">
+      <c r="H304" s="8" t="s">
         <v>1741</v>
       </c>
-      <c r="I304" s="9" t="s">
+      <c r="I304" s="8" t="s">
         <v>1742</v>
       </c>
-      <c r="J304" s="9">
-[...5 lines deleted...]
-      <c r="L304" s="9" t="s">
+      <c r="J304" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K304" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L304" s="8" t="s">
         <v>1743</v>
       </c>
-      <c r="M304" s="9" t="s">
+      <c r="M304" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N304" s="7" t="s">
+      <c r="N304" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="O304" s="8">
+      <c r="O304" s="7">
         <v>6999</v>
       </c>
-      <c r="P304" s="23" t="s">
+      <c r="P304" s="22" t="s">
         <v>1744</v>
       </c>
     </row>
     <row r="305" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A305" s="6" t="s">
+      <c r="A305" s="5" t="s">
         <v>2059</v>
       </c>
-      <c r="B305" s="9" t="s">
+      <c r="B305" s="8" t="s">
         <v>1745</v>
       </c>
-      <c r="C305" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D305" s="9" t="s">
+      <c r="C305" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D305" s="8" t="s">
         <v>1746</v>
       </c>
-      <c r="E305" s="9" t="s">
+      <c r="E305" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F305" s="7" t="s">
+      <c r="F305" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="G305" s="9" t="s">
+      <c r="G305" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="H305" s="9" t="s">
+      <c r="H305" s="8" t="s">
         <v>1747</v>
       </c>
-      <c r="I305" s="9" t="s">
+      <c r="I305" s="8" t="s">
         <v>802</v>
       </c>
-      <c r="J305" s="9">
-[...5 lines deleted...]
-      <c r="L305" s="9" t="s">
+      <c r="J305" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K305" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L305" s="8" t="s">
         <v>1748</v>
       </c>
-      <c r="M305" s="9" t="s">
+      <c r="M305" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N305" s="7" t="s">
+      <c r="N305" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="O305" s="8" t="s">
+      <c r="O305" s="7" t="s">
         <v>1749</v>
       </c>
-      <c r="P305" s="23" t="s">
+      <c r="P305" s="22" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="306" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A306" s="6" t="s">
+      <c r="A306" s="5" t="s">
         <v>2060</v>
       </c>
-      <c r="B306" s="9" t="s">
+      <c r="B306" s="8" t="s">
         <v>1750</v>
       </c>
-      <c r="C306" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D306" s="9" t="s">
+      <c r="C306" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D306" s="8" t="s">
         <v>1751</v>
       </c>
-      <c r="E306" s="9" t="s">
+      <c r="E306" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F306" s="9" t="s">
+      <c r="F306" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="G306" s="9" t="s">
+      <c r="G306" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="H306" s="9" t="s">
+      <c r="H306" s="8" t="s">
         <v>1752</v>
       </c>
-      <c r="I306" s="9" t="s">
+      <c r="I306" s="8" t="s">
         <v>1753</v>
       </c>
-      <c r="J306" s="9">
-[...5 lines deleted...]
-      <c r="L306" s="9" t="s">
+      <c r="J306" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K306" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L306" s="8" t="s">
         <v>903</v>
       </c>
-      <c r="M306" s="9" t="s">
+      <c r="M306" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N306" s="7" t="s">
+      <c r="N306" s="6" t="s">
         <v>505</v>
       </c>
-      <c r="O306" s="8" t="s">
+      <c r="O306" s="7" t="s">
         <v>1754</v>
       </c>
-      <c r="P306" s="23" t="s">
+      <c r="P306" s="22" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="307" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A307" s="6" t="s">
+      <c r="A307" s="5" t="s">
         <v>2061</v>
       </c>
-      <c r="B307" s="9" t="s">
+      <c r="B307" s="8" t="s">
         <v>1755</v>
       </c>
-      <c r="C307" s="9" t="s">
+      <c r="C307" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="D307" s="9" t="s">
+      <c r="D307" s="8" t="s">
         <v>1756</v>
       </c>
-      <c r="E307" s="9" t="s">
+      <c r="E307" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F307" s="9" t="s">
+      <c r="F307" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="G307" s="9" t="s">
+      <c r="G307" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="H307" s="9" t="s">
+      <c r="H307" s="8" t="s">
         <v>1757</v>
       </c>
-      <c r="I307" s="9" t="s">
+      <c r="I307" s="8" t="s">
         <v>1728</v>
       </c>
-      <c r="J307" s="9">
-[...5 lines deleted...]
-      <c r="L307" s="9" t="s">
+      <c r="J307" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K307" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L307" s="8" t="s">
         <v>841</v>
       </c>
-      <c r="M307" s="9" t="s">
+      <c r="M307" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N307" s="7" t="s">
+      <c r="N307" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="O307" s="8" t="s">
+      <c r="O307" s="7" t="s">
         <v>1758</v>
       </c>
-      <c r="P307" s="23" t="s">
+      <c r="P307" s="22" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="308" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A308" s="6" t="s">
+      <c r="A308" s="5" t="s">
         <v>2062</v>
       </c>
-      <c r="B308" s="9" t="s">
+      <c r="B308" s="8" t="s">
         <v>1760</v>
       </c>
-      <c r="C308" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D308" s="9" t="s">
+      <c r="C308" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D308" s="8" t="s">
         <v>1761</v>
       </c>
-      <c r="E308" s="9" t="s">
+      <c r="E308" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F308" s="9" t="s">
+      <c r="F308" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="G308" s="9" t="s">
+      <c r="G308" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H308" s="9" t="s">
+      <c r="H308" s="8" t="s">
         <v>1762</v>
       </c>
-      <c r="I308" s="9" t="s">
+      <c r="I308" s="8" t="s">
         <v>1763</v>
       </c>
-      <c r="J308" s="9">
-[...5 lines deleted...]
-      <c r="L308" s="9" t="s">
+      <c r="J308" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K308" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L308" s="8" t="s">
         <v>1524</v>
       </c>
-      <c r="M308" s="8" t="s">
+      <c r="M308" s="7" t="s">
         <v>265</v>
       </c>
-      <c r="N308" s="8" t="s">
+      <c r="N308" s="7" t="s">
         <v>1764</v>
       </c>
-      <c r="O308" s="8" t="s">
+      <c r="O308" s="7" t="s">
         <v>1765</v>
       </c>
-      <c r="P308" s="22" t="s">
+      <c r="P308" s="21" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="309" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A309" s="6" t="s">
+      <c r="A309" s="5" t="s">
         <v>2063</v>
       </c>
-      <c r="B309" s="9" t="s">
+      <c r="B309" s="8" t="s">
         <v>1766</v>
       </c>
-      <c r="C309" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D309" s="9" t="s">
+      <c r="C309" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D309" s="8" t="s">
         <v>1767</v>
       </c>
-      <c r="E309" s="9" t="s">
+      <c r="E309" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F309" s="9" t="s">
+      <c r="F309" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="G309" s="9" t="s">
+      <c r="G309" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="H309" s="9" t="s">
+      <c r="H309" s="8" t="s">
         <v>1768</v>
       </c>
-      <c r="I309" s="9" t="s">
+      <c r="I309" s="8" t="s">
         <v>1769</v>
       </c>
-      <c r="J309" s="9">
-[...5 lines deleted...]
-      <c r="L309" s="9" t="s">
+      <c r="J309" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K309" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L309" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="M309" s="9" t="s">
+      <c r="M309" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="N309" s="7" t="s">
+      <c r="N309" s="6" t="s">
         <v>388</v>
       </c>
-      <c r="O309" s="8" t="s">
+      <c r="O309" s="7" t="s">
         <v>1770</v>
       </c>
-      <c r="P309" s="23" t="s">
+      <c r="P309" s="22" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="310" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A310" s="6" t="s">
+      <c r="A310" s="5" t="s">
         <v>2064</v>
       </c>
-      <c r="B310" s="9" t="s">
+      <c r="B310" s="8" t="s">
         <v>1771</v>
       </c>
-      <c r="C310" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D310" s="9" t="s">
+      <c r="C310" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D310" s="8" t="s">
         <v>1772</v>
       </c>
-      <c r="E310" s="9" t="s">
+      <c r="E310" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F310" s="9" t="s">
+      <c r="F310" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="G310" s="9" t="s">
+      <c r="G310" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="H310" s="9" t="s">
+      <c r="H310" s="8" t="s">
         <v>1773</v>
       </c>
-      <c r="I310" s="9" t="s">
+      <c r="I310" s="8" t="s">
         <v>1774</v>
       </c>
-      <c r="J310" s="9">
-[...5 lines deleted...]
-      <c r="L310" s="9" t="s">
+      <c r="J310" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K310" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L310" s="8" t="s">
         <v>903</v>
       </c>
-      <c r="M310" s="9" t="s">
+      <c r="M310" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N310" s="7">
+      <c r="N310" s="6">
         <v>22647</v>
       </c>
-      <c r="O310" s="8" t="s">
+      <c r="O310" s="7" t="s">
         <v>1775</v>
       </c>
-      <c r="P310" s="23" t="s">
+      <c r="P310" s="22" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="311" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A311" s="6" t="s">
+      <c r="A311" s="5" t="s">
         <v>2065</v>
       </c>
-      <c r="B311" s="9" t="s">
+      <c r="B311" s="8" t="s">
         <v>1777</v>
       </c>
-      <c r="C311" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D311" s="9" t="s">
+      <c r="C311" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D311" s="8" t="s">
         <v>1778</v>
       </c>
-      <c r="E311" s="9" t="s">
+      <c r="E311" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F311" s="9" t="s">
+      <c r="F311" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="G311" s="9" t="s">
+      <c r="G311" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="H311" s="9" t="s">
+      <c r="H311" s="8" t="s">
         <v>1779</v>
       </c>
-      <c r="I311" s="9" t="s">
+      <c r="I311" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="J311" s="9">
-[...5 lines deleted...]
-      <c r="L311" s="9" t="s">
+      <c r="J311" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K311" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L311" s="8" t="s">
         <v>1737</v>
       </c>
-      <c r="M311" s="9" t="s">
+      <c r="M311" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N311" s="7" t="s">
+      <c r="N311" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="O311" s="8" t="s">
+      <c r="O311" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="P311" s="23" t="s">
+      <c r="P311" s="22" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="312" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A312" s="6" t="s">
+      <c r="A312" s="5" t="s">
         <v>2066</v>
       </c>
-      <c r="B312" s="9" t="s">
+      <c r="B312" s="8" t="s">
         <v>1780</v>
       </c>
-      <c r="C312" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D312" s="9" t="s">
+      <c r="C312" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D312" s="8" t="s">
         <v>1781</v>
       </c>
-      <c r="E312" s="9" t="s">
+      <c r="E312" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F312" s="7" t="s">
+      <c r="F312" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="G312" s="9" t="s">
+      <c r="G312" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="H312" s="9" t="s">
+      <c r="H312" s="8" t="s">
         <v>1782</v>
       </c>
-      <c r="I312" s="9" t="s">
+      <c r="I312" s="8" t="s">
         <v>1783</v>
       </c>
-      <c r="J312" s="9">
-[...5 lines deleted...]
-      <c r="L312" s="9" t="s">
+      <c r="J312" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K312" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L312" s="8" t="s">
         <v>1784</v>
       </c>
-      <c r="M312" s="9" t="s">
+      <c r="M312" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N312" s="7" t="s">
+      <c r="N312" s="6" t="s">
         <v>1785</v>
       </c>
-      <c r="O312" s="8">
+      <c r="O312" s="7">
         <v>4870</v>
       </c>
-      <c r="P312" s="23" t="s">
+      <c r="P312" s="22" t="s">
         <v>1786</v>
       </c>
     </row>
     <row r="313" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A313" s="6" t="s">
+      <c r="A313" s="5" t="s">
         <v>2067</v>
       </c>
-      <c r="B313" s="9" t="s">
+      <c r="B313" s="8" t="s">
         <v>1787</v>
       </c>
-      <c r="C313" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D313" s="9" t="s">
+      <c r="C313" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D313" s="8" t="s">
         <v>1788</v>
       </c>
-      <c r="E313" s="9" t="s">
+      <c r="E313" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F313" s="9" t="s">
+      <c r="F313" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="G313" s="9" t="s">
+      <c r="G313" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="H313" s="9" t="s">
+      <c r="H313" s="8" t="s">
         <v>791</v>
       </c>
-      <c r="I313" s="9" t="s">
+      <c r="I313" s="8" t="s">
         <v>1789</v>
       </c>
-      <c r="J313" s="9">
-[...5 lines deleted...]
-      <c r="L313" s="9" t="s">
+      <c r="J313" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K313" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L313" s="8" t="s">
         <v>976</v>
       </c>
-      <c r="M313" s="9"/>
-      <c r="N313" s="7" t="s">
+      <c r="M313" s="8"/>
+      <c r="N313" s="6" t="s">
         <v>1790</v>
       </c>
-      <c r="O313" s="8" t="s">
+      <c r="O313" s="7" t="s">
         <v>1790</v>
       </c>
-      <c r="P313" s="23" t="s">
+      <c r="P313" s="22" t="s">
         <v>1791</v>
       </c>
     </row>
     <row r="314" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A314" s="6" t="s">
+      <c r="A314" s="5" t="s">
         <v>2068</v>
       </c>
-      <c r="B314" s="9" t="s">
+      <c r="B314" s="8" t="s">
         <v>1792</v>
       </c>
-      <c r="C314" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D314" s="9" t="s">
+      <c r="C314" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D314" s="8" t="s">
         <v>1793</v>
       </c>
-      <c r="E314" s="9" t="s">
+      <c r="E314" s="8" t="s">
         <v>1629</v>
       </c>
-      <c r="F314" s="9" t="s">
+      <c r="F314" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="G314" s="9" t="s">
+      <c r="G314" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="H314" s="9" t="s">
+      <c r="H314" s="8" t="s">
         <v>1794</v>
       </c>
-      <c r="I314" s="9" t="s">
+      <c r="I314" s="8" t="s">
         <v>1795</v>
       </c>
-      <c r="J314" s="9">
-[...5 lines deleted...]
-      <c r="L314" s="9" t="s">
+      <c r="J314" s="8">
+        <v>5600</v>
+      </c>
+      <c r="K314" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L314" s="8" t="s">
         <v>1682</v>
       </c>
-      <c r="M314" s="9" t="s">
+      <c r="M314" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N314" s="7" t="s">
+      <c r="N314" s="6" t="s">
         <v>1796</v>
       </c>
-      <c r="O314" s="8">
+      <c r="O314" s="7">
         <v>7040</v>
       </c>
-      <c r="P314" s="23" t="s">
+      <c r="P314" s="22" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="315" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A315" s="6" t="s">
+      <c r="A315" s="5" t="s">
         <v>2069</v>
       </c>
-      <c r="B315" s="14" t="s">
+      <c r="B315" s="13" t="s">
         <v>1797</v>
       </c>
-      <c r="C315" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D315" s="14" t="s">
+      <c r="C315" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D315" s="13" t="s">
         <v>1798</v>
       </c>
-      <c r="E315" s="14" t="s">
+      <c r="E315" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F315" s="14" t="s">
+      <c r="F315" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="G315" s="14" t="s">
+      <c r="G315" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="H315" s="14" t="s">
+      <c r="H315" s="13" t="s">
         <v>1799</v>
       </c>
-      <c r="I315" s="14" t="s">
+      <c r="I315" s="13" t="s">
         <v>1800</v>
       </c>
-      <c r="J315" s="14">
-[...5 lines deleted...]
-      <c r="L315" s="14" t="s">
+      <c r="J315" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K315" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L315" s="13" t="s">
         <v>279</v>
       </c>
-      <c r="M315" s="14" t="s">
+      <c r="M315" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="N315" s="15" t="s">
+      <c r="N315" s="14" t="s">
         <v>1801</v>
       </c>
-      <c r="O315" s="17">
+      <c r="O315" s="16">
         <v>3556</v>
       </c>
-      <c r="P315" s="24" t="s">
+      <c r="P315" s="23" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="316" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A316" s="6" t="s">
+      <c r="A316" s="5" t="s">
         <v>2070</v>
       </c>
-      <c r="B316" s="14" t="s">
+      <c r="B316" s="13" t="s">
         <v>1802</v>
       </c>
-      <c r="C316" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D316" s="14" t="s">
+      <c r="C316" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D316" s="13" t="s">
         <v>1803</v>
       </c>
-      <c r="E316" s="14" t="s">
+      <c r="E316" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F316" s="14" t="s">
+      <c r="F316" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="G316" s="14" t="s">
+      <c r="G316" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="H316" s="14" t="s">
+      <c r="H316" s="13" t="s">
         <v>1804</v>
       </c>
-      <c r="I316" s="14" t="s">
+      <c r="I316" s="13" t="s">
         <v>1805</v>
       </c>
-      <c r="J316" s="14">
-[...5 lines deleted...]
-      <c r="L316" s="14" t="s">
+      <c r="J316" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K316" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L316" s="13" t="s">
         <v>432</v>
       </c>
-      <c r="M316" s="14" t="s">
+      <c r="M316" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="N316" s="15" t="s">
+      <c r="N316" s="14" t="s">
         <v>857</v>
       </c>
-      <c r="O316" s="16" t="s">
+      <c r="O316" s="15" t="s">
         <v>858</v>
       </c>
-      <c r="P316" s="24" t="s">
+      <c r="P316" s="23" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="317" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A317" s="6" t="s">
+      <c r="A317" s="5" t="s">
         <v>2071</v>
       </c>
-      <c r="B317" s="14" t="s">
+      <c r="B317" s="13" t="s">
         <v>1806</v>
       </c>
-      <c r="C317" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D317" s="14" t="s">
+      <c r="C317" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D317" s="13" t="s">
         <v>1807</v>
       </c>
-      <c r="E317" s="14" t="s">
+      <c r="E317" s="13" t="s">
         <v>1629</v>
       </c>
-      <c r="F317" s="14" t="s">
+      <c r="F317" s="13" t="s">
         <v>255</v>
       </c>
-      <c r="G317" s="14" t="s">
+      <c r="G317" s="13" t="s">
         <v>163</v>
       </c>
-      <c r="H317" s="14" t="s">
+      <c r="H317" s="13" t="s">
         <v>1453</v>
       </c>
-      <c r="I317" s="14" t="s">
+      <c r="I317" s="13" t="s">
         <v>1808</v>
       </c>
-      <c r="J317" s="14">
-[...5 lines deleted...]
-      <c r="L317" s="14" t="s">
+      <c r="J317" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K317" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L317" s="13" t="s">
         <v>1455</v>
       </c>
-      <c r="M317" s="14" t="s">
+      <c r="M317" s="13" t="s">
         <v>268</v>
       </c>
-      <c r="N317" s="15">
+      <c r="N317" s="14">
         <v>8</v>
       </c>
-      <c r="O317" s="16">
+      <c r="O317" s="15">
         <v>2662</v>
       </c>
-      <c r="P317" s="24" t="s">
+      <c r="P317" s="23" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="318" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A318" s="6" t="s">
+      <c r="A318" s="5" t="s">
         <v>2072</v>
       </c>
-      <c r="B318" s="6" t="s">
+      <c r="B318" s="5" t="s">
         <v>1809</v>
       </c>
-      <c r="C318" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D318" s="6" t="s">
+      <c r="C318" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D318" s="5" t="s">
         <v>1810</v>
       </c>
-      <c r="E318" s="6" t="s">
+      <c r="E318" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F318" s="6" t="s">
+      <c r="F318" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G318" s="6" t="s">
+      <c r="G318" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="H318" s="6" t="s">
+      <c r="H318" s="5" t="s">
         <v>1812</v>
       </c>
-      <c r="I318" s="6" t="s">
+      <c r="I318" s="5" t="s">
         <v>1813</v>
       </c>
-      <c r="J318" s="6">
-[...5 lines deleted...]
-      <c r="L318" s="6" t="s">
+      <c r="J318" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K318" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L318" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="M318" s="7" t="s">
+      <c r="M318" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="N318" s="7" t="s">
+      <c r="N318" s="6" t="s">
         <v>1814</v>
       </c>
-      <c r="O318" s="8" t="s">
+      <c r="O318" s="7" t="s">
         <v>1815</v>
       </c>
-      <c r="P318" s="21" t="s">
+      <c r="P318" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="319" spans="1:16" ht="45" x14ac:dyDescent="0.25">
-      <c r="A319" s="6" t="s">
+      <c r="A319" s="5" t="s">
         <v>2073</v>
       </c>
-      <c r="B319" s="6" t="s">
+      <c r="B319" s="5" t="s">
         <v>1816</v>
       </c>
-      <c r="C319" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D319" s="6" t="s">
+      <c r="C319" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D319" s="5" t="s">
         <v>1817</v>
       </c>
-      <c r="E319" s="6" t="s">
+      <c r="E319" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F319" s="6" t="s">
+      <c r="F319" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="G319" s="6" t="s">
+      <c r="G319" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="H319" s="6" t="s">
+      <c r="H319" s="5" t="s">
         <v>1818</v>
       </c>
-      <c r="I319" s="6" t="s">
+      <c r="I319" s="5" t="s">
         <v>1819</v>
       </c>
-      <c r="J319" s="6">
-[...5 lines deleted...]
-      <c r="L319" s="6" t="s">
+      <c r="J319" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K319" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L319" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="M319" s="6"/>
-      <c r="N319" s="7" t="s">
+      <c r="M319" s="5"/>
+      <c r="N319" s="6" t="s">
         <v>1820</v>
       </c>
-      <c r="O319" s="6" t="s">
+      <c r="O319" s="5" t="s">
         <v>1821</v>
       </c>
-      <c r="P319" s="21" t="s">
+      <c r="P319" s="20" t="s">
         <v>1822</v>
       </c>
     </row>
     <row r="320" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A320" s="6" t="s">
+      <c r="A320" s="5" t="s">
         <v>2074</v>
       </c>
-      <c r="B320" s="6" t="s">
+      <c r="B320" s="5" t="s">
         <v>1823</v>
       </c>
-      <c r="C320" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D320" s="6" t="s">
+      <c r="C320" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D320" s="5" t="s">
         <v>1824</v>
       </c>
-      <c r="E320" s="6" t="s">
+      <c r="E320" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F320" s="6" t="s">
+      <c r="F320" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G320" s="6" t="s">
+      <c r="G320" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="H320" s="6" t="s">
+      <c r="H320" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="I320" s="6" t="s">
+      <c r="I320" s="5" t="s">
         <v>1825</v>
       </c>
-      <c r="J320" s="6">
-[...5 lines deleted...]
-      <c r="L320" s="6" t="s">
+      <c r="J320" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K320" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L320" s="5" t="s">
         <v>1826</v>
       </c>
-      <c r="M320" s="6" t="s">
+      <c r="M320" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N320" s="8" t="s">
+      <c r="N320" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="O320" s="6" t="s">
+      <c r="O320" s="5" t="s">
         <v>1827</v>
       </c>
-      <c r="P320" s="21" t="s">
+      <c r="P320" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="321" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A321" s="6" t="s">
+      <c r="A321" s="5" t="s">
         <v>2075</v>
       </c>
-      <c r="B321" s="6" t="s">
+      <c r="B321" s="5" t="s">
         <v>1828</v>
       </c>
-      <c r="C321" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D321" s="6" t="s">
+      <c r="C321" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D321" s="5" t="s">
         <v>1829</v>
       </c>
-      <c r="E321" s="6" t="s">
+      <c r="E321" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F321" s="6" t="s">
+      <c r="F321" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G321" s="6" t="s">
+      <c r="G321" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H321" s="6" t="s">
+      <c r="H321" s="5" t="s">
         <v>1830</v>
       </c>
-      <c r="I321" s="6" t="s">
+      <c r="I321" s="5" t="s">
         <v>1831</v>
       </c>
-      <c r="J321" s="6">
-[...5 lines deleted...]
-      <c r="L321" s="6" t="s">
+      <c r="J321" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K321" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L321" s="5" t="s">
         <v>803</v>
       </c>
-      <c r="M321" s="6" t="s">
+      <c r="M321" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N321" s="6" t="s">
+      <c r="N321" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="O321" s="6" t="s">
+      <c r="O321" s="5" t="s">
         <v>1749</v>
       </c>
-      <c r="P321" s="21" t="s">
+      <c r="P321" s="20" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="322" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A322" s="6" t="s">
+      <c r="A322" s="5" t="s">
         <v>2076</v>
       </c>
-      <c r="B322" s="6" t="s">
+      <c r="B322" s="5" t="s">
         <v>1833</v>
       </c>
-      <c r="C322" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D322" s="6" t="s">
+      <c r="C322" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D322" s="5" t="s">
         <v>1834</v>
       </c>
-      <c r="E322" s="6" t="s">
+      <c r="E322" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F322" s="6" t="s">
+      <c r="F322" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="G322" s="6" t="s">
+      <c r="G322" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="H322" s="6" t="s">
+      <c r="H322" s="5" t="s">
         <v>1835</v>
       </c>
-      <c r="I322" s="6" t="s">
+      <c r="I322" s="5" t="s">
         <v>1836</v>
       </c>
-      <c r="J322" s="6">
-[...5 lines deleted...]
-      <c r="L322" s="6" t="s">
+      <c r="J322" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K322" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L322" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M322" s="6"/>
-[...1 lines deleted...]
-      <c r="O322" s="8" t="s">
+      <c r="M322" s="5"/>
+      <c r="N322" s="6"/>
+      <c r="O322" s="7" t="s">
         <v>1837</v>
       </c>
-      <c r="P322" s="21" t="s">
+      <c r="P322" s="20" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="323" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A323" s="6" t="s">
+      <c r="A323" s="5" t="s">
         <v>2077</v>
       </c>
-      <c r="B323" s="6" t="s">
+      <c r="B323" s="5" t="s">
         <v>1838</v>
       </c>
-      <c r="C323" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D323" s="6" t="s">
+      <c r="C323" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D323" s="5" t="s">
         <v>1839</v>
       </c>
-      <c r="E323" s="6" t="s">
+      <c r="E323" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F323" s="6" t="s">
+      <c r="F323" s="5" t="s">
         <v>1646</v>
       </c>
-      <c r="G323" s="6" t="s">
+      <c r="G323" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="H323" s="6" t="s">
+      <c r="H323" s="5" t="s">
         <v>1840</v>
       </c>
-      <c r="I323" s="6" t="s">
+      <c r="I323" s="5" t="s">
         <v>1841</v>
       </c>
-      <c r="J323" s="6">
-[...5 lines deleted...]
-      <c r="L323" s="6" t="s">
+      <c r="J323" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K323" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L323" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="M323" s="6" t="s">
+      <c r="M323" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N323" s="7" t="s">
+      <c r="N323" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="O323" s="8">
+      <c r="O323" s="7">
         <v>6214</v>
       </c>
-      <c r="P323" s="21" t="s">
+      <c r="P323" s="20" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="324" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A324" s="17" t="s">
+      <c r="A324" s="16" t="s">
         <v>2083</v>
       </c>
-      <c r="B324" s="17" t="s">
+      <c r="B324" s="16" t="s">
         <v>2084</v>
       </c>
-      <c r="C324" s="17" t="s">
-[...2 lines deleted...]
-      <c r="D324" s="17" t="s">
+      <c r="C324" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D324" s="16" t="s">
         <v>2079</v>
       </c>
-      <c r="E324" s="17" t="s">
+      <c r="E324" s="16" t="s">
         <v>1811</v>
       </c>
-      <c r="F324" s="17" t="s">
+      <c r="F324" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="G324" s="17" t="s">
+      <c r="G324" s="16" t="s">
         <v>90</v>
       </c>
-      <c r="H324" s="17" t="s">
+      <c r="H324" s="16" t="s">
         <v>2080</v>
       </c>
-      <c r="I324" s="17" t="s">
+      <c r="I324" s="16" t="s">
         <v>2081</v>
       </c>
-      <c r="J324" s="17">
-[...5 lines deleted...]
-      <c r="L324" s="17" t="s">
+      <c r="J324" s="16">
+        <v>5600</v>
+      </c>
+      <c r="K324" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="L324" s="16" t="s">
         <v>270</v>
       </c>
-      <c r="M324" s="17" t="s">
+      <c r="M324" s="16" t="s">
         <v>344</v>
       </c>
-      <c r="N324" s="15" t="s">
+      <c r="N324" s="14" t="s">
         <v>257</v>
       </c>
-      <c r="O324" s="16" t="s">
+      <c r="O324" s="15" t="s">
         <v>2082</v>
       </c>
-      <c r="P324" s="17" t="s">
+      <c r="P324" s="37" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="325" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A325" s="17" t="s">
+      <c r="A325" s="16" t="s">
         <v>2105</v>
       </c>
-      <c r="B325" s="6" t="s">
+      <c r="B325" s="5" t="s">
         <v>2085</v>
       </c>
-      <c r="C325" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D325" s="6" t="s">
+      <c r="C325" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D325" s="5" t="s">
         <v>2086</v>
       </c>
-      <c r="E325" s="6" t="s">
+      <c r="E325" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F325" s="6" t="s">
+      <c r="F325" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G325" s="6" t="s">
+      <c r="G325" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="H325" s="6" t="s">
+      <c r="H325" s="5" t="s">
         <v>2087</v>
       </c>
-      <c r="I325" s="6" t="s">
+      <c r="I325" s="5" t="s">
         <v>2088</v>
       </c>
-      <c r="J325" s="6">
-[...5 lines deleted...]
-      <c r="L325" s="6" t="s">
+      <c r="J325" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K325" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L325" s="5" t="s">
         <v>2089</v>
       </c>
-      <c r="M325" s="6" t="s">
+      <c r="M325" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="N325" s="6" t="s">
+      <c r="N325" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="O325" s="6" t="s">
+      <c r="O325" s="5" t="s">
         <v>2090</v>
       </c>
-      <c r="P325" s="6" t="s">
+      <c r="P325" s="20" t="s">
         <v>2091</v>
       </c>
     </row>
     <row r="326" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A326" s="17" t="s">
+      <c r="A326" s="16" t="s">
         <v>2106</v>
       </c>
-      <c r="B326" s="6" t="s">
+      <c r="B326" s="5" t="s">
         <v>2092</v>
       </c>
-      <c r="C326" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D326" s="6" t="s">
+      <c r="C326" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D326" s="5" t="s">
         <v>2093</v>
       </c>
-      <c r="E326" s="6" t="s">
+      <c r="E326" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F326" s="6" t="s">
+      <c r="F326" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G326" s="6" t="s">
+      <c r="G326" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H326" s="6" t="s">
+      <c r="H326" s="5" t="s">
         <v>2094</v>
       </c>
-      <c r="I326" s="6" t="s">
+      <c r="I326" s="5" t="s">
         <v>2095</v>
       </c>
-      <c r="J326" s="6">
-[...5 lines deleted...]
-      <c r="L326" s="6" t="s">
+      <c r="J326" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K326" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L326" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="M326" s="6" t="s">
+      <c r="M326" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N326" s="6" t="s">
+      <c r="N326" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="O326" s="6" t="s">
+      <c r="O326" s="5" t="s">
         <v>2096</v>
       </c>
-      <c r="P326" s="6" t="s">
+      <c r="P326" s="20" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="327" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A327" s="17" t="s">
+      <c r="A327" s="16" t="s">
         <v>2107</v>
       </c>
-      <c r="B327" s="6" t="s">
+      <c r="B327" s="5" t="s">
         <v>2098</v>
       </c>
-      <c r="C327" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D327" s="6" t="s">
+      <c r="C327" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D327" s="5" t="s">
         <v>2099</v>
       </c>
-      <c r="E327" s="6" t="s">
+      <c r="E327" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F327" s="6" t="s">
+      <c r="F327" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G327" s="6" t="s">
+      <c r="G327" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="H327" s="6" t="s">
+      <c r="H327" s="5" t="s">
         <v>2100</v>
       </c>
-      <c r="I327" s="6" t="s">
+      <c r="I327" s="5" t="s">
         <v>2101</v>
       </c>
-      <c r="J327" s="6">
-[...5 lines deleted...]
-      <c r="L327" s="6" t="s">
+      <c r="J327" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K327" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L327" s="5" t="s">
         <v>1036</v>
       </c>
-      <c r="M327" s="6" t="s">
+      <c r="M327" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N327" s="6">
+      <c r="N327" s="5">
         <v>46070</v>
       </c>
-      <c r="O327" s="6" t="s">
+      <c r="O327" s="5" t="s">
         <v>836</v>
       </c>
-      <c r="P327" s="6" t="s">
+      <c r="P327" s="20" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="328" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A328" s="17" t="s">
+      <c r="A328" s="16" t="s">
         <v>2108</v>
       </c>
-      <c r="B328" s="6" t="s">
+      <c r="B328" s="5" t="s">
         <v>2102</v>
       </c>
-      <c r="C328" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D328" s="6" t="s">
+      <c r="C328" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D328" s="5" t="s">
         <v>2103</v>
       </c>
-      <c r="E328" s="6" t="s">
+      <c r="E328" s="5" t="s">
         <v>1811</v>
       </c>
-      <c r="F328" s="6" t="s">
+      <c r="F328" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="G328" s="6" t="s">
+      <c r="G328" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="H328" s="6" t="s">
+      <c r="H328" s="5" t="s">
         <v>1443</v>
       </c>
-      <c r="I328" s="6" t="s">
+      <c r="I328" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="J328" s="6">
-[...5 lines deleted...]
-      <c r="L328" s="6" t="s">
+      <c r="J328" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K328" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L328" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="M328" s="6" t="s">
+      <c r="M328" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="N328" s="6" t="s">
+      <c r="N328" s="5" t="s">
         <v>2014</v>
       </c>
-      <c r="O328" s="6" t="s">
+      <c r="O328" s="5" t="s">
         <v>2104</v>
       </c>
-      <c r="P328" s="6" t="s">
+      <c r="P328" s="20" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="329" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A329" s="17" t="s">
+      <c r="A329" s="16" t="s">
         <v>2109</v>
       </c>
-      <c r="B329" s="14" t="s">
+      <c r="B329" s="13" t="s">
         <v>2111</v>
       </c>
-      <c r="C329" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D329" s="14" t="s">
+      <c r="C329" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D329" s="13" t="s">
         <v>2112</v>
       </c>
-      <c r="E329" s="14" t="s">
+      <c r="E329" s="13" t="s">
         <v>1811</v>
       </c>
-      <c r="F329" s="14" t="s">
+      <c r="F329" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="G329" s="14" t="s">
+      <c r="G329" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="H329" s="14" t="s">
+      <c r="H329" s="13" t="s">
         <v>2113</v>
       </c>
-      <c r="I329" s="14" t="s">
+      <c r="I329" s="13" t="s">
         <v>2114</v>
       </c>
-      <c r="J329" s="14">
-[...5 lines deleted...]
-      <c r="L329" s="14" t="s">
+      <c r="J329" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K329" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L329" s="13" t="s">
         <v>530</v>
       </c>
-      <c r="M329" s="14" t="s">
+      <c r="M329" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="N329" s="15" t="s">
+      <c r="N329" s="14" t="s">
         <v>531</v>
       </c>
-      <c r="O329" s="16">
+      <c r="O329" s="15">
         <v>13812</v>
       </c>
-      <c r="P329" s="14" t="s">
+      <c r="P329" s="23" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="330" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A330" s="17" t="s">
+      <c r="A330" s="16" t="s">
         <v>2110</v>
       </c>
-      <c r="B330" s="14" t="s">
+      <c r="B330" s="13" t="s">
         <v>2115</v>
       </c>
-      <c r="C330" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D330" s="14" t="s">
+      <c r="C330" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D330" s="13" t="s">
         <v>2116</v>
       </c>
-      <c r="E330" s="14" t="s">
+      <c r="E330" s="13" t="s">
         <v>1811</v>
       </c>
-      <c r="F330" s="14" t="s">
+      <c r="F330" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="G330" s="14" t="s">
+      <c r="G330" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="H330" s="14" t="s">
+      <c r="H330" s="13" t="s">
         <v>2117</v>
       </c>
-      <c r="I330" s="14" t="s">
+      <c r="I330" s="13" t="s">
         <v>677</v>
       </c>
-      <c r="J330" s="14">
-[...5 lines deleted...]
-      <c r="L330" s="14" t="s">
+      <c r="J330" s="13">
+        <v>5600</v>
+      </c>
+      <c r="K330" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="L330" s="13" t="s">
         <v>279</v>
       </c>
-      <c r="M330" s="14" t="s">
+      <c r="M330" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="N330" s="15" t="s">
+      <c r="N330" s="14" t="s">
         <v>1444</v>
       </c>
-      <c r="O330" s="16" t="s">
+      <c r="O330" s="15" t="s">
         <v>2118</v>
       </c>
-      <c r="P330" s="14" t="s">
+      <c r="P330" s="23" t="s">
         <v>2097</v>
       </c>
     </row>
+    <row r="331" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A331" s="16" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C331" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F331" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="G331" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H331" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="J331" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K331" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L331" s="5" t="s">
+        <v>2121</v>
+      </c>
+      <c r="M331" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N331" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="O331" s="38" t="s">
+        <v>2133</v>
+      </c>
+      <c r="P331" s="20" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A332" s="16" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B332" s="5" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C332" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E332" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F332" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="G332" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H332" s="5" t="s">
+        <v>2124</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>2125</v>
+      </c>
+      <c r="J332" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K332" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L332" s="5" t="s">
+        <v>2121</v>
+      </c>
+      <c r="M332" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N332" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="O332" s="38" t="s">
+        <v>2133</v>
+      </c>
+      <c r="P332" s="20" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16" ht="45" x14ac:dyDescent="0.25">
+      <c r="A333" s="16" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B333" s="5" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C333" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E333" s="5" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F333" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="G333" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="H333" s="5" t="s">
+        <v>2128</v>
+      </c>
+      <c r="I333" s="5" t="s">
+        <v>2129</v>
+      </c>
+      <c r="J333" s="5">
+        <v>5600</v>
+      </c>
+      <c r="K333" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="L333" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="M333" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N333" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="O333" s="38" t="s">
+        <v>2134</v>
+      </c>
+      <c r="P333" s="20" t="s">
+        <v>1822</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="12">
+    <mergeCell ref="H3:I3"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
-    <mergeCell ref="J4:O4"/>
     <mergeCell ref="B3:B6"/>
-    <mergeCell ref="L5:N5"/>
     <mergeCell ref="I4:I6"/>
-    <mergeCell ref="K5:K6"/>
-    <mergeCell ref="O5:O6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="E4:G4"/>
-    <mergeCell ref="J5:J6"/>
     <mergeCell ref="C3:G3"/>
-    <mergeCell ref="H3:I3"/>
-[...1 lines deleted...]
-    <mergeCell ref="P5:P6"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ipari telep nyilvántartás</vt:lpstr>