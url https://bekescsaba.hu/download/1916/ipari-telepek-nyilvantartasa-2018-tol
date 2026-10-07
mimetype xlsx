--- v3 (2026-09-17)
+++ v4 (2026-10-07)
@@ -1,23364 +1,23448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A08B3CED-1C3D-430E-9F67-027E74F2625A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B3A45F59-B64A-4C43-B524-30EA6CD77E49}"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Ipari telep nyilvántartás" sheetId="1" r:id="rId1"/>
+    <sheet name="Ipari telep nyilvántartás" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <extLst>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4726" uniqueCount="2135">
-[...61 lines deleted...]
-    <t>Tevékenység</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4784" uniqueCount="2158">
+  <si>
+    <t xml:space="preserve">Jelentés a(z)</t>
   </si>
   <si>
     <t xml:space="preserve">önkormányzat által nyilvántartott bejelentés- és telepengedély-köteles ipari tevékenységet folytatókról </t>
   </si>
   <si>
-    <t>1.</t>
-[...26 lines deleted...]
-    <t>5600 Békéscsaba, Csorvási út 17/1.</t>
+    <t xml:space="preserve">Sorszám</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iktatószám</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Önkormányzati nyilvántartási adatok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Az ipari tevékenység végzője</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A telep adatai</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nilvántartásba vétel jellege (B=bejelentés köteles E=engedély köteles)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nyilvántartásba vétel száma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nyilvántartásba vétel, módosítás, megszűntetés időpontja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Név</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Székhelycím</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A helyhez kötött tevékenység pontos címe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tevékenység</t>
+  </si>
+  <si>
+    <t xml:space="preserve">év</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hó</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nap</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Irányitó- szám</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Település</t>
+  </si>
+  <si>
+    <t xml:space="preserve">közterület</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pontos meg nevezése</t>
+  </si>
+  <si>
+    <t xml:space="preserve">neve</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jellege (út, utca, tér)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">házszám</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1288/2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">engedély(jogosultváltás)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">881/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">április</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frankó Rubber Technology Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Csorvási út 17/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Békéscsaba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csorvási</t>
+  </si>
+  <si>
+    <t xml:space="preserve">út</t>
   </si>
   <si>
     <t xml:space="preserve"> 17/1</t>
   </si>
   <si>
     <t xml:space="preserve"> 6271/1</t>
   </si>
   <si>
-    <t>4.egyéb gumitermék gyártása, 31. nem veszélyes hulladék hulladékgazdálkodási engedély köteles gyűjtése, hasznosítása, ártalmatlanítása</t>
-[...263 lines deleted...]
-    <t>893/2018.</t>
+    <t xml:space="preserve">4.egyéb gumitermék gyártása, 31. nem veszélyes hulladék hulladékgazdálkodási engedély köteles gyűjtése, hasznosítása, ártalmatlanítása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1429-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">882/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alföldi Fűszerpaprika Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bogár u. 7.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kétegyházi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11. Csomagolás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1460-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">883/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laurinyecz Péter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bartók B. út 50.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bartók B.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2760/A/19.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103. számítógép perifériás egység gyártása(modul összeszerelés)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1637-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">884/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">május</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szafián Szabina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bethlen u. 6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bethlen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">utca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1731/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">885/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fancy-Trans Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Bekescsaba, Béri Balogh Ádám u. 36.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tessedik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2605/B/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás,-karbantartás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1762-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">886/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B-Hsoil Nonprofit Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5925 Gerendás, Petőfi u. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Külterület</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0763/192. hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31. nem veszélyes hulladék hulladékgazdálkodási engedély köteles gyűjtése, hasznosítása, ártalmatlanítása ipari tevékenység</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1805-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">887/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hadnagy Attila és Társa Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Vozárik u. 3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vozárik</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2759/2 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1804-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">888/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Profi Egyengető Centrum Hálózat Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1846-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">889/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Éber Tamás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 19. 4/4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lencsési</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1728/A/14 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7. bőrruházat, 111. táskafélék, szíjazat gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1957-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">890/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">június</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plesovszki Tamás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Fábry u. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fábry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20401/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1951-8/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">891/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marzek Kner Packaging</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Baross u. 9-21.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balassa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6147/27 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20. papír csomagolóeszköz gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2113-4/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">894/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dareh Bázis Hulladékgazdálkodási Nonprofit Zrt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Külterület 0763/192.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0763/192</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23. egyéb szárazföldi személyszállítás  vagy közúti áruszállítás, …</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2202-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">b</t>
+  </si>
+  <si>
+    <t xml:space="preserve">893/2018.</t>
   </si>
   <si>
     <t xml:space="preserve">Petrovszki István </t>
   </si>
   <si>
-    <t>5600 Békéscsaba, Kálvin u. 26.</t>
-[...257 lines deleted...]
-    <t>5600 Békéscsaba, Pongrácz A. u. 44/2.</t>
+    <t xml:space="preserve">5600 Békéscsaba, Kálvin u. 26.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kálvin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">886A/2 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96. orvosi eszköz gyártása (fogtechnikai eszközök)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1902-4/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">892/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global Refuse Nonprofit Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Luther u. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Felsőnyomás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">231.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0763/194.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2242/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">895/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Július</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dávid Márk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lapos u. 6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lapos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2302-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">896/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tóth Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Felsúnyomás 467.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">467.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0885/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16. egyéb fa,- parafatermék, fonottáru gyártása, (népművészeti, 17. egyéb kerámia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2453/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">897/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">július</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Süle József</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5661 Újkígyós, Béke u. 25.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berényi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.857-8/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">898/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">augusztus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baukó Trans Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Őszi u. 6241/35.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Őszi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6241/35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2574-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">899/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Varga Mihály</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Botyánszki Pálné u. 18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Botyánszki Pálné </t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2585-3/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">900/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pénzes Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Wagner u. 110.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wagner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">110.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101. Sportszergyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2627-3/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">901/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kutyik Tamás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 46. 3/10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szarvasi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">119.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2822-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">902/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P&amp;T Trans Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5925 Gerendás, Kossuth u. 20.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrássy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29/33.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3718/A/101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96. orvosi eszköz gyártása (szemüveg)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.856-5/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">903/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">szeptember</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Electroplast Magyarország Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba Balassa u. 6147/9.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6147/15.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99. raktározás, tárolás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2664-4/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">904/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">október</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kovács Lajos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Nagyrét 15958 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2929-4/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">905/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventor Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Fényes tanya 1025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fényes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tanya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37. fémmegmunkálás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3172-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">906/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uaz-Team Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Pongrácz A. u. 44/2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pongrácz A.</t>
   </si>
   <si>
     <t xml:space="preserve"> 44/2.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6582/1</t>
   </si>
   <si>
-    <t>II.3094-4/2018.</t>
-[...251 lines deleted...]
-    <t>Ipari</t>
+    <t xml:space="preserve">27.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3094-4/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">907/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Láza Pál</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Mátyás király u. 97.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mátyás király</t>
+  </si>
+  <si>
+    <t xml:space="preserve">97.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14. egyéb bútor gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3295/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">908/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lenkefi Dalma Réka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Körte sor 13.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Körte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">66. játékgyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3343-3/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">909/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alu-Star Fémmemgmunkáló Szociális Szövetkezet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7133 Fadd, Somos u. 28.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kerek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">637.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0961/55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3375-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">910/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horváth Nauzika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Telep u. 20.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telep</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109. Testápolási cikk gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3507-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">911/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">november</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pribék Nándor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás,-karbantartás (autómosás)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3527-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">912/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Feledi János</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kemény u. 14.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kemény</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5479/1. hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás, karbantartás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2627-5/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">913/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">december</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 46.III.10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37-43.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3618/5 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3811-2/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">914/2018.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Élhető Vidék Szociális Szövetkezet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2724 Újlengyel, Petőfi Sándor u. 48.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orosházi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8968/B/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.21-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">január</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Balassa u. 6147/9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ipari</t>
   </si>
   <si>
     <t xml:space="preserve"> 6202/3</t>
   </si>
   <si>
-    <t>II.80-2/2019.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Jókai u. 42.</t>
+    <t xml:space="preserve">36.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.80-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pekárik Gumiszervíz Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Jókai u. 42.</t>
   </si>
   <si>
     <t xml:space="preserve">Jókai </t>
   </si>
   <si>
-    <t>u.</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Rákóczi u. 35.</t>
+    <t xml:space="preserve">u.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.221-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teltisz Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Rákóczi u. 35.</t>
   </si>
   <si>
     <t xml:space="preserve">Laktanya </t>
   </si>
   <si>
     <t xml:space="preserve">u. </t>
   </si>
   <si>
-    <t>0955/6</t>
-[...14 lines deleted...]
-    <t>5600 Békéscsaba, Csabai László u. 16.</t>
+    <t xml:space="preserve">0955/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23., 118.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.383-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Z-Autóklinika Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Csabai László u. 16.</t>
   </si>
   <si>
     <t xml:space="preserve">Ipari </t>
   </si>
   <si>
-    <t>6202/17</t>
-[...32 lines deleted...]
-    <t>5600 Békéscsaba, Fiume út 90.</t>
+    <t xml:space="preserve">6202/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.473-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Réti-Transz Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 békéscsaba, Nagyrét 1548.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nagyrét</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1548.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0309/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.479-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nagy Zsigmondné</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Fiume út 90.</t>
   </si>
   <si>
     <t xml:space="preserve">Fiume </t>
   </si>
   <si>
-    <t>90.</t>
-[...17 lines deleted...]
-    <t>5600 Békéscsaba, Bem u. 15.</t>
+    <t xml:space="preserve">90.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35. Felsőruházat gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 607-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">február</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kenézaljai Attila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bem u. 15.</t>
   </si>
   <si>
     <t xml:space="preserve">Bem </t>
   </si>
   <si>
-    <t>43. Gépjráműjavítás-karbantartás</t>
-[...5 lines deleted...]
-    <t>8/2019.</t>
+    <t xml:space="preserve">43. Gépjráműjavítás-karbantartás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 687-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8/2019.</t>
   </si>
   <si>
     <t xml:space="preserve">Complex Rohoue Srl. </t>
   </si>
   <si>
-    <t>400416 Romania, Cluj Napoca, Traian nr. 41.</t>
+    <t xml:space="preserve">400416 Romania, Cluj Napoca, Traian nr. 41.</t>
   </si>
   <si>
     <t xml:space="preserve">út </t>
   </si>
   <si>
-    <t>II.832-2/2019.</t>
-[...20 lines deleted...]
-    <t>5661 Újkígyós, Arany J. u. 93.</t>
+    <t xml:space="preserve">43.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.832-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Big-Rol-Car Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Felsőnyomás 177.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.983-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakonyi Hűtő-és Klímatechnika Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5661 Újkígyós, Arany J. u. 93.</t>
   </si>
   <si>
     <t xml:space="preserve">Szarvasi </t>
   </si>
   <si>
-    <t>76.</t>
-[...80 lines deleted...]
-    <t>5600 Békéscsaba, Kazinczy lpt. 7. C. 4. 11.</t>
+    <t xml:space="preserve">76.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92. nem háztartási hőtő légállapot szabályozó gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.984-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uhrin Zita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bem u. 9.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95. nyomdai alágazatba tartozó tevékenységek (számítógépes előkészítés)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.954-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">március</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pintér Ortopédtechnika Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Zsombék u. 37.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10364/76/A/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96. Orvosi eszköz gyártása (gyógyászati segédeszköz)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1168-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Köteles Attila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bartók B. út 39. IV. 15.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zsíros</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1208-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klemm Ferenc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Mátyás Király u. 67.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0955/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1211-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szabó Péter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kazinczy lpt. 7. C. 4. 11.</t>
   </si>
   <si>
     <t xml:space="preserve">Festő </t>
   </si>
   <si>
-    <t>II.1077-4/2019.</t>
-[...47 lines deleted...]
-    <t>18/2019.</t>
+    <t xml:space="preserve">II.1077-4/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Car-Ton Corp. KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Czuczor u. 24.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">243.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0793/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20. Papír csomagolóeszköz gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1394-5/2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ferro Projekt Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Balassa u. 6147/20. hrsz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6147/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.,38.,39.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1394-4/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18/2019.</t>
   </si>
   <si>
     <t xml:space="preserve"> 17/5.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6271/6.</t>
   </si>
   <si>
-    <t>36., 38., 39.</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Fövenyes u. 7. IV. 18.</t>
+    <t xml:space="preserve">36., 38., 39.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1377-4/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lengyel Krisztina Éva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Fövenyes u. 7. IV. 18.</t>
   </si>
   <si>
     <t xml:space="preserve">Fövenyes </t>
   </si>
   <si>
-    <t>7. IV. 18.</t>
-[...68 lines deleted...]
-    <t>5600 Békéscsaba, Széna u. 2/2.</t>
+    <t xml:space="preserve">7. IV. 18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1716/A/18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70. konfekcionált textiláru gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1068-4/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biri-Car Autóhűtő Javító Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Tompa u. 20.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tompa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1511-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M-Plast Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bajza u. 15.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Urszinyi Dezsőné</t>
+  </si>
+  <si>
+    <t xml:space="preserve">u</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19. egyéb műanyagtermék gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1587-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máté Martenzit Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Dobozi út 68.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almáskerti Ipari Partk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20525/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.515-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Széna u. 2/2.</t>
   </si>
   <si>
     <t xml:space="preserve">Berényi </t>
   </si>
   <si>
-    <t>93-95.</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Lencsési út 48. I. 3.</t>
+    <t xml:space="preserve">93-95.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1720-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kis Sándorné</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 48. I. 3.</t>
   </si>
   <si>
     <t xml:space="preserve">Lencsési </t>
   </si>
   <si>
-    <t>48. I. 3.</t>
-[...14 lines deleted...]
-    <t>5600 Békéscsaba, Kazinczy ltp. 5/B. 2/2.</t>
+    <t xml:space="preserve">48. I. 3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1772/23/A/18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1796/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csávás Noémi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kazinczy ltp. 5/B. 2/2.</t>
   </si>
   <si>
     <t xml:space="preserve">Kazinczy </t>
   </si>
   <si>
-    <t>ltp.</t>
-[...38 lines deleted...]
-    <t>5600 Békéscsaba, Almáskerti Ipari Park 6/3.</t>
+    <t xml:space="preserve">ltp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/B. 2/2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3192/A/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35., 87.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2001/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holi-Mobil Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Veszely-kamionparkoló, 0276/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veszely-kamionparkoló</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0276/10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2073-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csaba-Kompozit Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Almáskerti Ipari Park 6/3.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6/3.</t>
   </si>
   <si>
-    <t>20528/12</t>
-[...47 lines deleted...]
-    <t>5940 Tótkomlós, Bocskai u. 22.</t>
+    <t xml:space="preserve">20528/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19., 37.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2129-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beocia Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1107 Budapest, Mázsa tér 5-7.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1647.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0426/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101. sportszergyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2102-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komlósi Kálmán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Urszinyi Dezsőné u. 29.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">64.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2209-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trikoncz-Oil Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5940 Tótkomlós, Bocskai u. 22.</t>
   </si>
   <si>
     <t xml:space="preserve">Gyár </t>
   </si>
   <si>
-    <t>10530/4</t>
-[...53 lines deleted...]
-    <t>5600 Békéscsaba, Vandháti út 80.</t>
+    <t xml:space="preserve">10530/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2208-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Egeresi Sándor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kinizsi u. 11.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kinizsi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3812/B/2-3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">66.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2281-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inno-Design Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Török Ignác u. 110.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szabolcs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3135/A/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83. máshován nem sorolt egyéb speciális gép gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2282-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kraszkó Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Vandháti út 80.</t>
   </si>
   <si>
     <t xml:space="preserve">Vandháti </t>
   </si>
   <si>
-    <t>80.</t>
-[...50 lines deleted...]
-    <t>5600 Békéscsaba, Csabai út 33.</t>
+    <t xml:space="preserve">80.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20603/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2328-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leszkó László</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Mednyánszki u. 17. I. 6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46-50.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2760/E/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2255-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eiler Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Vörösmarty u. 10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vörösmarty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71. konyhabútor gyártás, 14. egyéb bútor gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2344-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drimba Roland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Csabai út 33.</t>
   </si>
   <si>
     <t xml:space="preserve">Csabai </t>
   </si>
   <si>
-    <t>II.2351-2/2019.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Kinizsi u. 13. fsz. 10.</t>
+    <t xml:space="preserve">71.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2351-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kudlákné Balázs Noémi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kinizsi u. 13. fsz. 10.</t>
   </si>
   <si>
     <t xml:space="preserve">Kinizsi </t>
   </si>
   <si>
-    <t>13. fsz. 10.</t>
-[...23 lines deleted...]
-    <t>84.</t>
+    <t xml:space="preserve">13. fsz. 10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3821/1/A/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96. Orvosi eszköz gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2431-4/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MaxMotor Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kassai u. 1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gyulai</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84.</t>
   </si>
   <si>
     <t xml:space="preserve">0365/36 </t>
   </si>
   <si>
-    <t>43. Gépjárműjavítás, -karbantartás (kizárólag mosás)</t>
-[...8 lines deleted...]
-    <t>Novák Szabina</t>
+    <t xml:space="preserve">43. Gépjárműjavítás, -karbantartás (kizárólag mosás)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">73.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2531-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novák Szabina</t>
   </si>
   <si>
     <t xml:space="preserve">Andrássy </t>
   </si>
   <si>
-    <t>29-33.</t>
-[...8 lines deleted...]
-    <t>40/2019.</t>
+    <t xml:space="preserve">29-33.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3718/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2570-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40/2019.</t>
   </si>
   <si>
     <t xml:space="preserve">2019. </t>
   </si>
   <si>
-    <t>Séllei Lilla</t>
-[...26 lines deleted...]
-    <t>5600 Békéscsaba, Nagy Sándor u. 87.</t>
+    <t xml:space="preserve">Séllei Lilla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Szőlő u. 113.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Árpád</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1617/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22. egyéb ruházat, kiegészítők gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">75.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2584-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jankó Gyöngyi Gabriella</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Nagy Sándor u. 87.</t>
   </si>
   <si>
     <t xml:space="preserve">Nagy Sándor </t>
   </si>
   <si>
-    <t>87.</t>
-[...65 lines deleted...]
-    <t>5600 Békéscsaba, Orosházi út 88.-</t>
+    <t xml:space="preserve">87.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35. Felsőruházat gyártás (kivéve munkaruházat)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2634-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szikora Tibor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bánát u. 12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bánát</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2163 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2633-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bim-Pel Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4110 Biharkeresztes, Kossuth u. 49.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szabó Dezső</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21. egyéb papír-kartontermék gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2271-6/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NKM Áramhálózati Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6724 Szeged, Kossuth Lajos sgt. 64-66.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0786/4 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2721-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">W and W Lapszabász Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Orosházi út 88.-</t>
   </si>
   <si>
     <t xml:space="preserve">Szerdahelyi </t>
   </si>
   <si>
-    <t>3127/A/2 és 3127/H/6</t>
-[...14 lines deleted...]
-    <t>5600 Békéscsaba, Lencsési út 46. III. 10.</t>
+    <t xml:space="preserve">3127/A/2 és 3127/H/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62. irodabútor gyártás, 71. konyhabútor gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2783-4/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kutyik Zsanett</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 46. III. 10.</t>
   </si>
   <si>
     <t xml:space="preserve"> 3618/5.</t>
   </si>
   <si>
-    <t>43. gépjárműjavítás,-karbantartás (gépjárműmosás)</t>
-[...23 lines deleted...]
-    <t>48/2019.</t>
+    <t xml:space="preserve">43. gépjárműjavítás,-karbantartás (gépjárműmosás)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2858-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tesedán Ibolya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 54. 3/12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54. III. 12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1772/24/A/37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">82.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2633-4/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48/2019.</t>
   </si>
   <si>
     <t xml:space="preserve">október </t>
   </si>
   <si>
-    <t>11. csomagolás</t>
-[...29 lines deleted...]
-    <t>5600 Békéscsaba, Magyar u. 7/. 10.</t>
+    <t xml:space="preserve">11. csomagolás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1587-6/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Almáskerti Ipari Park 5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amáskerti Ipari Park</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20525/12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. fémfelület-kezelés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2907-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magura Hungary Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Magyar u. 7/. 10.</t>
   </si>
   <si>
     <t xml:space="preserve">Kétegyházi </t>
   </si>
   <si>
     <t xml:space="preserve"> 2626/11</t>
   </si>
   <si>
     <t xml:space="preserve">23. </t>
   </si>
   <si>
-    <t>II. 3173-3/2019.</t>
-[...11 lines deleted...]
-    <t>Kun</t>
+    <t xml:space="preserve">85.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 3173-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Mázor Melinda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kun u. 34/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kun</t>
   </si>
   <si>
     <t xml:space="preserve"> 34/1.</t>
   </si>
   <si>
-    <t>9568/A/1</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Székely M. u. 44.</t>
+    <t xml:space="preserve">9568/A/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3191-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gyeraj Zoltán Pál</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Székely M. u. 44.</t>
   </si>
   <si>
     <t xml:space="preserve"> 5/7.</t>
   </si>
   <si>
-    <t>6144/14</t>
-[...74 lines deleted...]
-    <t>130.</t>
+    <t xml:space="preserve">6144/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás,- karbantartás, 37. fémmegmunkálás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3288-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guj Sándor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Veres Péter u. 53.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veres Péter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás,- karbantartás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 3267-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VOLÁNBUSZ Zrt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1091 Budapest, Üllői út 131.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. Gépjráműjavítás-karbantartás, 23. Gépjármű tárolás, 99. Raktározás, tárolás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3408-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kocsis Violetta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5665 Pusztaottlaka, Petőfi u. 36.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2973/1/A/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. alsóruházat gyártása, 35. felsőruházat gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3534-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silling József</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 130. fsz. 3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130.</t>
   </si>
   <si>
     <t xml:space="preserve">  6237/4</t>
   </si>
   <si>
-    <t>II.3514-3/2019.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Bercsényi u. 2</t>
+    <t xml:space="preserve">91.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3514-3/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csányi Roland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bercsényi u. 2</t>
   </si>
   <si>
     <t xml:space="preserve">Bercsényi </t>
   </si>
   <si>
-    <t>II.3715-2/2019.</t>
-[...38 lines deleted...]
-    <t>2020.</t>
+    <t xml:space="preserve">92.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3715-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benkőné Bánlaki Katalin Judit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Alkotmány u. 10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alkotmány</t>
+  </si>
+  <si>
+    <t xml:space="preserve">649/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3724-2/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59/2019.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ponderal-Flex Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bartók B. út 7. I. 4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0374/145.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.59-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020.</t>
   </si>
   <si>
     <t xml:space="preserve">január </t>
   </si>
   <si>
-    <t>Kökény-Rétlaki Renáta Szilvia</t>
-[...62 lines deleted...]
-    <t>5600 Békéscsaba, Varsányi Irén u. 1.</t>
+    <t xml:space="preserve">Kökény-Rétlaki Renáta Szilvia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Wlassics stny. 3. C. 7.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wlassics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">stny.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. C. 7.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22. egyéb ruházati kiegészítő gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.122-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Glass Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Szarvasi út 13/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">256/2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0793/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.57-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fancy-Trans kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Tücsök u. 26.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tücsök</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19301/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.195-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kiss Annamária</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Varsányi Irén u. 1.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6237/4</t>
   </si>
   <si>
-    <t>II.314-2/2020.</t>
-[...8 lines deleted...]
-    <t>2093 Budajenő, Szőlőhegyi u. 8.</t>
+    <t xml:space="preserve">98.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.314-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Főnix MMk KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2093 Budajenő, Szőlőhegyi u. 8.</t>
   </si>
   <si>
     <t xml:space="preserve">Őszi </t>
   </si>
   <si>
     <t xml:space="preserve"> 1/3.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6238/8</t>
   </si>
   <si>
-    <t>11. csomagolás, 21., 64.</t>
-[...11 lines deleted...]
-    <t>2900 Komárom, Puskás Tivadar u. 4/A.</t>
+    <t xml:space="preserve">11. csomagolás, 21., 64.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.543-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agri CS Magyarország Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2900 Komárom, Puskás Tivadar u. 4/A.</t>
   </si>
   <si>
     <t xml:space="preserve"> 10582/19.</t>
   </si>
   <si>
-    <t>II.544-3/2020.</t>
-[...23 lines deleted...]
-    <t>5600 Békéscsaba, Corvin u. 3/1.</t>
+    <t xml:space="preserve">100.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.544-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Császár Dominik Attila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kazinczy u. 3/D. fsz. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3345/A/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.579-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kliment Miklós</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Corvin u. 3/1.</t>
   </si>
   <si>
     <t xml:space="preserve">Corvin </t>
   </si>
   <si>
     <t xml:space="preserve"> 3/1.</t>
   </si>
   <si>
-    <t>2272/2/A/2</t>
-[...56 lines deleted...]
-    <t>12/2020.</t>
+    <t xml:space="preserve">2272/2/A/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96. orvosi eszköz gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.622-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komplett Transport Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bartók Béla út 7. III. 14.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.722-4/2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baráth Péter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Laktanya u. 6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14. egyéb bútor, 62. irodabútor, 71. konyhabútor gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.665/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szaszák Balázs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Asztalos u. 21.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10364/47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14. egyéb bútor, 62. irodabútor, 71. konyhabútor gyártás, 33. épületasztalos ipari termék gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">105.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.844-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12/2020.</t>
   </si>
   <si>
     <t xml:space="preserve">Moka és Moka Kft. </t>
   </si>
   <si>
-    <t>5600 Békéscsaba, Orosházi út 17/8.</t>
+    <t xml:space="preserve">5600 Békéscsaba, Orosházi út 17/8.</t>
   </si>
   <si>
     <t xml:space="preserve">Hajnóczy </t>
   </si>
   <si>
-    <t>23. egyéb szárazföldi…</t>
-[...23 lines deleted...]
-    <t>5600 Békéscsaba, Baross u. 34.</t>
+    <t xml:space="preserve">23. egyéb szárazföldi…</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.721-6/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bíró János</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Millenium u. 1. III.10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">107.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.957-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vis-Animi Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Baross u. 34.</t>
   </si>
   <si>
     <t xml:space="preserve">Bocskai </t>
   </si>
   <si>
     <t xml:space="preserve"> 4232/2</t>
   </si>
   <si>
-    <t>II.964-3/2020.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Bocskai u. 29.</t>
+    <t xml:space="preserve">108.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.964-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Délvill Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bocskai u. 29.</t>
   </si>
   <si>
     <t xml:space="preserve"> 4323/2</t>
   </si>
   <si>
-    <t>II. 1102/2020.</t>
-[...8 lines deleted...]
-    <t>1054 Budapest, Honvéd u. 8. 1. 2.</t>
+    <t xml:space="preserve">109.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1102/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utvikling Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1054 Budapest, Honvéd u. 8. 1. 2.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6147/12</t>
   </si>
   <si>
-    <t>II.1301/2020.</t>
-[...83 lines deleted...]
-    <t>5600 Békéscsaba, Munkás u. 17.</t>
+    <t xml:space="preserve">II.1301/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manufakt Möbel Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5700 Gyula, Bicere tanya 20.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19303/5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14. egyéb bútor gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">111.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1323-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hajtman Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Eötvös u. 17.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eötvös</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15. egyéb kerámia gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1719-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bartalos Balázs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Répa köz 12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19318/2..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31. építési betontermék gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1886-5/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frankó Ágnes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Zsigmond u. 35/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zsigmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">035/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1937-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lagzi Pál</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Munkás u. 17.</t>
   </si>
   <si>
     <t xml:space="preserve">Munkás </t>
   </si>
   <si>
-    <t>II.2180-2/2020.</t>
-[...38 lines deleted...]
-    <t>5900 Orosháza, Csorvási út 27.</t>
+    <t xml:space="preserve">115.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2180-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lapszabász Span Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, bessenyei u. 113.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10578/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.egyéb bútor, 62. irodabútor, 71.konyhabútor gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2203-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csaba-Span Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsab, Berényi út 103/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2182-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">linamar Hungary Zrt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5900 Orosháza, Csorvási út 27.</t>
   </si>
   <si>
     <t xml:space="preserve">Tengely </t>
   </si>
   <si>
     <t xml:space="preserve"> 0775/131</t>
   </si>
   <si>
-    <t>59. közúti jármű, járműmotor alkatrész gyártása</t>
-[...32 lines deleted...]
-    <t>5623 Békéscsaba, Fecske sor 10.</t>
+    <t xml:space="preserve">59. közúti jármű, járműmotor alkatrész gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2255-2/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kertészné Valánszki Anikó</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Dobos I. u. 56.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dobos I.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35. felsőruházat gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2379/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Batta Csaba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5623 Békéscsaba, Fecske sor 10.</t>
   </si>
   <si>
     <t xml:space="preserve">Fecske </t>
   </si>
   <si>
-    <t>18250 hrsz.</t>
-[...14 lines deleted...]
-    <t>5600 Békéscsaba, ábrahámffy u. 4/1.</t>
+    <t xml:space="preserve">18250 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96. orvosi eszköz gyártása (ortopéd cipő gyártása)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2323-5/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akro-Békés Trade Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, ábrahámffy u. 4/1.</t>
   </si>
   <si>
     <t xml:space="preserve"> 12-14.</t>
   </si>
   <si>
-    <t>2622 hrsz.</t>
-[...20 lines deleted...]
-    <t>Bagyi Autófényező Kft.</t>
+    <t xml:space="preserve">2622 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2503-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sós Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Csorvási út 1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2611-4/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bagyi Autófényező Kft.</t>
   </si>
   <si>
     <t xml:space="preserve">5600 Békéscsaba, Egység u. 92. </t>
   </si>
   <si>
-    <t>Egység</t>
-[...2 lines deleted...]
-    <t>92.</t>
+    <t xml:space="preserve">Egység</t>
   </si>
   <si>
     <t xml:space="preserve"> 6271/2</t>
   </si>
   <si>
-    <t>II.2871-3/2020.</t>
-[...77 lines deleted...]
-    <t>4030 Debrecen, Monostorpályi út 35/a.</t>
+    <t xml:space="preserve">123.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2871-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Futár-Trans Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5630 Békés, Árok u.26.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mazán László</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6679/41/A/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2896-3/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dinyáné Nagy Katalin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Szabolcs u. 38.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3135/A/2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">125.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3036/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gedó Lórántné</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Pásztor u. 41. fsz. 13.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45-47.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1709/36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70. Konfekcionált textiláru gyártása, 87. munkaruházat gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">126.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.314-5/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33/2020.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0633/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">127.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.201-3/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postaflotta KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4030 Debrecen, Monostorpályi út 35/a.</t>
   </si>
   <si>
     <t xml:space="preserve">Építők </t>
   </si>
   <si>
-    <t>útja</t>
-[...14 lines deleted...]
-    <t>Bessenyei</t>
+    <t xml:space="preserve">útja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">128.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 465-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kardos és Társa Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bessenyei u. 57.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bessenyei</t>
   </si>
   <si>
     <t xml:space="preserve"> 57.</t>
   </si>
   <si>
-    <t>96. orvosi eszköz gyártás</t>
-[...14 lines deleted...]
-    <t>073/1.</t>
+    <t xml:space="preserve">96. orvosi eszköz gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">129.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.630-3/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LGD Projekt Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Ybl M. u. 32.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">073/1.</t>
   </si>
   <si>
     <t xml:space="preserve"> 3245/1</t>
   </si>
   <si>
-    <t>114. textil, szőrme mosása, tisztítása</t>
-[...11 lines deleted...]
-    <t>5600 Berzsenyi u. 119.</t>
+    <t xml:space="preserve">114. textil, szőrme mosása, tisztítása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1242-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hipszki Csaba Pál</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Berzsenyi u. 119.</t>
   </si>
   <si>
     <t xml:space="preserve">Berzsenyi </t>
   </si>
   <si>
-    <t>II.1243-2/2021.</t>
-[...11 lines deleted...]
-    <t>Gyula</t>
+    <t xml:space="preserve">131.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1243-2/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gyulai Közüzemi Nonprofit Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5700 Gyula, szent László u. 16.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gyula</t>
   </si>
   <si>
     <t xml:space="preserve">Henyei Miklós </t>
   </si>
   <si>
-    <t>04905/1</t>
-[...68 lines deleted...]
-    <t>1653.</t>
+    <t xml:space="preserve">04905/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118. nem közművel összegyűjtött háztartási szennyvíz szállítása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.837-20/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bonag Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Tompa u. 2/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2646/7 és 2646/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31. nem veszélyes hulladék hulladékgazdálkodási engedély köteles gyűjtése, hasznosítása, ártalmatlanítása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1376-8/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kriska Attila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, József Attila u. 5. III.25.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bartók Béla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">134.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1436-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marzek Kner Packaging Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6147/27.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21. egyéb papír-, kartontermék</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1435-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turbo Tech Hungary Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6767 Ópusztaszer, Komócsin Zoltán utca 32.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1653.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0428/2.</t>
   </si>
   <si>
-    <t>II. 1041-6/2021.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Felsőnyomás tanya 298/1.</t>
+    <t xml:space="preserve">136.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1041-6/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bereczki Balázs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Felsőnyomás tanya 298/1.</t>
   </si>
   <si>
     <t xml:space="preserve">Pataki László </t>
   </si>
   <si>
     <t xml:space="preserve">  6443/A/2</t>
   </si>
   <si>
-    <t>II.1107-5/2021.</t>
-[...11 lines deleted...]
-    <t>412.</t>
+    <t xml:space="preserve">137.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1107-5/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invest-Projekt Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Omaszta u.54.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">412.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0851/10</t>
   </si>
   <si>
-    <t>43. , 99.</t>
-[...11 lines deleted...]
-    <t>5623 Békéscsaba, Magvető u. 35.</t>
+    <t xml:space="preserve">43. , 99.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">138.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1108-6/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fehér Dániel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5623 Békéscsaba, Magvető u. 35.</t>
   </si>
   <si>
     <t xml:space="preserve">Magvető </t>
   </si>
   <si>
-    <t>II.1678-3/2021.</t>
-[...8 lines deleted...]
-    <t>5630 Békés, Cseresznye u. 2.</t>
+    <t xml:space="preserve">139.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1678-3/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hajdú Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5630 Békés, Cseresznye u. 2.</t>
   </si>
   <si>
     <t xml:space="preserve"> 2610/2.</t>
   </si>
   <si>
-    <t>22. egyéb ruházat, kiegészítők gyártása, 35., 87.</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Tessedik u. 51.</t>
+    <t xml:space="preserve">22. egyéb ruházat, kiegészítők gyártása, 35., 87.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1750-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pál Autójavító Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Tessedik u. 51.</t>
   </si>
   <si>
     <t xml:space="preserve">Tessedik </t>
   </si>
   <si>
     <t xml:space="preserve"> 2605/B/1</t>
   </si>
   <si>
-    <t>II.1854-11/2021.</t>
-[...11 lines deleted...]
-    <t>belterület</t>
+    <t xml:space="preserve">141.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1854-11/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Galéria Invest Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Őszi u. 3-1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">belterület</t>
   </si>
   <si>
     <t xml:space="preserve"> 6239/2</t>
   </si>
   <si>
-    <t>II. 2003-4/2021.</t>
-[...2 lines deleted...]
-    <t>16/2021.</t>
+    <t xml:space="preserve">142.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2003-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16/2021.</t>
   </si>
   <si>
     <t xml:space="preserve">Hullám-Invest Kft. </t>
   </si>
   <si>
-    <t>5600 Békéscsaba, Szarvasi út 66.</t>
-[...32 lines deleted...]
-    <t>5741 Kétegyháza, Fő tér 3/B.</t>
+    <t xml:space="preserve">5600 Békéscsaba, Szarvasi út 66.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">143.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2070-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHX Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600  Békéscsaba, Endresz György u. 6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laktanya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0955/10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2069-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakos István Mihály</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5741 Kétegyháza, Fő tér 3/B.</t>
   </si>
   <si>
     <t xml:space="preserve"> 2643/1</t>
   </si>
   <si>
-    <t>II. 2405-4/2021.</t>
-[...2 lines deleted...]
-    <t>19/2021.</t>
+    <t xml:space="preserve">145.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2405-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19/2021.</t>
   </si>
   <si>
     <t xml:space="preserve">MILA Autó Kft. </t>
   </si>
   <si>
-    <t>5600 Békéscsaba, Berényi út 93-95.</t>
-[...86 lines deleted...]
-    <t>Széna</t>
+    <t xml:space="preserve">5600 Békéscsaba, Berényi út 93-95.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93-94.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">146.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2509-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szabó-Gumi Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">külterület</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0367/93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">147.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2622-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balázs Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5661 Újkígyós, Wesselényi u. 27.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forgách</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.,1.,35., 70.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">148.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2478-15/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KL-Trans Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5671 Békéscsaba Nyárfa u. 14.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0787/6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2664-5/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Axiál Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6500 Baja, Szegedi út 147.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0632/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. , 46., 99.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2872-3/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autó Objektív kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Áchim L. András u. 10. 1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Széna</t>
   </si>
   <si>
     <t xml:space="preserve">  1/2.</t>
   </si>
   <si>
-    <t>5545/14</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Kazinczy ltp. 4/A. III. 4.</t>
+    <t xml:space="preserve">5545/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2948-3/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filyó Péter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kazinczy ltp. 4/A. III. 4.</t>
   </si>
   <si>
     <t xml:space="preserve"> 3120/1</t>
   </si>
   <si>
-    <t>II3153-4/2021.</t>
-[...47 lines deleted...]
-    <t>5600 Békéscsaba, Vozárik u. 5.</t>
+    <t xml:space="preserve">152.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II3153-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zöld Gépezet kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gyár</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10710/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38. fémszerkezet gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">153.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3292-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rest-Land Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Wlassics stny. 6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wlassyics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">stny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3028/A/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">154.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3524-4/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Áchim+Áchim Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Vozárik u. 5.</t>
   </si>
   <si>
     <t xml:space="preserve">Vozárik </t>
   </si>
   <si>
-    <t>II.3556-3/2021.</t>
-[...26 lines deleted...]
-    <t>5600 Békéscsaba, Csorvási út 15. A 8.</t>
+    <t xml:space="preserve">155.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3556-3/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balda Lászlóné</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Vandháti út 57.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vandháti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">156.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3762-3/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM Mérnöki Iroda Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Csorvási út 15. A 8.</t>
   </si>
   <si>
     <t xml:space="preserve">Csorvási </t>
   </si>
   <si>
-    <t>II.3869-4/2021.</t>
-[...50 lines deleted...]
-    <t>5600 Békéscsaba, Lencsési út 54. 3. 12.</t>
+    <t xml:space="preserve">157.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3869-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murzsicz András</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5671 Békéscsaba, Erdő sor 1/3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erdő</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11824/3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3833-4/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csáki Péter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kadarka köz 5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadarka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">köz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16. egyéb fa-, parafatermék,fonottáru gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">159.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.189-2/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tesedán Ibolya Katalin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 54. 3. 12.</t>
   </si>
   <si>
     <t xml:space="preserve">Gyóni Géza </t>
   </si>
   <si>
-    <t>4. II. 8.</t>
-[...35 lines deleted...]
-    <t>Hajnóczy</t>
+    <t xml:space="preserve">4. II. 8.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3618/6/B/24.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">160.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.323-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intermas Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Madách u. 29.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madách</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101. sportszergyártás, kivéve úszómedence gyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">161.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.116-7/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sovtyi János</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Orosházi út 25.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hajnóczy</t>
   </si>
   <si>
     <t xml:space="preserve"> 10582/8.</t>
   </si>
   <si>
-    <t>31. nem veszélyes hulladék …</t>
-[...32 lines deleted...]
-    <t>Csabai</t>
+    <t xml:space="preserve">31. nem veszélyes hulladék …</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.433-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tőke Attila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kinizsi u. 7-9.5600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6237/3/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">163.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.599-2/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Judowash Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5700 Gyula Csabai út 9.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csabai</t>
   </si>
   <si>
     <t xml:space="preserve"> 9083/3</t>
   </si>
   <si>
-    <t>II.599-7/2022.</t>
-[...2 lines deleted...]
-    <t>6/2022.</t>
+    <t xml:space="preserve">164.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.599-7/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6/2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Bánáth </t>
   </si>
   <si>
-    <t>68.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2302/1</t>
   </si>
   <si>
-    <t>II.904-3/2022.</t>
-[...5 lines deleted...]
-    <t>Batsányi</t>
+    <t xml:space="preserve">165.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.904-3/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Batsányi</t>
   </si>
   <si>
     <t xml:space="preserve"> 2/5. 5.</t>
   </si>
   <si>
-    <t>8601/6/A/6</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Görbe u. 37.</t>
+    <t xml:space="preserve">8601/6/A/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">166.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.976/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csaba-Feszkó Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Görbe u. 37.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0367/89</t>
   </si>
   <si>
-    <t>II.975-2/2022.</t>
-[...56 lines deleted...]
-    <t>5600 Békéscsaba, Kolozsvári út 49.</t>
+    <t xml:space="preserve">167.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.975-2/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Feszkó Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0367/89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1091-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construtech Human Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Orosházi út 32.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10364/80/K/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36., 37., 38.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">169.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II1170-5/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Földművek Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Fényes tanya 1380.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1380.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0229/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">170.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1340-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pako Gépipari Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kolozsvári út 49.</t>
   </si>
   <si>
     <t xml:space="preserve">Kolozsvári </t>
   </si>
   <si>
-    <t>49.</t>
-[...83 lines deleted...]
-    <t>1538/2</t>
+    <t xml:space="preserve">171.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1371-5/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Egység u. 92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">172.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1389-5/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Főnik MMK KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2093 Szőlőhegyi út 8.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/a.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3118/3/A/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8, 11, 21, 37, 64, 99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">173.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1424-3/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REHABIL Közhasznú Nonprofit Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5630 Békés, Kossuth u. 20.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3127/B/1. B/5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22. egyéb ruházat, kiegészítők gyártása, 35. felső ruházat gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">174.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1508-3/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szabó István</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Tolnai u. 4/C. 4/2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">175.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1613-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Varga János</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Berzsenyi u. 72.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1538/2</t>
   </si>
   <si>
     <t xml:space="preserve">43. gépjárműjavítás,-karbantartás </t>
   </si>
   <si>
-    <t>II.1621-4/2022.</t>
-[...47 lines deleted...]
-    <t>5742 Elek semmelweis u. 3.</t>
+    <t xml:space="preserve">176.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1621-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kovács Tünde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, jókai u. 14. fsz. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jókai</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14. fsz. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3428/4/A/1200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">177.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1576-14/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Futizó Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5700 Gyula, Siórét tanya 40/c</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kereki</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10716/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1929-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Képletnet Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5742 Elek semmelweis u. 3.</t>
   </si>
   <si>
     <t xml:space="preserve">  6147/12.</t>
   </si>
   <si>
-    <t>II.820-10/2022,</t>
-[...8 lines deleted...]
-    <t>5662 Csanádapáca, Batthyány L. út 34.</t>
+    <t xml:space="preserve">179.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.820-10/2022,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vihar-Car Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5662 Csanádapáca, Batthyány L. út 34.</t>
   </si>
   <si>
     <t xml:space="preserve">  0633/1</t>
   </si>
   <si>
-    <t>43.</t>
-[...14 lines deleted...]
-    <t>Almáskerti Ipari park</t>
+    <t xml:space="preserve">180.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1997-5/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Éltex Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4028 Debrecen, Veszprémi u. 2. A. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almáskerti Ipari park</t>
   </si>
   <si>
     <t xml:space="preserve"> 20525/25</t>
   </si>
   <si>
     <t xml:space="preserve">99. </t>
   </si>
   <si>
-    <t>II.1998-8/2022.</t>
-[...56 lines deleted...]
-    <t>5630 Békés, Árok u. 26.</t>
+    <t xml:space="preserve">181.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1998-8/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fecó-Ferr-Fém Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Hajnóczy u. 10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10582/34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">182.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2099-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elek Krisztina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba Jósika u. 30.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jósika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">183.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1963-11/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global Refuse Metal Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kinzsi u. 4-6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23. egyéb szárazföldi személyszállítási vagy közúti áruszállítási……….</t>
+  </si>
+  <si>
+    <t xml:space="preserve">184.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2419-5/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Futár Trans Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5630 Békés, Árok u. 26.</t>
   </si>
   <si>
     <t xml:space="preserve">Kerek </t>
   </si>
   <si>
     <t xml:space="preserve"> 0961/6</t>
   </si>
   <si>
-    <t>II.1944-10/2022.</t>
-[...26 lines deleted...]
-    <t>5600 Békéscsaba, Szabadság tér 12-14.</t>
+    <t xml:space="preserve">185.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1944-10/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kudlák Péter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba Nagy Sándor u. 23.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">orosházi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10578/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">186.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2519-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lugosi és Lugosiné Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Szabadság tér 12-14.</t>
   </si>
   <si>
     <t xml:space="preserve">  19/1.</t>
   </si>
   <si>
-    <t>37. fémmegmunkálás, 38. fémszerkezetgyártás, 80.</t>
-[...83 lines deleted...]
-    <t>5600 Békéscsaba, Rózsa u. 41.</t>
+    <t xml:space="preserve">37. fémmegmunkálás, 38. fémszerkezetgyártás, 80.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2566-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novation Tech HU Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5520 Szeghalom, Sárréti Ipari Park 041/12 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20528/12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19. egyéb műanyagtermék gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">188.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2773-4/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ruszi-Cipő Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1181 Budapest, Fiatalság u. 14. 3/4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mátyás Király</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77. lábbeligyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2825-7/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bíró-Povázsay Andrea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Szerdahelyi út 5-7.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06238/8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás, karbantartás (gépjárműmosás)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">190.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3093-3/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fancy-Trans KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0367/93.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">191.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3169-3/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turcsik-Kóra Szilvia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Rózsa u. 41.</t>
   </si>
   <si>
     <t xml:space="preserve">Rózsa </t>
   </si>
   <si>
-    <t>41.</t>
-[...56 lines deleted...]
-    <t>5600 Kisrét tanya 96.</t>
+    <t xml:space="preserve">95. nyomdai tevékenység alágazatba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3186-3/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oldtimer Show Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1146 Budapest, Cházár u. 2/A. 9/4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0955/3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3273-16/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35/2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Golden Dagobert Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1118 Budapest, Szüret u. 3. I.6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10710/2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">194.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.78/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guj Karosszéria Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">195.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.210-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szocso Car Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Kisrét tanya 96.</t>
   </si>
   <si>
     <t xml:space="preserve">Kisrét </t>
   </si>
   <si>
     <t xml:space="preserve"> 0640/13.</t>
   </si>
   <si>
-    <t>23. tárolás</t>
-[...11 lines deleted...]
-    <t>5700 Gyula, Csabai út 9.</t>
+    <t xml:space="preserve">23. tárolás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">196.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.329-2/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Judowash KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5700 Gyula, Csabai út 9.</t>
   </si>
   <si>
     <t xml:space="preserve">  9083/3 </t>
   </si>
   <si>
-    <t>II.858-3/2023.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Nagy Sándor u. 98/3.</t>
+    <t xml:space="preserve">197.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.858-3/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Czepó László</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Nagy Sándor u. 98/3.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0955/2</t>
   </si>
   <si>
-    <t>II.859-4/2023.</t>
-[...41 lines deleted...]
-    <t>5600 Békéscsaba, Nagy Sándor u. 103</t>
+    <t xml:space="preserve">198.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.859-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Czepó György</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Wlassics stny. 5. fsz.3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0955/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">199.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.878-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Majidi Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Luther u. 18/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">szabó Dezső</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás,- karbantartás (gépjárműmosás)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1302-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kudlák Gép Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Nagy Sándor u. 103</t>
   </si>
   <si>
     <t xml:space="preserve"> 10578/6</t>
   </si>
   <si>
-    <t>II.1015-12/2023.</t>
-[...2 lines deleted...]
-    <t>8/2023.</t>
+    <t xml:space="preserve">201.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1015-12/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Textrade Kft.                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">8043 Iszkaszentgyörgy, Városkapu Üzletház 622/1 </t>
   </si>
   <si>
-    <t>0961/3.</t>
-[...14 lines deleted...]
-    <t>103/1.</t>
+    <t xml:space="preserve">0961/3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31. nem veszélyes hulladék hulladékgazdálkodási..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1530-5/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">László Pekárik Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103/1.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6252/3</t>
   </si>
   <si>
-    <t>23. gépjármű tárolás</t>
-[...50 lines deleted...]
-    <t>1. alsóruházat, 22., 35., 70., 111.</t>
+    <t xml:space="preserve">23. gépjármű tárolás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">203.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1536-5/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5671 Békéscsaba, Nyárfa u. 14.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">253.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II1665-5/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kiss-Tóth Ingatlan Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba Varsányi Irén u. 1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madarász László</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18015/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95. nyomdai tevékenység alágazatba tartozó tevékenységek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1789-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kéri-Téglássy Erika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Almás sor 10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. alsóruházat, 22., 35., 70., 111.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">206.</t>
   </si>
   <si>
     <t xml:space="preserve">II.1838-5/2023. </t>
   </si>
   <si>
-    <t>13/2023.</t>
-[...2 lines deleted...]
-    <t>5600 Békéscsaba, Franklin u. 95.</t>
+    <t xml:space="preserve">13/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Franklin u. 95.</t>
   </si>
   <si>
     <t xml:space="preserve">Franklin </t>
   </si>
   <si>
-    <t>95.</t>
-[...11 lines deleted...]
-    <t>2941 Ács, Invest Park 0421/22 hrsz.</t>
+    <t xml:space="preserve">207.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2031-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agrovario Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2941 Ács, Invest Park 0421/22 hrsz.</t>
   </si>
   <si>
     <t xml:space="preserve">  2648/3</t>
   </si>
   <si>
-    <t>II.2150/2023.</t>
-[...8 lines deleted...]
-    <t>5700 Gyula, Szent László u. 16.</t>
+    <t xml:space="preserve">208.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2150/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gyulai Közüzemi Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5700 Gyula, Szent László u. 16.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0567/1</t>
   </si>
   <si>
-    <t>31., 32.</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Kinizsi u. 4-6.</t>
+    <t xml:space="preserve">31., 32.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">209.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2210-2/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tappe Hulladékgazdálkodási, Köztisztasági, Szolgáltató Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kinizsi u. 4-6.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0763/192</t>
   </si>
   <si>
-    <t>23., 31.</t>
-[...23 lines deleted...]
-    <t>5600 Békéscsaba, Bütyök u. 37.</t>
+    <t xml:space="preserve">23., 31.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">210.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2190-6/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Békés Harmónia Bt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kolozsvári u. 49.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolozsvári</t>
+  </si>
+  <si>
+    <t xml:space="preserve">211.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2211-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bütyök u. 37.</t>
   </si>
   <si>
     <t xml:space="preserve">  5585/2</t>
   </si>
   <si>
-    <t>II.2359-6/2023.</t>
-[...29 lines deleted...]
-    <t>21/2023.</t>
+    <t xml:space="preserve">212.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2359-6/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komlódi Trans Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Ipari út 5/10-15.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06144/16.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">213.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.599-9/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bíró-Povázsai Andrea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Szerdahelyi utca 5-7.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">214.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2359-8/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">  5/3.</t>
   </si>
   <si>
-    <t>6144/26.</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Felsőnyomás tanya 286.</t>
+    <t xml:space="preserve">6144/26.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">215.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2360-9/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vozár György</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Felsőnyomás tanya 286.</t>
   </si>
   <si>
     <t xml:space="preserve">Tiloló </t>
   </si>
   <si>
-    <t>II. 2646-15/2023.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Ipari út 1.</t>
+    <t xml:space="preserve">216.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2646-15/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kintek Tooling Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Ipari út 1.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6155/6. </t>
   </si>
   <si>
-    <t>II.2916-4/2023.</t>
-[...11 lines deleted...]
-    <t>Fiumei</t>
+    <t xml:space="preserve">217.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2916-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gép-BER Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Fiumei út 5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fiumei</t>
   </si>
   <si>
     <t xml:space="preserve"> 10364/132</t>
   </si>
   <si>
-    <t>gyártások</t>
-[...20 lines deleted...]
-    <t>Almáskerti Ipari Park</t>
+    <t xml:space="preserve">gyártások</t>
+  </si>
+  <si>
+    <t xml:space="preserve">218.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2915-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kerámiagép Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10364/132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">219.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2210-7/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almáskerti Ipari Park</t>
   </si>
   <si>
     <t xml:space="preserve"> 20525/24-25.</t>
   </si>
   <si>
-    <t>23., 99.</t>
-[...32 lines deleted...]
-    <t>Primavill Kft.</t>
+    <t xml:space="preserve">23., 99.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">220.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3079-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Galántai Anett</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Dr.Becsey Oszkár u. 53/2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Őr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19. fsz. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3236/1/A/44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1., 22., 35.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">221.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3103-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Primavill Kft.</t>
   </si>
   <si>
     <t xml:space="preserve">  6175/1</t>
   </si>
   <si>
-    <t>II.2915-17/2023.</t>
-[...14 lines deleted...]
-    <t>5920 Csorvás, Bocskai u. 3.</t>
+    <t xml:space="preserve">222.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2915-17/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">223.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3191-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bottó Zoltán Mihály</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5920 Csorvás, Bocskai u. 3.</t>
   </si>
   <si>
     <t xml:space="preserve"> 10578/12</t>
   </si>
   <si>
-    <t>II.3326/2023.</t>
-[...35 lines deleted...]
-    <t>5600 Békéscsaba, Orosházi út 2.</t>
+    <t xml:space="preserve">224.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3326/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betét-Top Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1077 Budapest, Király u. 89.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">225.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3350-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paulig Hungarpet Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2377 Örkény, Nefelejcs u. 18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106. szőnyeggyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">226.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3297/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Curtiss-Wright Surface Technologies KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Orosházi út 2.</t>
   </si>
   <si>
     <t xml:space="preserve">  10578/6</t>
   </si>
   <si>
-    <t>II.3522-4/2023.</t>
-[...17 lines deleted...]
-    <t>35/2023.</t>
+    <t xml:space="preserve">227.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3522-4/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fashion Accessories Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Jósika u. 107.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">228.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2210-31/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35/2023.</t>
   </si>
   <si>
     <t xml:space="preserve">december </t>
   </si>
   <si>
     <t xml:space="preserve"> 2630/7</t>
   </si>
   <si>
-    <t>II.2210-35/2023.</t>
-[...29 lines deleted...]
-    <t>Balogh Imre</t>
+    <t xml:space="preserve">229.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2210-35/2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">e</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36/2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">230.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">232.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">233.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">234.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">235.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">236.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">237.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">238.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.378-5/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marcsó Norbert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5700 Gyula Malomsor u. 9.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">239.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.474-5/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Balogh Imre</t>
   </si>
   <si>
     <t xml:space="preserve">  13/1.</t>
   </si>
   <si>
-    <t>II.541-4/2024.</t>
-[...29 lines deleted...]
-    <t>Temető</t>
+    <t xml:space="preserve">240.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.541-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mécses Szolgáló Közösség Egyesülete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5650 Mezőberény, Petőfi u. 54.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deák</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.csomagolás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">241.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 613-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Főnix MMK Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2093 Budajenő, Szőlőhegyi út 8.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Temető</t>
   </si>
   <si>
     <t xml:space="preserve"> 8. VI. </t>
   </si>
   <si>
-    <t>11. csomagolás, egyéb papír-, kartontermék gyártása</t>
-[...23 lines deleted...]
-    <t>5600 Békéscsaba, külterület 0961/6</t>
+    <t xml:space="preserve">11. csomagolás, egyéb papír-, kartontermék gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">242.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.938-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Székely Róbert Tibor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5661 Újkígyós, Hosszú u. 38.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.991-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csjáki-Car Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, külterület 0961/6</t>
   </si>
   <si>
     <t xml:space="preserve">  0961/6.</t>
   </si>
   <si>
-    <t>0961/6.</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Tildy Zoltán u. 5.</t>
+    <t xml:space="preserve">0961/6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">244.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1245-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Földprofil Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Tildy Zoltán u. 5.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0788/4</t>
   </si>
   <si>
-    <t>23. egyéb szárazföldi</t>
-[...50 lines deleted...]
-    <t>5700 Gyula, Siórét 44.</t>
+    <t xml:space="preserve">23. egyéb szárazföldi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">245.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1333-4/2024.B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betét Gyógycipő Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77. lábbeligyártás, 96. orvosi eszköz gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">246.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1319-6/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gécs Autó Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Vandháti út 98.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">247.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1482-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mucsi Attila Benjamin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Gyár u.  25.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">248.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1401-17/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G-Beton Kf.t</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5700 Gyula, Siórét 44.</t>
   </si>
   <si>
     <t xml:space="preserve">   0790/9</t>
   </si>
   <si>
-    <t>II.1631-6/2024.</t>
-[...8 lines deleted...]
-    <t>5623 Békéscsaba, Pacsirta u. 8.</t>
+    <t xml:space="preserve">249.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1631-6/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polyák István</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5623 Békéscsaba, Pacsirta u. 8.</t>
   </si>
   <si>
     <t xml:space="preserve">Pacsirta </t>
   </si>
   <si>
-    <t>II.1646-3/2024.</t>
-[...17 lines deleted...]
-    <t>5600 Békéscsaba Őszi u. 3-1.</t>
+    <t xml:space="preserve">250.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1646-3/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kloki-Trans Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Urszinyi Dezsőné u. 24/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">251.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1703-14/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba Őszi u. 3-1.</t>
   </si>
   <si>
     <t xml:space="preserve">  6238/9</t>
   </si>
   <si>
     <t xml:space="preserve">   6238/9</t>
   </si>
   <si>
-    <t>II.1723-13/2024.</t>
-[...14 lines deleted...]
-    <t>16/2024.</t>
+    <t xml:space="preserve">252.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1723-13/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Galéria Chemical Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Őszi u. 6238/9 hrsz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1401-22/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16/2024.</t>
   </si>
   <si>
     <t xml:space="preserve">  0790/9</t>
   </si>
   <si>
-    <t>II.1885-4/2024.</t>
-[...35 lines deleted...]
-    <t>1556.</t>
+    <t xml:space="preserve">254.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1885-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pályázati Klinika Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Aradi u. 10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aradi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2684.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19. egyéb műanyagtemék gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">255.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1886-5/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csuba Anita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Dobozi út 1556.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dobozi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1556.</t>
   </si>
   <si>
     <t xml:space="preserve">   15920.</t>
   </si>
   <si>
-    <t>1., 24., 35., 70., 87</t>
-[...20 lines deleted...]
-    <t>5600 Békéscsaba, Jósika u. 59.</t>
+    <t xml:space="preserve">1., 24., 35., 70., 87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">256.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1894-3/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Egeresi-Autó Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">257.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1908-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moxie-Plusz Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Jósika u. 59.</t>
   </si>
   <si>
     <t xml:space="preserve">  6289.</t>
   </si>
   <si>
-    <t>II.1703-22/2024.</t>
-[...2 lines deleted...]
-    <t>21/2024.</t>
+    <t xml:space="preserve">258.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1703-22/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21/2024.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6238/9.</t>
   </si>
   <si>
     <t xml:space="preserve">  6238/9.</t>
   </si>
   <si>
-    <t>13. máshová nem sorolt egyéb vegyi termék gyártása, 23. ragasztószergyártás</t>
-[...5 lines deleted...]
-    <t>22/2024.</t>
+    <t xml:space="preserve">13. máshová nem sorolt egyéb vegyi termék gyártása, 23. ragasztószergyártás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">259.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1723-20/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22/2024.</t>
   </si>
   <si>
     <t xml:space="preserve"> 3-1.</t>
   </si>
   <si>
-    <t>II.1909-7/2024.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Berényi út 62373/A</t>
+    <t xml:space="preserve">260.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1909-7/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tiponwood Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Berényi út 62373/A</t>
   </si>
   <si>
     <t xml:space="preserve">  6237/3/A</t>
   </si>
   <si>
-    <t>14. egyéb bútor gyártás, 62. irodabútor gyártása, 71. konyhabútor gyártása</t>
-[...20 lines deleted...]
-    <t>25/2024.</t>
+    <t xml:space="preserve">14. egyéb bútor gyártás, 62. irodabútor gyártása, 71. konyhabútor gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">261.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1979-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Székely Balázs Csaba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kun u. 42/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás,- karbantartás(autókozmetika)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">262.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2244-5/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25/2024.</t>
   </si>
   <si>
     <t xml:space="preserve">július </t>
   </si>
   <si>
-    <t>Rkárpit Kft.</t>
-[...20 lines deleted...]
-    <t>park</t>
+    <t xml:space="preserve">Rkárpit Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kétegyházi út 3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. ágybetét gyártása, 14. egyéb bútor gyártása.,62., 71.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">263.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2080-16/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4028 Debrecen, Weszprémi u. 2. A. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almáskerti Ipari</t>
+  </si>
+  <si>
+    <t xml:space="preserve">park</t>
   </si>
   <si>
     <t xml:space="preserve">  20525/26.</t>
   </si>
   <si>
-    <t>II.2384-3/2024.</t>
-[...8 lines deleted...]
-    <t>6000 Kecskemét, Szent László krt. 20.</t>
+    <t xml:space="preserve">264.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2384-3/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hovány Optimum Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6000 Kecskemét, Szent László krt. 20.</t>
   </si>
   <si>
     <t xml:space="preserve">  20528/11.</t>
   </si>
   <si>
-    <t>II.2419-3/2024.</t>
-[...20 lines deleted...]
-    <t>Topeo Bau Kft.</t>
+    <t xml:space="preserve">265.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2419-3/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hovány Stellar Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6000 Kecskemét, Szent László krt. 68.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20528/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">266.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2376-16/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Topeo Bau Kft.</t>
   </si>
   <si>
     <t xml:space="preserve"> 6238/9</t>
   </si>
   <si>
-    <t>II.2425-6/2024.</t>
-[...26 lines deleted...]
-    <t>32/2024.</t>
+    <t xml:space="preserve">267.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2425-6/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kovács Tibor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Béke u. 5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Béke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7. bőrruházat gyártása, egyéb ruházat gyártása, 35. felsőruházat gáyrtása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">268.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2566-2/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">269.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2722-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32/2024.</t>
   </si>
   <si>
     <t xml:space="preserve">  6144/26</t>
   </si>
   <si>
-    <t>II.2592-15/2024.</t>
-[...38 lines deleted...]
-    <t>5600 Békéscsaba, Felsőnyomás 243.</t>
+    <t xml:space="preserve">270.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2592-15/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">First Chem Zeni Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2636 Tésa, Ady Endre u. 11.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28. tisztítószer gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2744-5/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Franklin u. 5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franklin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás - karbantartás (mosás)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">272.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3012-6/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manolo Trans Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Felsőnyomás 243.</t>
   </si>
   <si>
     <t xml:space="preserve">  0788/4</t>
   </si>
   <si>
-    <t>II.3149-4/2024.</t>
-[...38 lines deleted...]
-    <t>Tölgyfa</t>
+    <t xml:space="preserve">273.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3149-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koléner Management Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Földváry u. 31.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">274.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3153-4/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adam-Karosszéria Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Mokos Jószef u. 3.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">275.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3311-7/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bukovszki Tamás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Tölgyfa u. 17.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tölgyfa</t>
   </si>
   <si>
     <t xml:space="preserve">  1709/117.</t>
   </si>
   <si>
-    <t>II.3244-23/2004.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Ipari út 19.</t>
+    <t xml:space="preserve">276.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3244-23/2004.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39/2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agrimill Zrt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Ipari út 19.</t>
   </si>
   <si>
     <t xml:space="preserve">14., 18., </t>
   </si>
   <si>
-    <t>II.134-2/2025.</t>
-[...11 lines deleted...]
-    <t>2/A.</t>
+    <t xml:space="preserve">277.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.134-2/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máté-Martenzit Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/A.</t>
   </si>
   <si>
     <t xml:space="preserve">  3118/3/A/5</t>
   </si>
   <si>
-    <t>37. Fémmegmunkálás</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba 0961/6 hrsz.</t>
+    <t xml:space="preserve">37. Fémmegmunkálás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">278.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.621-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba 0961/6 hrsz.</t>
   </si>
   <si>
     <t xml:space="preserve">  6237/2</t>
   </si>
   <si>
-    <t>43. gépjárműjavítás</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Csorvási út 25.</t>
+    <t xml:space="preserve">43. gépjárműjavítás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">279.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.537-8/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Farmergép Szerviz Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Csorvási út 25.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0961/6/A</t>
   </si>
   <si>
-    <t>II. 980-4/2025.</t>
-[...2 lines deleted...]
-    <t>4/2025.</t>
+    <t xml:space="preserve">280.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 980-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4/2025.</t>
   </si>
   <si>
     <t xml:space="preserve">március </t>
   </si>
   <si>
-    <t>Jakucs Zoltán</t>
-[...2 lines deleted...]
-    <t>6723 Szeged, Kerszttöltés u. 20/A.</t>
+    <t xml:space="preserve">Jakucs Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6723 Szeged, Kerszttöltés u. 20/A.</t>
   </si>
   <si>
     <t xml:space="preserve"> 2760/A/20</t>
   </si>
   <si>
-    <t>II.1009-10/2025.</t>
-[...5 lines deleted...]
-    <t>Tappe Kft.</t>
+    <t xml:space="preserve">281.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1009-10/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tappe Kft.</t>
   </si>
   <si>
     <t xml:space="preserve">Almáskerti Ipari Park </t>
   </si>
   <si>
-    <t>20525/27</t>
-[...59 lines deleted...]
-    <t>1054 Budapest, Zoltán u. 6. IV. 10.</t>
+    <t xml:space="preserve">20525/27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43., 99.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">282.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1230/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brindás Roland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kásás u. 5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gyöngyösi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13..egyéb beton, gipsz, cementtermék gy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">283.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1126-19/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barna-Kátai Agrár KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5626 Békéscsaba, Zöldmező sor 12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14., 18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">284.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1388-6/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BL Holding Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Berzsenyi u. 153.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">285.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1493-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laurus-Duo Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1054 Budapest, Zoltán u. 6. IV. 10.</t>
   </si>
   <si>
     <t xml:space="preserve">  0961/42</t>
   </si>
   <si>
-    <t>23. egyéb szárazföldi személyszálítás…</t>
-[...5 lines deleted...]
-    <t>10/2025.</t>
+    <t xml:space="preserve">23. egyéb szárazföldi személyszálítás…</t>
+  </si>
+  <si>
+    <t xml:space="preserve">286.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 1660-6/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10/2025.</t>
   </si>
   <si>
     <t xml:space="preserve">2025. </t>
   </si>
   <si>
-    <t>Botyánszki Mihály</t>
-[...2 lines deleted...]
-    <t>5600 Békéscsaba, Báthory u. 15.</t>
+    <t xml:space="preserve">Botyánszki Mihály</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Báthory u. 15.</t>
   </si>
   <si>
     <t xml:space="preserve">Báthory </t>
   </si>
   <si>
-    <t>II.1980-4/2025.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Felsőnyomás 467.</t>
+    <t xml:space="preserve">287.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1980-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tóth-Győri Virág</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Felsőnyomás 467.</t>
   </si>
   <si>
     <t xml:space="preserve"> 647.</t>
   </si>
   <si>
     <t xml:space="preserve">  0885/8</t>
   </si>
   <si>
-    <t>17. egyéb kerámiatermék gyártása</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Povázsay Máté u. 19/1.</t>
+    <t xml:space="preserve">17. egyéb kerámiatermék gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">288.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2040-3/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vas Csaba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Povázsay Máté u. 19/1.</t>
   </si>
   <si>
     <t xml:space="preserve">  2610/2</t>
   </si>
   <si>
-    <t>II. 2106-4/2025.</t>
-[...29 lines deleted...]
-    <t>5600 Békéscsaba, Garay u. 14.</t>
+    <t xml:space="preserve">289.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2106-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fehér János</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Nagy S. u. 59.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nagy S. .</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14. egyéb bútor gyártása 33. épületasztalos ipari termék gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">290.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2090-5/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muszkáné Hencz Nikoletta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Garay u. 14.</t>
   </si>
   <si>
     <t xml:space="preserve">Garay </t>
   </si>
   <si>
-    <t>4048/A/1</t>
-[...32 lines deleted...]
-    <t>17/2025.</t>
+    <t xml:space="preserve">4048/A/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">291.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2219-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mónus Károly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Lencsési út 130. fsz. 1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14. egyéb bútor gyártása 62. irodabútor gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">292.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2234-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pribojszki László</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Asztalos u. 16.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">293.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2246-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/2025.</t>
   </si>
   <si>
     <t xml:space="preserve">  2646/8</t>
   </si>
   <si>
     <t xml:space="preserve">   2646/8 </t>
   </si>
   <si>
-    <t>II.2324-4/2025.</t>
-[...44 lines deleted...]
-    <t>5600 Békéscsaba, Rábai Miklós u. 7. III. 10.</t>
+    <t xml:space="preserve">294.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2324-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daru-Masters KFt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6679/59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">295.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2385-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dudás Roland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Mazán László u. 18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6679/41/A/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">296.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2423-5/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csaszi Globál Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">297.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2570-5/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koléner Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Rábai Miklós u. 7. III. 10.</t>
   </si>
   <si>
     <t xml:space="preserve">Orosházi </t>
   </si>
   <si>
     <t xml:space="preserve">10364/47  </t>
   </si>
   <si>
-    <t>II.2597-3/2025.</t>
-[...26 lines deleted...]
-    <t>Tengely</t>
+    <t xml:space="preserve">298.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2597-3/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mag Hajnalka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Liliom u. 6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liliom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13. egyéb beton-, gipsz-, cementtermék gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">299.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2747-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linamar Hungary Zrt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tengely</t>
   </si>
   <si>
     <t xml:space="preserve">  0775/131</t>
   </si>
   <si>
-    <t>II.2669-6/2025.</t>
-[...8 lines deleted...]
-    <t>7100 Szekszárd, Dr Szentgáli Gyula u. 2.</t>
+    <t xml:space="preserve">300.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2669-6/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mediplusz Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7100 Szekszárd, Dr Szentgáli Gyula u. 2.</t>
   </si>
   <si>
     <t xml:space="preserve">  2760/A/20</t>
   </si>
   <si>
-    <t>II.2571-22/2025.</t>
-[...26 lines deleted...]
-    <t>174.</t>
+    <t xml:space="preserve">301.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2571-22/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aranyi Építőanyag Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6679/54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6. festék, bevonóanyag gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">302.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2768-7/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Széll és Társa Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Dobozi út 174.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0509/91 </t>
   </si>
   <si>
-    <t>II.2789-7/2025.</t>
-[...140 lines deleted...]
-    <t>5600 Békéscsaba, Jókai u. 1-19.</t>
+    <t xml:space="preserve">303.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2789-7/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Molnár Péter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kolozsvári út 44.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0788/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">304.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3023-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hyper-hidraulika Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bartók Béla út 62/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2715/A/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79. máshova nem sorolt egyéb általános rendeltetésű gép gyártása</t>
+  </si>
+  <si>
+    <t xml:space="preserve">305.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II3028-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Csabai Garázs Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">306.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2978-7/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gold Company Group Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1223 Budapest, Nagytétényi út 180-196.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schweidel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62., 71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">307.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3051-6/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Bessenyei u. 113.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0961/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14., 16., 33., 62., 71.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">308.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3118-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kovács Zoltán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Báthory u. 94.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">309.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2864-6/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMO Hungary Autómosó Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1103 Budapest, Gyömrői út 87.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16-18.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">310.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3213-7/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolorprint Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Teleki u. 6.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">311.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.3434-4/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35/2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1016 Orom u. 12. I. 2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">312.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.343-4/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frankó Pál</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Jókai u. 1-19.</t>
   </si>
   <si>
     <t xml:space="preserve">1-19. P2. I. P109. </t>
   </si>
   <si>
     <t xml:space="preserve">      3612/1</t>
   </si>
   <si>
-    <t>II.537-4/2026.</t>
-[...8 lines deleted...]
-    <t>5600 Békéscsaba, Kiss Ernő u. 14.</t>
+    <t xml:space="preserve">313.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.537-4/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Master Szárnyas Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Kiss Ernő u. 14.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve"> 0800/41.</t>
   </si>
   <si>
-    <t>23. egyéb szárazföldi személyszállítás vagy közúti áruszállítás, költöztetés alágazatba tartozó tevékenységek közül azon tevékenységek, amelyek esetében a tevékenységhez igénybe vett gépjárműveket külön jogszabály szerint telephelyen kell tárolni</t>
-[...8 lines deleted...]
-    <t>2900 Komárom, Puskás Tivadar u. 4/a.</t>
+    <t xml:space="preserve">23. egyéb szárazföldi személyszállítás vagy közúti áruszállítás, költöztetés alágazatba tartozó tevékenységek közül azon tevékenységek, amelyek esetében a tevékenységhez igénybe vett gépjárműveket külön jogszabály szerint telephelyen kell tárolni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">314.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.721-5/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2900 Komárom, Puskás Tivadar u. 4/a.</t>
   </si>
   <si>
     <t xml:space="preserve">Kereki </t>
   </si>
   <si>
     <t xml:space="preserve">  10716/5</t>
   </si>
   <si>
-    <t>II.889-4/2026.</t>
-[...758 lines deleted...]
-    <t>5600 Békéscsaba, Schweidel u. 36.</t>
+    <t xml:space="preserve">315.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.889-4/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vulcan Shield Hungary Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1122 Budapest, Maros u. 12.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60. huzaltermék gyártása, 99. raktározás tárolás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">316.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.874-4/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Táncos Norbert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5510 Dévaványa, Kodály zoltán u. 4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0790/6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">317.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.976-5/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Áti Depó Közraktározási Zrt.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1136 Budapest, Pannónia u. 11.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104. szárazföldi szállítást kieg. Szolg.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">318.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1419-2/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jövő-Magocskák Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Schweidel u. 36.</t>
   </si>
   <si>
     <t xml:space="preserve">  3618/5</t>
   </si>
   <si>
-    <t>318.</t>
-[...17 lines deleted...]
-    <t>Corvin</t>
+    <t xml:space="preserve">319.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1203-11/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mol Retail Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1117 Budapest, Dombóvári út 28.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corvin</t>
   </si>
   <si>
     <t xml:space="preserve">  2299/7</t>
   </si>
   <si>
-    <t>43. gépjárműjavítás,- karbantartás (kézi mosó)</t>
-[...11 lines deleted...]
-    <t>5600 Békéscsaba, Almás sor 8.</t>
+    <t xml:space="preserve">43. gépjárműjavítás,- karbantartás (kézi mosó)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">320.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1668-5/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novák Zsolt Mátyás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Almás sor 8.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0633/1</t>
   </si>
   <si>
-    <t>43. gépjárműjavítás-, karbantartás</t>
-[...59 lines deleted...]
-    <t>Illés Tamás Dávid</t>
+    <t xml:space="preserve">43. gépjárműjavítás-, karbantartás</t>
+  </si>
+  <si>
+    <t xml:space="preserve">321.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1662-3/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stefkovics Ferenc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Csorvási út 17/2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">322.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1704-9/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0787/5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">323.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1741-5/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H&amp;H Autószervíz Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5674 Kétsoprony, Dózsa György út 64.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">324.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.1887-5/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Illés Tamás Dávid</t>
   </si>
   <si>
     <t xml:space="preserve">  4364/2</t>
   </si>
   <si>
-    <t>II.2025-6/2026.</t>
-[...44 lines deleted...]
-    <t>1916-12</t>
+    <t xml:space="preserve">325.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2025-6/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kétegyházi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1907-04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">326.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II. 2047-4/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hyperload Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5661 Újkígyós, Széchenyi u. 56/1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">327.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2082-6/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roadrunner Logistics Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Ipari út 10.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1916-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">328.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2576-5/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">László Pekárik Internationale Transport Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almáskerti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iparai Park</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 20528/16. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">329.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2677-4/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ménesi Szabolcs Áron</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Franklin u. 7.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">330.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2664-6/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Old Boys Workshop Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">331.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II.2691-3/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Termokamera Kft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5600 Békéscsaba, Könyves u. 64.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fábry </t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. gépjárműjavítás,- karbantartás (autómosó)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="DD/MMM"/>
+    <numFmt numFmtId="166" formatCode="MMM/YY"/>
+    <numFmt numFmtId="167" formatCode="YYYY/MM/DD"/>
+    <numFmt numFmtId="168" formatCode="@"/>
+    <numFmt numFmtId="169" formatCode="YYYY\-MM"/>
+    <numFmt numFmtId="170" formatCode="MMM\ D/"/>
+  </numFmts>
+  <fonts count="7">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
-    <border>
+  <borders count="6">
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...47 lines deleted...]
-      </top>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="hair"/>
+      <right style="hair"/>
+      <top style="hair"/>
+      <bottom style="hair"/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="39">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+  <cellXfs count="36">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...15 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="4" xfId="0" applyFont="false" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle name="Normál" xfId="0" builtinId="0"/>
+  <cellStyles count="6">
+    <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="false"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3" customBuiltin="false"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6" customBuiltin="false"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4" customBuiltin="false"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7" customBuiltin="false"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5" customBuiltin="false"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...289 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6EBB378-9852-4B51-AAD2-A8546E315994}">
-  <dimension ref="A1:AC333"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:AC337"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O334" sqref="O334"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A313" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="C334" activeCellId="0" sqref="C334"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.85546875" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="30" max="31" width="8.42578125" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="6.87"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="15.42"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="23.42"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="9.42"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="6.01"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="0" width="17"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="0" width="6.01"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="0" width="63.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="0" width="46.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="0" width="10.85"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="11" min="11" style="0" width="11.14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="12" min="12" style="0" width="22.28"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="13" min="13" style="0" width="16.41"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="14" min="14" style="0" width="7.87"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="15" min="15" style="0" width="14.01"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16" min="16" style="1" width="93.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="17" min="17" style="0" width="7.29"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="18" min="18" style="0" width="18.13"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="19" min="19" style="0" width="7.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="20" min="20" style="0" width="18.13"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="21" min="21" style="0" width="7"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="22" min="22" style="0" width="7.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="23" min="23" style="0" width="26.59"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="25" min="24" style="0" width="9.13"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="27" min="26" style="0" width="8.71"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="29" min="28" style="0" width="3.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="31" min="30" style="0" width="8.41"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1025" min="32" style="0" width="8.67"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+      <c r="F1" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" s="9" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="4"/>
+      <c r="J3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+    </row>
+    <row r="4" s="9" customFormat="true" ht="54.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+    </row>
+    <row r="5" s="9" customFormat="true" ht="67.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F1" t="s">
+      <c r="K5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="P5" s="6" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="3" spans="1:29" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...43 lines deleted...]
-      <c r="C4" s="25" t="s">
+    <row r="6" s="9" customFormat="true" ht="25.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" s="10"/>
+      <c r="P6" s="11"/>
+    </row>
+    <row r="7" customFormat="false" ht="30" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K7" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M7" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="O7" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K8" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L8" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M8" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N8" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="O8" s="12" t="n">
+        <v>2655</v>
+      </c>
+      <c r="P8" s="15" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K9" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L9" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="M9" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N9" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K10" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L10" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="12" t="n">
+        <v>2223</v>
+      </c>
+      <c r="P10" s="15"/>
+    </row>
+    <row r="11" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K11" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L11" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="30" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="J12" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K12" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L12" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="15" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="J13" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K13" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L13" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N13" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="O13" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K14" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L14" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="O14" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H15" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="J15" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K15" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N15" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" s="15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="I16" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="J16" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K16" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="M16" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O16" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="P16" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="I17" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="J17" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K17" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L17" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="M17" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N17" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="O17" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="P17" s="15" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="J18" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K18" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="P18" s="15" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="D19" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="I19" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="J19" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K19" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="M19" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N19" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="O19" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="P19" s="15" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="J20" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L20" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="O20" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="P20" s="15" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="J21" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K21" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L21" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="M21" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N21" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="O21" s="12" t="n">
+        <v>14776</v>
+      </c>
+      <c r="P21" s="15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="E22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="J22" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K22" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L22" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="O22" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="P22" s="15" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="J23" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K23" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L23" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="M23" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="O23" s="12" t="n">
+        <v>6229</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="I24" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="J24" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K24" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L24" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="M24" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N24" s="12"/>
+      <c r="O24" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H25" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="I25" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="J25" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K25" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L25" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="M25" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N25" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="O25" s="12" t="n">
+        <v>4914</v>
+      </c>
+      <c r="P25" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H26" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="I26" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="J26" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K26" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L26" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="M26" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N26" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="O26" s="12" t="n">
+        <v>10343</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G27" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="I27" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="J27" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K27" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L27" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="M27" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N27" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="O27" s="12" t="n">
+        <v>6259</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F28" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G28" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="H28" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="I28" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="J28" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K28" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L28" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="M28" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N28" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="O28" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="P28" s="15" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="29" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H29" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="I29" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="J29" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K29" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L29" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="M29" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N29" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="O29" s="12"/>
+      <c r="P29" s="15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H30" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="I30" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="J30" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K30" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
+      <c r="N30" s="12" t="n">
+        <v>15958</v>
+      </c>
+      <c r="O30" s="12" t="n">
+        <v>15958</v>
+      </c>
+      <c r="P30" s="15" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="31" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H31" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="I31" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="J31" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K31" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L31" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="M31" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="N31" s="12" t="n">
+        <v>1025</v>
+      </c>
+      <c r="O31" s="12" t="n">
+        <v>152</v>
+      </c>
+      <c r="P31" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="32" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H32" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="I32" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="J32" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K32" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L32" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="M32" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N32" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="O32" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="P32" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="33" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="I33" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="J33" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K33" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L33" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="M33" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N33" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="O33" s="12" t="n">
+        <v>9984</v>
+      </c>
+      <c r="P33" s="15" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="34" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="J34" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K34" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="M34" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="N34" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="O34" s="12" t="n">
+        <v>19330</v>
+      </c>
+      <c r="P34" s="15" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="35" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H35" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="I35" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="J35" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K35" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L35" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="M35" s="12"/>
+      <c r="N35" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="O35" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="P35" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G36" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="H36" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="I36" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="J36" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K36" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L36" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="M36" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N36" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="O36" s="12" t="n">
+        <v>734</v>
+      </c>
+      <c r="P36" s="15" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="37" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G37" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H37" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="I37" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="J37" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K37" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L37" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="M37" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N37" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O37" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="P37" s="15" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="38" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H38" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="I38" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="J38" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K38" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L38" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="M38" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N38" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="O38" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="P38" s="15" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="39" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G39" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H39" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="I39" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="J39" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K39" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L39" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="M39" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N39" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="O39" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="P39" s="15" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="40" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F40" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G40" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H40" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="I40" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="J40" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K40" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L40" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="M40" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N40" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="O40" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="P40" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="41" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G41" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H41" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="I41" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="J41" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K41" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L41" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M41" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="N41" s="13"/>
+      <c r="O41" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="P41" s="15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="42" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G42" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H42" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="I42" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="J42" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K42" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L42" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="M42" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N42" s="12"/>
+      <c r="O42" s="12" t="n">
+        <v>3515</v>
+      </c>
+      <c r="P42" s="15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="43" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H43" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="I43" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="J43" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K43" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L43" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="M43" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N43" s="12"/>
+      <c r="O43" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="P43" s="15" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="44" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>316</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G44" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H44" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="I44" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="J44" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K44" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L44" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="M44" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N44" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="O44" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="P44" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="45" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G45" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H45" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="I45" s="12" t="s">
+        <v>326</v>
+      </c>
+      <c r="J45" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K45" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L45" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="M45" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="N45" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="O45" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="P45" s="15" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="46" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>332</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G46" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H46" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="I46" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="J46" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K46" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L46" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="M46" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N46" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="O46" s="12" t="n">
+        <v>10625</v>
+      </c>
+      <c r="P46" s="15" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="47" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="12" t="s">
+        <v>338</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="E47" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F47" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G47" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H47" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="I47" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="J47" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K47" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L47" s="12" t="s">
+        <v>344</v>
+      </c>
+      <c r="M47" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N47" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="O47" s="12" t="n">
+        <v>9460</v>
+      </c>
+      <c r="P47" s="15" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="48" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>347</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G48" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H48" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="I48" s="12" t="s">
+        <v>350</v>
+      </c>
+      <c r="J48" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K48" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L48" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M48" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="N48" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="O48" s="12" t="n">
+        <v>6153</v>
+      </c>
+      <c r="P48" s="15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="49" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="12" t="s">
+        <v>352</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F49" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H49" s="12" t="s">
+        <v>355</v>
+      </c>
+      <c r="I49" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="J49" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K49" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L49" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M49" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N49" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="O49" s="12" t="n">
+        <v>6272</v>
+      </c>
+      <c r="P49" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="50" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>359</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G50" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H50" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="I50" s="12" t="s">
+        <v>361</v>
+      </c>
+      <c r="J50" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K50" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L50" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="M50" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N50" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="O50" s="12" t="n">
+        <v>6277</v>
+      </c>
+      <c r="P50" s="15" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="51" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="12" t="s">
+        <v>365</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>367</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F51" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G51" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H51" s="12" t="s">
+        <v>368</v>
+      </c>
+      <c r="I51" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="J51" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K51" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L51" s="12" t="s">
+        <v>344</v>
+      </c>
+      <c r="M51" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N51" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="O51" s="12" t="n">
+        <v>9464</v>
+      </c>
+      <c r="P51" s="15" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="52" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="12" t="s">
+        <v>371</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>372</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" s="16" t="s">
+        <v>373</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H52" s="12" t="s">
+        <v>375</v>
+      </c>
+      <c r="I52" s="12" t="s">
+        <v>376</v>
+      </c>
+      <c r="J52" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K52" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L52" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="M52" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N52" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="O52" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="P52" s="15" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="53" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="12" t="s">
+        <v>379</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>380</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F53" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G53" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H53" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="I53" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="J53" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K53" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L53" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="M53" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N53" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="O53" s="12" t="n">
+        <v>4136</v>
+      </c>
+      <c r="P53" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>386</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" s="16" t="s">
+        <v>387</v>
+      </c>
+      <c r="E54" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="H54" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="I54" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="J54" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K54" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L54" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="M54" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N54" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="O54" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="P54" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="55" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>392</v>
+      </c>
+      <c r="C55" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F55" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G55" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="H55" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="I55" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="J55" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K55" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L55" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="M55" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N55" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="O55" s="12" t="n">
+        <v>13854</v>
+      </c>
+      <c r="P55" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="56" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D56" s="16" t="s">
+        <v>399</v>
+      </c>
+      <c r="E56" s="17" t="s">
+        <v>294</v>
+      </c>
+      <c r="F56" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G56" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H56" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="I56" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="J56" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K56" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L56" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M56" s="12"/>
+      <c r="N56" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="O56" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="P56" s="15" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="57" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="E57" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H57" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="I57" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="J57" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K57" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L57" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="M57" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N57" s="12"/>
+      <c r="O57" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="P57" s="15" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="58" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D58" s="16" t="s">
+        <v>415</v>
+      </c>
+      <c r="E58" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H58" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="J58" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K58" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L58" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M58" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N58" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="O58" s="14" t="s">
+        <v>417</v>
+      </c>
+      <c r="P58" s="15" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="59" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G59" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H59" s="12" t="s">
+        <v>422</v>
+      </c>
+      <c r="I59" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="J59" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K59" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L59" s="12" t="s">
+        <v>424</v>
+      </c>
+      <c r="M59" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N59" s="12" t="s">
+        <v>425</v>
+      </c>
+      <c r="O59" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="P59" s="15" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="60" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D60" s="16" t="s">
+        <v>430</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F60" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G60" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H60" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="I60" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="J60" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K60" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L60" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="M60" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N60" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="O60" s="12" t="n">
+        <v>9233</v>
+      </c>
+      <c r="P60" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="61" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="12" t="s">
+        <v>434</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="E61" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F61" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G61" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="I61" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="J61" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K61" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L61" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="M61" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="N61" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="O61" s="12" t="n">
+        <v>182</v>
+      </c>
+      <c r="P61" s="15" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="62" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>444</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F62" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G62" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="H62" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="I62" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="J62" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K62" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L62" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="M62" s="12"/>
+      <c r="N62" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="O62" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="P62" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="63" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="12" t="s">
+        <v>449</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="E63" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G63" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H63" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="I63" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="J63" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K63" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L63" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M63" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N63" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="O63" s="12" t="n">
+        <v>5605</v>
+      </c>
+      <c r="P63" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="E64" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F64" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G64" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="H64" s="12" t="s">
+        <v>457</v>
+      </c>
+      <c r="I64" s="12" t="s">
+        <v>458</v>
+      </c>
+      <c r="J64" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K64" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L64" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="M64" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N64" s="12" t="s">
+        <v>460</v>
+      </c>
+      <c r="O64" s="12" t="s">
+        <v>461</v>
+      </c>
+      <c r="P64" s="15" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="65" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="12" t="s">
+        <v>462</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>463</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="E65" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G65" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H65" s="12" t="s">
+        <v>465</v>
+      </c>
+      <c r="I65" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="J65" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K65" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L65" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="M65" s="12" t="s">
+        <v>468</v>
+      </c>
+      <c r="N65" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="O65" s="12" t="s">
+        <v>470</v>
+      </c>
+      <c r="P65" s="15" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="66" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="12" t="s">
+        <v>472</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>473</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F66" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H66" s="12" t="s">
+        <v>475</v>
+      </c>
+      <c r="I66" s="12" t="s">
+        <v>476</v>
+      </c>
+      <c r="J66" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K66" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L66" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="M66" s="14"/>
+      <c r="N66" s="14"/>
+      <c r="O66" s="14" t="s">
+        <v>478</v>
+      </c>
+      <c r="P66" s="18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="12" t="s">
+        <v>479</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>481</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H67" s="12" t="s">
+        <v>482</v>
+      </c>
+      <c r="I67" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="J67" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K67" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L67" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="M67" s="12"/>
+      <c r="N67" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="O67" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="P67" s="15" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="68" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="12" t="s">
+        <v>487</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="E68" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F68" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G68" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H68" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="I68" s="12" t="s">
+        <v>491</v>
+      </c>
+      <c r="J68" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K68" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L68" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="M68" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="N68" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="O68" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="P68" s="15" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="69" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="12" t="s">
+        <v>495</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>496</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>497</v>
+      </c>
+      <c r="E69" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F69" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G69" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H69" s="12" t="s">
+        <v>498</v>
+      </c>
+      <c r="I69" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="J69" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K69" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L69" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="M69" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N69" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="O69" s="12" t="n">
+        <v>245</v>
+      </c>
+      <c r="P69" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="70" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="12" t="s">
+        <v>500</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>502</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F70" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G70" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H70" s="12" t="s">
+        <v>503</v>
+      </c>
+      <c r="I70" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="J70" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K70" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L70" s="12" t="s">
+        <v>505</v>
+      </c>
+      <c r="M70" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N70" s="12"/>
+      <c r="O70" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="P70" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="71" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>508</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>509</v>
+      </c>
+      <c r="E71" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F71" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G71" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H71" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="I71" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="J71" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K71" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L71" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="M71" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N71" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="O71" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="P71" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="72" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>515</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="E72" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F72" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G72" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H72" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="I72" s="12" t="s">
+        <v>518</v>
+      </c>
+      <c r="J72" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K72" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L72" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="M72" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N72" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="O72" s="14" t="s">
+        <v>520</v>
+      </c>
+      <c r="P72" s="15" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="73" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>523</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>524</v>
+      </c>
+      <c r="E73" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F73" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G73" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H73" s="12" t="s">
+        <v>525</v>
+      </c>
+      <c r="I73" s="12" t="s">
+        <v>526</v>
+      </c>
+      <c r="J73" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K73" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L73" s="12" t="s">
+        <v>527</v>
+      </c>
+      <c r="M73" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N73" s="12" t="s">
+        <v>528</v>
+      </c>
+      <c r="O73" s="12" t="s">
+        <v>529</v>
+      </c>
+      <c r="P73" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="74" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>531</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74" s="16" t="s">
+        <v>532</v>
+      </c>
+      <c r="E74" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F74" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G74" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H74" s="12" t="s">
+        <v>533</v>
+      </c>
+      <c r="I74" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="J74" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K74" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L74" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="M74" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N74" s="12" t="s">
+        <v>535</v>
+      </c>
+      <c r="O74" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="P74" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="75" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>538</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>539</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F75" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G75" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H75" s="12" t="s">
+        <v>540</v>
+      </c>
+      <c r="I75" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="J75" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K75" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L75" s="12" t="s">
+        <v>542</v>
+      </c>
+      <c r="M75" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N75" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="O75" s="12" t="n">
+        <v>5783</v>
+      </c>
+      <c r="P75" s="15" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="76" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>545</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F76" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G76" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H76" s="12" t="s">
+        <v>547</v>
+      </c>
+      <c r="I76" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="J76" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K76" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L76" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="M76" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N76" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="O76" s="12" t="n">
+        <v>18429</v>
+      </c>
+      <c r="P76" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="77" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>551</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>552</v>
+      </c>
+      <c r="E77" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F77" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G77" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H77" s="12" t="s">
+        <v>553</v>
+      </c>
+      <c r="I77" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="J77" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K77" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L77" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="M77" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N77" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="O77" s="12" t="s">
+        <v>557</v>
+      </c>
+      <c r="P77" s="15" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="78" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="12" t="s">
+        <v>559</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78" s="16" t="s">
+        <v>561</v>
+      </c>
+      <c r="E78" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F78" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G78" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="H78" s="12" t="s">
+        <v>562</v>
+      </c>
+      <c r="I78" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="J78" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K78" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L78" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="M78" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N78" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="O78" s="12" t="s">
+        <v>566</v>
+      </c>
+      <c r="P78" s="15" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="79" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="12" t="s">
+        <v>568</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>569</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="E79" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H79" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="I79" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="J79" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K79" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L79" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="M79" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N79" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="O79" s="12" t="s">
+        <v>574</v>
+      </c>
+      <c r="P79" s="15" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="80" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>576</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80" s="16" t="s">
+        <v>577</v>
+      </c>
+      <c r="E80" s="12" t="s">
+        <v>578</v>
+      </c>
+      <c r="F80" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G80" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H80" s="12" t="s">
+        <v>579</v>
+      </c>
+      <c r="I80" s="12" t="s">
+        <v>580</v>
+      </c>
+      <c r="J80" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K80" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L80" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="M80" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="N80" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="O80" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="P80" s="15" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="81" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="E81" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F81" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G81" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="H81" s="12" t="s">
+        <v>588</v>
+      </c>
+      <c r="I81" s="12" t="s">
+        <v>589</v>
+      </c>
+      <c r="J81" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K81" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L81" s="12" t="s">
+        <v>590</v>
+      </c>
+      <c r="M81" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N81" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="O81" s="14" t="n">
+        <v>2926355</v>
+      </c>
+      <c r="P81" s="15" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="82" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D82" s="16" t="s">
+        <v>594</v>
+      </c>
+      <c r="E82" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F82" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G82" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H82" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="I82" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="J82" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K82" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L82" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="M82" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N82" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="O82" s="12" t="s">
+        <v>598</v>
+      </c>
+      <c r="P82" s="15" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="83" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>600</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H83" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="I83" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="J83" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K83" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L83" s="12" t="s">
+        <v>604</v>
+      </c>
+      <c r="M83" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N83" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="O83" s="12" t="n">
+        <v>3367</v>
+      </c>
+      <c r="P83" s="15" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="84" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="12" t="s">
+        <v>606</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84" s="16" t="s">
+        <v>608</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F84" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="H84" s="12" t="s">
+        <v>609</v>
+      </c>
+      <c r="I84" s="12" t="s">
+        <v>610</v>
+      </c>
+      <c r="J84" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K84" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L84" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M84" s="12"/>
+      <c r="N84" s="12"/>
+      <c r="O84" s="12" t="s">
+        <v>611</v>
+      </c>
+      <c r="P84" s="15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="85" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>613</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>614</v>
+      </c>
+      <c r="E85" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F85" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H85" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="I85" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="J85" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K85" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L85" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="M85" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N85" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="O85" s="12" t="s">
+        <v>618</v>
+      </c>
+      <c r="P85" s="15" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="86" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="12" t="s">
+        <v>528</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86" s="16" t="s">
+        <v>621</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F86" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H86" s="12" t="s">
+        <v>622</v>
+      </c>
+      <c r="I86" s="12" t="s">
+        <v>623</v>
+      </c>
+      <c r="J86" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K86" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L86" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="M86" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N86" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="O86" s="14" t="s">
+        <v>624</v>
+      </c>
+      <c r="P86" s="15" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="87" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>628</v>
+      </c>
+      <c r="E87" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F87" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H87" s="12" t="s">
+        <v>629</v>
+      </c>
+      <c r="I87" s="12" t="s">
+        <v>630</v>
+      </c>
+      <c r="J87" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K87" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L87" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="M87" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N87" s="12" t="s">
+        <v>631</v>
+      </c>
+      <c r="O87" s="12" t="s">
+        <v>632</v>
+      </c>
+      <c r="P87" s="15" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="88" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="12" t="s">
+        <v>633</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>634</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88" s="16" t="s">
+        <v>635</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F88" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H88" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="I88" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="J88" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K88" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L88" s="12" t="s">
+        <v>604</v>
+      </c>
+      <c r="M88" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N88" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="O88" s="12" t="n">
+        <v>3367</v>
+      </c>
+      <c r="P88" s="15" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="89" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="12" t="s">
+        <v>638</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>639</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>640</v>
+      </c>
+      <c r="E89" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F89" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="G89" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H89" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="I89" s="12" t="s">
+        <v>641</v>
+      </c>
+      <c r="J89" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K89" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L89" s="12" t="s">
+        <v>642</v>
+      </c>
+      <c r="M89" s="12"/>
+      <c r="N89" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="O89" s="12" t="s">
+        <v>643</v>
+      </c>
+      <c r="P89" s="15" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="90" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>645</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D90" s="16" t="s">
+        <v>646</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F90" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H90" s="12" t="s">
+        <v>647</v>
+      </c>
+      <c r="I90" s="12" t="s">
+        <v>648</v>
+      </c>
+      <c r="J90" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K90" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L90" s="12" t="s">
+        <v>649</v>
+      </c>
+      <c r="M90" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N90" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="O90" s="14" t="s">
+        <v>650</v>
+      </c>
+      <c r="P90" s="15" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="91" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="12" t="s">
+        <v>652</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>653</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>654</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F91" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H91" s="12" t="s">
+        <v>655</v>
+      </c>
+      <c r="I91" s="12" t="s">
+        <v>656</v>
+      </c>
+      <c r="J91" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K91" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L91" s="12" t="s">
+        <v>657</v>
+      </c>
+      <c r="M91" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N91" s="14" t="s">
+        <v>658</v>
+      </c>
+      <c r="O91" s="12" t="s">
+        <v>659</v>
+      </c>
+      <c r="P91" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="92" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="12" t="s">
+        <v>660</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>661</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D92" s="16" t="s">
+        <v>662</v>
+      </c>
+      <c r="E92" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F92" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="G92" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="H92" s="12" t="s">
+        <v>663</v>
+      </c>
+      <c r="I92" s="12" t="s">
+        <v>664</v>
+      </c>
+      <c r="J92" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K92" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L92" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="M92" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N92" s="12" t="s">
+        <v>665</v>
+      </c>
+      <c r="O92" s="12" t="s">
+        <v>666</v>
+      </c>
+      <c r="P92" s="15" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="93" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>668</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="E93" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F93" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="G93" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H93" s="12" t="s">
+        <v>670</v>
+      </c>
+      <c r="I93" s="12" t="s">
+        <v>671</v>
+      </c>
+      <c r="J93" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K93" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L93" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="M93" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="N93" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="O93" s="12" t="n">
+        <v>7743</v>
+      </c>
+      <c r="P93" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="94" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="12" t="s">
+        <v>674</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>675</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94" s="16" t="s">
+        <v>676</v>
+      </c>
+      <c r="E94" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F94" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="G94" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="H94" s="12" t="s">
+        <v>677</v>
+      </c>
+      <c r="I94" s="12" t="s">
+        <v>678</v>
+      </c>
+      <c r="J94" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K94" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L94" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="M94" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N94" s="12" t="s">
+        <v>679</v>
+      </c>
+      <c r="O94" s="14" t="n">
+        <v>1589537</v>
+      </c>
+      <c r="P94" s="15" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="95" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="12" t="s">
+        <v>681</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>682</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95" s="12" t="s">
+        <v>683</v>
+      </c>
+      <c r="E95" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F95" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G95" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H95" s="12" t="s">
+        <v>684</v>
+      </c>
+      <c r="I95" s="12" t="s">
+        <v>685</v>
+      </c>
+      <c r="J95" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K95" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L95" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="M95" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N95" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="O95" s="12" t="s">
+        <v>686</v>
+      </c>
+      <c r="P95" s="15" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="96" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>688</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D96" s="16" t="s">
+        <v>689</v>
+      </c>
+      <c r="E96" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F96" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G96" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H96" s="12" t="s">
+        <v>690</v>
+      </c>
+      <c r="I96" s="12" t="s">
+        <v>691</v>
+      </c>
+      <c r="J96" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K96" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L96" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M96" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N96" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="O96" s="14" t="s">
+        <v>693</v>
+      </c>
+      <c r="P96" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="97" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="12" t="s">
+        <v>694</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D97" s="12" t="s">
+        <v>696</v>
+      </c>
+      <c r="E97" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F97" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G97" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H97" s="12" t="s">
+        <v>697</v>
+      </c>
+      <c r="I97" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="J97" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K97" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L97" s="12" t="s">
+        <v>699</v>
+      </c>
+      <c r="M97" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N97" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O97" s="12" t="n">
+        <v>9704</v>
+      </c>
+      <c r="P97" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="98" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="12" t="s">
+        <v>700</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>701</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D98" s="16" t="s">
+        <v>702</v>
+      </c>
+      <c r="E98" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F98" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G98" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H98" s="12" t="s">
+        <v>703</v>
+      </c>
+      <c r="I98" s="12" t="s">
+        <v>704</v>
+      </c>
+      <c r="J98" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K98" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L98" s="12" t="s">
+        <v>705</v>
+      </c>
+      <c r="M98" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N98" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="O98" s="12" t="s">
+        <v>706</v>
+      </c>
+      <c r="P98" s="15" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="99" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>709</v>
+      </c>
+      <c r="E99" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="F99" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G99" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H99" s="12" t="s">
+        <v>710</v>
+      </c>
+      <c r="I99" s="12" t="s">
+        <v>711</v>
+      </c>
+      <c r="J99" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K99" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L99" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="M99" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N99" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="O99" s="12" t="s">
+        <v>712</v>
+      </c>
+      <c r="P99" s="15" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="100" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="12" t="s">
+        <v>713</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>715</v>
+      </c>
+      <c r="E100" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F100" s="12" t="s">
+        <v>717</v>
+      </c>
+      <c r="G100" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H100" s="12" t="s">
+        <v>718</v>
+      </c>
+      <c r="I100" s="12" t="s">
+        <v>719</v>
+      </c>
+      <c r="J100" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K100" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L100" s="12" t="s">
+        <v>720</v>
+      </c>
+      <c r="M100" s="13" t="s">
+        <v>721</v>
+      </c>
+      <c r="N100" s="13" t="s">
+        <v>722</v>
+      </c>
+      <c r="O100" s="14"/>
+      <c r="P100" s="15" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="101" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="12" t="s">
+        <v>724</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>725</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101" s="12" t="s">
+        <v>726</v>
+      </c>
+      <c r="E101" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F101" s="12" t="s">
+        <v>717</v>
+      </c>
+      <c r="G101" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H101" s="12" t="s">
+        <v>727</v>
+      </c>
+      <c r="I101" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="J101" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K101" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L101" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M101" s="12"/>
+      <c r="N101" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="O101" s="12" t="s">
+        <v>730</v>
+      </c>
+      <c r="P101" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="102" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="12" t="s">
+        <v>731</v>
+      </c>
+      <c r="B102" s="12" t="s">
+        <v>732</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>733</v>
+      </c>
+      <c r="E102" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F102" s="12" t="s">
+        <v>717</v>
+      </c>
+      <c r="G102" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H102" s="12" t="s">
+        <v>734</v>
+      </c>
+      <c r="I102" s="12" t="s">
+        <v>735</v>
+      </c>
+      <c r="J102" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K102" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L102" s="12" t="s">
+        <v>736</v>
+      </c>
+      <c r="M102" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N102" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="O102" s="12" t="s">
+        <v>737</v>
+      </c>
+      <c r="P102" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="103" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>738</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103" s="12" t="s">
+        <v>739</v>
+      </c>
+      <c r="E103" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F103" s="12" t="s">
+        <v>717</v>
+      </c>
+      <c r="G103" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H103" s="12" t="s">
+        <v>740</v>
+      </c>
+      <c r="I103" s="12" t="s">
+        <v>741</v>
+      </c>
+      <c r="J103" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K103" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L103" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M103" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N103" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="O103" s="14" t="s">
+        <v>742</v>
+      </c>
+      <c r="P103" s="15" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="104" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="12" t="s">
+        <v>743</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>744</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D104" s="12" t="s">
+        <v>745</v>
+      </c>
+      <c r="E104" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F104" s="12" t="s">
+        <v>717</v>
+      </c>
+      <c r="G104" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H104" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="I104" s="12" t="s">
+        <v>747</v>
+      </c>
+      <c r="J104" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K104" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L104" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="M104" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N104" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="O104" s="14" t="s">
+        <v>750</v>
+      </c>
+      <c r="P104" s="15" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="105" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="12" t="s">
+        <v>752</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>753</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>754</v>
+      </c>
+      <c r="E105" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F105" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G105" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H105" s="12" t="s">
+        <v>755</v>
+      </c>
+      <c r="I105" s="12" t="s">
+        <v>756</v>
+      </c>
+      <c r="J105" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K105" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L105" s="12" t="s">
+        <v>505</v>
+      </c>
+      <c r="M105" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N105" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="O105" s="14" t="s">
+        <v>757</v>
+      </c>
+      <c r="P105" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="106" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="12" t="s">
+        <v>758</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>759</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>760</v>
+      </c>
+      <c r="E106" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F106" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G106" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H106" s="12" t="s">
+        <v>761</v>
+      </c>
+      <c r="I106" s="12" t="s">
+        <v>762</v>
+      </c>
+      <c r="J106" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K106" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L106" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="M106" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N106" s="13" t="n">
+        <v>43858</v>
+      </c>
+      <c r="O106" s="14" t="s">
+        <v>763</v>
+      </c>
+      <c r="P106" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="107" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="12" t="s">
+        <v>764</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>765</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>766</v>
+      </c>
+      <c r="E107" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F107" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G107" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H107" s="12" t="s">
+        <v>767</v>
+      </c>
+      <c r="I107" s="12" t="s">
+        <v>768</v>
+      </c>
+      <c r="J107" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K107" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L107" s="12" t="s">
+        <v>769</v>
+      </c>
+      <c r="M107" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N107" s="12" t="s">
+        <v>770</v>
+      </c>
+      <c r="O107" s="14" t="s">
+        <v>771</v>
+      </c>
+      <c r="P107" s="15" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="108" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="12" t="s">
+        <v>773</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>774</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="E108" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F108" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G108" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H108" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="I108" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="J108" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K108" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L108" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="M108" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N108" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="O108" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="P108" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="109" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="12" t="s">
+        <v>679</v>
+      </c>
+      <c r="B109" s="12" t="s">
+        <v>778</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D109" s="12" t="s">
+        <v>779</v>
+      </c>
+      <c r="E109" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F109" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G109" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H109" s="12" t="s">
+        <v>780</v>
+      </c>
+      <c r="I109" s="12" t="s">
+        <v>781</v>
+      </c>
+      <c r="J109" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K109" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L109" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="M109" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N109" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="O109" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="P109" s="15" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="110" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="12" t="s">
+        <v>783</v>
+      </c>
+      <c r="B110" s="12" t="s">
+        <v>784</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>785</v>
+      </c>
+      <c r="E110" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F110" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G110" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H110" s="12" t="s">
+        <v>786</v>
+      </c>
+      <c r="I110" s="12" t="s">
+        <v>787</v>
+      </c>
+      <c r="J110" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K110" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L110" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="M110" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N110" s="13" t="s">
+        <v>674</v>
+      </c>
+      <c r="O110" s="14" t="s">
+        <v>788</v>
+      </c>
+      <c r="P110" s="15" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="111" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="12" t="s">
+        <v>790</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>791</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D111" s="16" t="s">
+        <v>792</v>
+      </c>
+      <c r="E111" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F111" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G111" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="H111" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="I111" s="12" t="s">
+        <v>794</v>
+      </c>
+      <c r="J111" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K111" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L111" s="12" t="s">
+        <v>795</v>
+      </c>
+      <c r="M111" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N111" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="O111" s="12" t="n">
+        <v>10579</v>
+      </c>
+      <c r="P111" s="15" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="112" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="12" t="s">
+        <v>797</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>798</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>799</v>
+      </c>
+      <c r="E112" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F112" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G112" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H112" s="12" t="s">
+        <v>800</v>
+      </c>
+      <c r="I112" s="12" t="s">
+        <v>801</v>
+      </c>
+      <c r="J112" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K112" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L112" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="M112" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N112" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="O112" s="14" t="s">
+        <v>750</v>
+      </c>
+      <c r="P112" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="113" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="12" t="s">
+        <v>802</v>
+      </c>
+      <c r="B113" s="12" t="s">
+        <v>803</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113" s="16" t="s">
+        <v>804</v>
+      </c>
+      <c r="E113" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F113" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G113" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H113" s="12" t="s">
+        <v>805</v>
+      </c>
+      <c r="I113" s="12" t="s">
+        <v>806</v>
+      </c>
+      <c r="J113" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K113" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L113" s="12" t="s">
+        <v>807</v>
+      </c>
+      <c r="M113" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N113" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="O113" s="14" t="s">
+        <v>808</v>
+      </c>
+      <c r="P113" s="15" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="114" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="12" t="s">
+        <v>809</v>
+      </c>
+      <c r="B114" s="12" t="s">
+        <v>810</v>
+      </c>
+      <c r="C114" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>811</v>
+      </c>
+      <c r="E114" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F114" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G114" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H114" s="12" t="s">
+        <v>812</v>
+      </c>
+      <c r="I114" s="12" t="s">
+        <v>813</v>
+      </c>
+      <c r="J114" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K114" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L114" s="12" t="s">
+        <v>807</v>
+      </c>
+      <c r="M114" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N114" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="O114" s="14" t="s">
+        <v>814</v>
+      </c>
+      <c r="P114" s="15" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="115" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="12" t="s">
+        <v>815</v>
+      </c>
+      <c r="B115" s="12" t="s">
+        <v>816</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D115" s="16" t="s">
+        <v>817</v>
+      </c>
+      <c r="E115" s="17" t="s">
+        <v>716</v>
+      </c>
+      <c r="F115" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G115" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H115" s="12" t="s">
+        <v>818</v>
+      </c>
+      <c r="I115" s="12" t="s">
+        <v>819</v>
+      </c>
+      <c r="J115" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K115" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L115" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="M115" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N115" s="12"/>
+      <c r="O115" s="14" t="s">
+        <v>820</v>
+      </c>
+      <c r="P115" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="116" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>821</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116" s="12" t="s">
+        <v>822</v>
+      </c>
+      <c r="E116" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F116" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G116" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H116" s="12" t="s">
+        <v>823</v>
+      </c>
+      <c r="I116" s="12" t="s">
+        <v>824</v>
+      </c>
+      <c r="J116" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K116" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L116" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="M116" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N116" s="13" t="s">
+        <v>626</v>
+      </c>
+      <c r="O116" s="14" t="s">
+        <v>825</v>
+      </c>
+      <c r="P116" s="15" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="117" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="12" t="s">
+        <v>827</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117" s="16" t="s">
+        <v>829</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F117" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G117" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H117" s="12" t="s">
+        <v>830</v>
+      </c>
+      <c r="I117" s="12" t="s">
+        <v>831</v>
+      </c>
+      <c r="J117" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K117" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L117" s="12" t="s">
+        <v>832</v>
+      </c>
+      <c r="M117" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N117" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="O117" s="14" t="n">
+        <v>4055</v>
+      </c>
+      <c r="P117" s="15" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="118" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="12" t="s">
+        <v>834</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>835</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>836</v>
+      </c>
+      <c r="E118" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F118" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G118" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H118" s="12" t="s">
+        <v>837</v>
+      </c>
+      <c r="I118" s="12" t="s">
+        <v>838</v>
+      </c>
+      <c r="J118" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K118" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L118" s="12" t="s">
+        <v>736</v>
+      </c>
+      <c r="M118" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N118" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="O118" s="12"/>
+      <c r="P118" s="15" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="119" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="12" t="s">
+        <v>841</v>
+      </c>
+      <c r="B119" s="12" t="s">
+        <v>842</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119" s="16" t="s">
+        <v>843</v>
+      </c>
+      <c r="E119" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F119" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G119" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H119" s="12" t="s">
+        <v>844</v>
+      </c>
+      <c r="I119" s="12" t="s">
+        <v>845</v>
+      </c>
+      <c r="J119" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K119" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L119" s="12" t="s">
+        <v>846</v>
+      </c>
+      <c r="M119" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N119" s="14" t="s">
+        <v>847</v>
+      </c>
+      <c r="O119" s="12"/>
+      <c r="P119" s="15" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="120" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="12" t="s">
+        <v>848</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>849</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>850</v>
+      </c>
+      <c r="E120" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F120" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G120" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H120" s="12" t="s">
+        <v>851</v>
+      </c>
+      <c r="I120" s="12" t="s">
+        <v>852</v>
+      </c>
+      <c r="J120" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K120" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L120" s="12" t="s">
+        <v>853</v>
+      </c>
+      <c r="M120" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N120" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="O120" s="12" t="n">
+        <v>5020</v>
+      </c>
+      <c r="P120" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="121" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="12" t="s">
+        <v>854</v>
+      </c>
+      <c r="B121" s="12" t="s">
+        <v>855</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="E121" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F121" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G121" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H121" s="12" t="s">
+        <v>857</v>
+      </c>
+      <c r="I121" s="12" t="s">
+        <v>858</v>
+      </c>
+      <c r="J121" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K121" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L121" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="M121" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N121" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O121" s="12" t="s">
+        <v>859</v>
+      </c>
+      <c r="P121" s="15" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="122" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="12" t="s">
+        <v>861</v>
+      </c>
+      <c r="B122" s="12" t="s">
+        <v>862</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D122" s="12" t="s">
+        <v>863</v>
+      </c>
+      <c r="E122" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F122" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G122" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H122" s="12" t="s">
+        <v>864</v>
+      </c>
+      <c r="I122" s="12" t="s">
+        <v>865</v>
+      </c>
+      <c r="J122" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K122" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L122" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="M122" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N122" s="12"/>
+      <c r="O122" s="14" t="n">
+        <v>1584210</v>
+      </c>
+      <c r="P122" s="15" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="123" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="12" t="s">
+        <v>866</v>
+      </c>
+      <c r="B123" s="12" t="s">
+        <v>867</v>
+      </c>
+      <c r="C123" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123" s="16" t="s">
+        <v>868</v>
+      </c>
+      <c r="E123" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F123" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G123" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H123" s="12" t="s">
+        <v>869</v>
+      </c>
+      <c r="I123" s="12" t="s">
+        <v>870</v>
+      </c>
+      <c r="J123" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K123" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L123" s="12" t="s">
+        <v>871</v>
+      </c>
+      <c r="M123" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N123" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O123" s="12" t="s">
+        <v>872</v>
+      </c>
+      <c r="P123" s="15" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="124" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="12" t="s">
+        <v>874</v>
+      </c>
+      <c r="B124" s="12" t="s">
+        <v>875</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>876</v>
+      </c>
+      <c r="E124" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F124" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G124" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H124" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="I124" s="12" t="s">
+        <v>878</v>
+      </c>
+      <c r="J124" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K124" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L124" s="12" t="s">
+        <v>879</v>
+      </c>
+      <c r="M124" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N124" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="O124" s="12" t="n">
+        <v>13385</v>
+      </c>
+      <c r="P124" s="15" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="125" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="B125" s="12" t="s">
+        <v>881</v>
+      </c>
+      <c r="C125" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D125" s="16" t="s">
+        <v>882</v>
+      </c>
+      <c r="E125" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F125" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G125" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H125" s="12" t="s">
+        <v>883</v>
+      </c>
+      <c r="I125" s="12" t="s">
+        <v>884</v>
+      </c>
+      <c r="J125" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K125" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L125" s="12" t="s">
+        <v>885</v>
+      </c>
+      <c r="M125" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="N125" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="O125" s="14" t="s">
+        <v>886</v>
+      </c>
+      <c r="P125" s="18" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="126" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="B126" s="12" t="s">
+        <v>888</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D126" s="12" t="s">
+        <v>889</v>
+      </c>
+      <c r="E126" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F126" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G126" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H126" s="12" t="s">
+        <v>890</v>
+      </c>
+      <c r="I126" s="12" t="s">
+        <v>891</v>
+      </c>
+      <c r="J126" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K126" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L126" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M126" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N126" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="O126" s="12" t="s">
+        <v>893</v>
+      </c>
+      <c r="P126" s="15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="127" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="12" t="s">
+        <v>894</v>
+      </c>
+      <c r="B127" s="12" t="s">
+        <v>895</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D127" s="16" t="s">
+        <v>896</v>
+      </c>
+      <c r="E127" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F127" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G127" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H127" s="12" t="s">
+        <v>897</v>
+      </c>
+      <c r="I127" s="12" t="s">
+        <v>898</v>
+      </c>
+      <c r="J127" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K127" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L127" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M127" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N127" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O127" s="12" t="n">
+        <v>6288</v>
+      </c>
+      <c r="P127" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="128" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="12" t="s">
+        <v>899</v>
+      </c>
+      <c r="B128" s="12" t="s">
+        <v>900</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>901</v>
+      </c>
+      <c r="E128" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F128" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G128" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H128" s="12" t="s">
+        <v>902</v>
+      </c>
+      <c r="I128" s="12" t="s">
+        <v>903</v>
+      </c>
+      <c r="J128" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K128" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L128" s="12" t="s">
+        <v>904</v>
+      </c>
+      <c r="M128" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N128" s="12" t="s">
+        <v>700</v>
+      </c>
+      <c r="O128" s="14" t="s">
+        <v>905</v>
+      </c>
+      <c r="P128" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="129" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="12" t="s">
+        <v>906</v>
+      </c>
+      <c r="B129" s="12" t="s">
+        <v>907</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D129" s="16" t="s">
+        <v>908</v>
+      </c>
+      <c r="E129" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F129" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G129" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H129" s="12" t="s">
+        <v>909</v>
+      </c>
+      <c r="I129" s="12" t="s">
+        <v>910</v>
+      </c>
+      <c r="J129" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K129" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L129" s="12" t="s">
+        <v>911</v>
+      </c>
+      <c r="M129" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N129" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="O129" s="12" t="s">
+        <v>912</v>
+      </c>
+      <c r="P129" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="130" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="12" t="s">
+        <v>913</v>
+      </c>
+      <c r="B130" s="12" t="s">
+        <v>914</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D130" s="12" t="s">
+        <v>915</v>
+      </c>
+      <c r="E130" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F130" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G130" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H130" s="12" t="s">
+        <v>916</v>
+      </c>
+      <c r="I130" s="12" t="s">
+        <v>917</v>
+      </c>
+      <c r="J130" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K130" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L130" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="M130" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N130" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="O130" s="12" t="s">
+        <v>918</v>
+      </c>
+      <c r="P130" s="15" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="131" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="12" t="s">
+        <v>919</v>
+      </c>
+      <c r="B131" s="12" t="s">
+        <v>920</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D131" s="16" t="s">
+        <v>921</v>
+      </c>
+      <c r="E131" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F131" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G131" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H131" s="12" t="s">
+        <v>922</v>
+      </c>
+      <c r="I131" s="12" t="s">
+        <v>923</v>
+      </c>
+      <c r="J131" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K131" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L131" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="M131" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N131" s="12" t="s">
+        <v>924</v>
+      </c>
+      <c r="O131" s="14" t="s">
+        <v>925</v>
+      </c>
+      <c r="P131" s="15" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="132" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="12" t="s">
+        <v>927</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>928</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>929</v>
+      </c>
+      <c r="E132" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="F132" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G132" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="H132" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="I132" s="12" t="s">
+        <v>747</v>
+      </c>
+      <c r="J132" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K132" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L132" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M132" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="N132" s="12" t="s">
+        <v>930</v>
+      </c>
+      <c r="O132" s="12" t="s">
+        <v>931</v>
+      </c>
+      <c r="P132" s="15" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="133" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="12" t="s">
+        <v>932</v>
+      </c>
+      <c r="B133" s="12" t="s">
+        <v>933</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133" s="12" t="s">
+        <v>934</v>
+      </c>
+      <c r="E133" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F133" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G133" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H133" s="12" t="s">
+        <v>936</v>
+      </c>
+      <c r="I133" s="12" t="s">
+        <v>937</v>
+      </c>
+      <c r="J133" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K133" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L133" s="12" t="s">
+        <v>938</v>
+      </c>
+      <c r="M133" s="13" t="s">
+        <v>939</v>
+      </c>
+      <c r="N133" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="O133" s="14" t="n">
+        <v>2616</v>
+      </c>
+      <c r="P133" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="134" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="12" t="s">
+        <v>940</v>
+      </c>
+      <c r="B134" s="12" t="s">
+        <v>941</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134" s="12" t="s">
+        <v>942</v>
+      </c>
+      <c r="E134" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F134" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G134" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="H134" s="12" t="s">
+        <v>943</v>
+      </c>
+      <c r="I134" s="12" t="s">
+        <v>944</v>
+      </c>
+      <c r="J134" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K134" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L134" s="12" t="s">
+        <v>945</v>
+      </c>
+      <c r="M134" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N134" s="12" t="s">
+        <v>946</v>
+      </c>
+      <c r="O134" s="12" t="n">
+        <v>8870</v>
+      </c>
+      <c r="P134" s="15" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="135" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="12" t="s">
+        <v>948</v>
+      </c>
+      <c r="B135" s="12" t="s">
+        <v>949</v>
+      </c>
+      <c r="C135" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135" s="12" t="s">
+        <v>950</v>
+      </c>
+      <c r="E135" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F135" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G135" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H135" s="12" t="s">
+        <v>951</v>
+      </c>
+      <c r="I135" s="12" t="s">
+        <v>952</v>
+      </c>
+      <c r="J135" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K135" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L135" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="M135" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="N135" s="14" t="s">
+        <v>953</v>
+      </c>
+      <c r="O135" s="14" t="s">
+        <v>954</v>
+      </c>
+      <c r="P135" s="15" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="136" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="B136" s="12" t="s">
+        <v>956</v>
+      </c>
+      <c r="C136" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136" s="12" t="s">
+        <v>957</v>
+      </c>
+      <c r="E136" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F136" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G136" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H136" s="12" t="s">
+        <v>958</v>
+      </c>
+      <c r="I136" s="12" t="s">
+        <v>959</v>
+      </c>
+      <c r="J136" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K136" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L136" s="12" t="s">
+        <v>960</v>
+      </c>
+      <c r="M136" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="N136" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="O136" s="14" t="n">
+        <v>1575</v>
+      </c>
+      <c r="P136" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="137" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="12" t="s">
+        <v>961</v>
+      </c>
+      <c r="B137" s="12" t="s">
+        <v>962</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137" s="12" t="s">
+        <v>963</v>
+      </c>
+      <c r="E137" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F137" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G137" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H137" s="12" t="s">
+        <v>964</v>
+      </c>
+      <c r="I137" s="12" t="s">
+        <v>965</v>
+      </c>
+      <c r="J137" s="12" t="n">
+        <v>5700</v>
+      </c>
+      <c r="K137" s="12" t="s">
+        <v>966</v>
+      </c>
+      <c r="L137" s="12" t="s">
+        <v>967</v>
+      </c>
+      <c r="M137" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N137" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O137" s="14" t="s">
+        <v>968</v>
+      </c>
+      <c r="P137" s="15" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="138" customFormat="false" ht="30" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="12" t="s">
+        <v>970</v>
+      </c>
+      <c r="B138" s="12" t="s">
+        <v>971</v>
+      </c>
+      <c r="C138" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>972</v>
+      </c>
+      <c r="E138" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F138" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G138" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H138" s="12" t="s">
+        <v>973</v>
+      </c>
+      <c r="I138" s="12" t="s">
+        <v>974</v>
+      </c>
+      <c r="J138" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K138" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L138" s="12"/>
+      <c r="M138" s="12"/>
+      <c r="N138" s="12"/>
+      <c r="O138" s="14" t="s">
+        <v>975</v>
+      </c>
+      <c r="P138" s="15" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="139" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B139" s="12" t="s">
+        <v>977</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D139" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="E139" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F139" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G139" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H139" s="12" t="s">
+        <v>979</v>
+      </c>
+      <c r="I139" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="J139" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K139" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L139" s="12" t="s">
+        <v>981</v>
+      </c>
+      <c r="M139" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N139" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="O139" s="14" t="n">
+        <v>2666</v>
+      </c>
+      <c r="P139" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="140" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="12" t="s">
+        <v>982</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>983</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D140" s="12" t="s">
+        <v>984</v>
+      </c>
+      <c r="E140" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F140" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G140" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H140" s="12" t="s">
+        <v>985</v>
+      </c>
+      <c r="I140" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="J140" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K140" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L140" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="M140" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N140" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="O140" s="14" t="s">
+        <v>986</v>
+      </c>
+      <c r="P140" s="15" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="141" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="12" t="s">
+        <v>988</v>
+      </c>
+      <c r="B141" s="12" t="s">
+        <v>989</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D141" s="12" t="s">
+        <v>990</v>
+      </c>
+      <c r="E141" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F141" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G141" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H141" s="12" t="s">
+        <v>991</v>
+      </c>
+      <c r="I141" s="12" t="s">
+        <v>992</v>
+      </c>
+      <c r="J141" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K141" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L141" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="M141" s="12"/>
+      <c r="N141" s="13" t="s">
+        <v>993</v>
+      </c>
+      <c r="O141" s="14" t="s">
+        <v>994</v>
+      </c>
+      <c r="P141" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="142" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="12" t="s">
+        <v>995</v>
+      </c>
+      <c r="B142" s="12" t="s">
+        <v>996</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D142" s="12" t="s">
+        <v>997</v>
+      </c>
+      <c r="E142" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F142" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G142" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="H142" s="12" t="s">
+        <v>998</v>
+      </c>
+      <c r="I142" s="12" t="s">
+        <v>999</v>
+      </c>
+      <c r="J142" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K142" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L142" s="12" t="s">
+        <v>1000</v>
+      </c>
+      <c r="M142" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N142" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="O142" s="14" t="s">
+        <v>1001</v>
+      </c>
+      <c r="P142" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="143" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="12" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B143" s="12" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143" s="12" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E143" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F143" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G143" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="H143" s="12" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I143" s="12" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J143" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K143" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L143" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M143" s="12"/>
+      <c r="N143" s="13" t="s">
+        <v>1007</v>
+      </c>
+      <c r="O143" s="14" t="s">
+        <v>1008</v>
+      </c>
+      <c r="P143" s="15" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="144" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="12" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D144" s="16" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E144" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F144" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G144" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="H144" s="12" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I144" s="12" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J144" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K144" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L144" s="12" t="s">
+        <v>1015</v>
+      </c>
+      <c r="M144" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N144" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="O144" s="12" t="n">
+        <v>18220</v>
+      </c>
+      <c r="P144" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="145" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="12" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B145" s="12" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C145" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D145" s="12" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E145" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F145" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G145" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="H145" s="12" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I145" s="12" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J145" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K145" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L145" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M145" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N145" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="O145" s="14" t="s">
+        <v>1021</v>
+      </c>
+      <c r="P145" s="15" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="146" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="12" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B146" s="12" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C146" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D146" s="16" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E146" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F146" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G146" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="H146" s="12" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I146" s="12" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J146" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K146" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L146" s="12" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M146" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N146" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="O146" s="14" t="s">
+        <v>1029</v>
+      </c>
+      <c r="P146" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="147" customFormat="false" ht="30" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="12" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C147" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D147" s="12" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E147" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F147" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G147" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H147" s="12" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I147" s="12" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J147" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K147" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L147" s="12" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M147" s="12"/>
+      <c r="N147" s="13"/>
+      <c r="O147" s="14" t="s">
+        <v>1036</v>
+      </c>
+      <c r="P147" s="15" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="148" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="12" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B148" s="12" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C148" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D148" s="16" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E148" s="17" t="s">
+        <v>935</v>
+      </c>
+      <c r="F148" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G148" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="H148" s="12" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I148" s="12" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J148" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K148" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L148" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="M148" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N148" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="O148" s="14" t="n">
+        <v>450436</v>
+      </c>
+      <c r="P148" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="149" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="12" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B149" s="12" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D149" s="12" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E149" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F149" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G149" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H149" s="12" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I149" s="12" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J149" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K149" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L149" s="12" t="s">
+        <v>1047</v>
+      </c>
+      <c r="M149" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N149" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="O149" s="14" t="s">
+        <v>1048</v>
+      </c>
+      <c r="P149" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="150" customFormat="false" ht="30" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="12" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D150" s="16" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E150" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F150" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G150" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="H150" s="12" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I150" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J150" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K150" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L150" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M150" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N150" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="O150" s="14" t="s">
+        <v>1054</v>
+      </c>
+      <c r="P150" s="15" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="151" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="12" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B151" s="12" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E151" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F151" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G151" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="H151" s="12" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I151" s="12" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J151" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K151" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L151" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M151" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N151" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="O151" s="12" t="n">
+        <v>5605</v>
+      </c>
+      <c r="P151" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="152" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="12" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B152" s="12" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C152" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D152" s="16" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E152" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F152" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G152" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H152" s="12" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I152" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="J152" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K152" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L152" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M152" s="12"/>
+      <c r="N152" s="14"/>
+      <c r="O152" s="14" t="s">
+        <v>1066</v>
+      </c>
+      <c r="P152" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="153" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="12" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B153" s="12" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153" s="12" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E153" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F153" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G153" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H153" s="12" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I153" s="12" t="s">
+        <v>1071</v>
+      </c>
+      <c r="J153" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K153" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L153" s="12" t="s">
+        <v>1072</v>
+      </c>
+      <c r="M153" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N153" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="O153" s="12" t="n">
+        <v>493</v>
+      </c>
+      <c r="P153" s="15" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="154" customFormat="false" ht="30" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="12" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B154" s="12" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D154" s="16" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E154" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F154" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G154" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H154" s="12" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I154" s="12" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J154" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K154" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L154" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M154" s="12"/>
+      <c r="N154" s="13"/>
+      <c r="O154" s="14" t="s">
+        <v>1079</v>
+      </c>
+      <c r="P154" s="15" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="155" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="12" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B155" s="12" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D155" s="12" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E155" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F155" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G155" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H155" s="12" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I155" s="12" t="s">
+        <v>1084</v>
+      </c>
+      <c r="J155" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K155" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L155" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M155" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N155" s="13" t="s">
+        <v>1023</v>
+      </c>
+      <c r="O155" s="14" t="s">
+        <v>1085</v>
+      </c>
+      <c r="P155" s="15" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="156" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="12" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B156" s="12" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C156" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D156" s="16" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E156" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F156" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G156" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H156" s="12" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I156" s="12" t="s">
+        <v>1091</v>
+      </c>
+      <c r="J156" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K156" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L156" s="12" t="s">
+        <v>1092</v>
+      </c>
+      <c r="M156" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N156" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="O156" s="14" t="s">
+        <v>1094</v>
+      </c>
+      <c r="P156" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="157" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="12" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B157" s="12" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D157" s="12" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E157" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F157" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G157" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H157" s="12" t="s">
+        <v>1098</v>
+      </c>
+      <c r="I157" s="12" t="s">
+        <v>1099</v>
+      </c>
+      <c r="J157" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K157" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L157" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="M157" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N157" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="O157" s="14" t="s">
+        <v>1100</v>
+      </c>
+      <c r="P157" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="158" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="12" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B158" s="12" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C158" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158" s="16" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E158" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F158" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G158" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H158" s="12" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I158" s="12" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J158" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K158" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L158" s="12" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M158" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="N158" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="O158" s="14" t="s">
+        <v>1106</v>
+      </c>
+      <c r="P158" s="18" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="159" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="12" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C159" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D159" s="12" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E159" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F159" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G159" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H159" s="12" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I159" s="12" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J159" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K159" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L159" s="12" t="s">
+        <v>1113</v>
+      </c>
+      <c r="M159" s="12" t="s">
+        <v>1114</v>
+      </c>
+      <c r="N159" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="O159" s="14" t="s">
+        <v>1115</v>
+      </c>
+      <c r="P159" s="15" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="160" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="12" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B160" s="12" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C160" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D160" s="16" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E160" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F160" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G160" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H160" s="12" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I160" s="12" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J160" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K160" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L160" s="12" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M160" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N160" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O160" s="12" t="n">
+        <v>2766</v>
+      </c>
+      <c r="P160" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="161" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="12" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B161" s="12" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D161" s="12" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E161" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F161" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G161" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H161" s="12" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I161" s="12" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J161" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K161" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L161" s="12" t="s">
+        <v>1127</v>
+      </c>
+      <c r="M161" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N161" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="O161" s="14"/>
+      <c r="P161" s="15" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="162" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="12" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B162" s="12" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C162" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D162" s="16" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E162" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F162" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G162" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="H162" s="12" t="s">
+        <v>1131</v>
+      </c>
+      <c r="I162" s="12" t="s">
+        <v>1132</v>
+      </c>
+      <c r="J162" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K162" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L162" s="12" t="s">
+        <v>1133</v>
+      </c>
+      <c r="M162" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N162" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="O162" s="12" t="n">
+        <v>6272</v>
+      </c>
+      <c r="P162" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="163" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="12" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C163" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D163" s="12" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E163" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F163" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G163" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H163" s="12" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I163" s="12" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J163" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K163" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L163" s="12" t="s">
+        <v>1139</v>
+      </c>
+      <c r="M163" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="N163" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="O163" s="12" t="s">
+        <v>1140</v>
+      </c>
+      <c r="P163" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="164" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="12" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D164" s="16" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E164" s="12" t="s">
+        <v>935</v>
+      </c>
+      <c r="F164" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G164" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H164" s="12" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I164" s="12" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J164" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K164" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L164" s="12" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M164" s="12" t="s">
+        <v>1147</v>
+      </c>
+      <c r="N164" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O164" s="14" t="n">
+        <v>13536</v>
+      </c>
+      <c r="P164" s="15" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="165" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="12" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B165" s="12" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C165" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D165" s="12" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E165" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F165" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G165" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H165" s="12" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I165" s="12" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J165" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K165" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L165" s="12" t="s">
+        <v>1155</v>
+      </c>
+      <c r="M165" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="N165" s="13" t="s">
+        <v>1156</v>
+      </c>
+      <c r="O165" s="14" t="s">
+        <v>1157</v>
+      </c>
+      <c r="P165" s="15" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="166" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="12" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B166" s="12" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C166" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D166" s="12" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E166" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F166" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G166" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H166" s="12" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I166" s="12" t="s">
+        <v>1162</v>
+      </c>
+      <c r="J166" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K166" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L166" s="12" t="s">
+        <v>1163</v>
+      </c>
+      <c r="M166" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N166" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="O166" s="12" t="n">
+        <v>9309</v>
+      </c>
+      <c r="P166" s="15" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="167" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="12" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B167" s="12" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C167" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D167" s="12" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E167" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F167" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G167" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H167" s="12" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I167" s="12" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J167" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K167" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L167" s="12" t="s">
+        <v>1170</v>
+      </c>
+      <c r="M167" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N167" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="O167" s="14" t="s">
+        <v>1171</v>
+      </c>
+      <c r="P167" s="15" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="168" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="12" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B168" s="12" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D168" s="12" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E168" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F168" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G168" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H168" s="12" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I168" s="12" t="s">
+        <v>1177</v>
+      </c>
+      <c r="J168" s="12"/>
+      <c r="K168" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L168" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M168" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N168" s="12" t="s">
+        <v>970</v>
+      </c>
+      <c r="O168" s="14" t="s">
+        <v>1178</v>
+      </c>
+      <c r="P168" s="15" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="169" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="12" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E169" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F169" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G169" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="H169" s="12" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I169" s="12" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J169" s="12" t="n">
+        <v>5700</v>
+      </c>
+      <c r="K169" s="12" t="s">
+        <v>966</v>
+      </c>
+      <c r="L169" s="12" t="s">
+        <v>1184</v>
+      </c>
+      <c r="M169" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N169" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="O169" s="14" t="s">
+        <v>1185</v>
+      </c>
+      <c r="P169" s="15" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="170" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="12" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E170" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F170" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G170" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H170" s="12" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I170" s="12" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J170" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K170" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L170" s="12" t="s">
+        <v>1189</v>
+      </c>
+      <c r="M170" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N170" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="O170" s="14" t="s">
+        <v>1190</v>
+      </c>
+      <c r="P170" s="15" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="171" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="12" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C171" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D171" s="12" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E171" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F171" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G171" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="H171" s="12" t="s">
+        <v>844</v>
+      </c>
+      <c r="I171" s="12" t="s">
+        <v>845</v>
+      </c>
+      <c r="J171" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K171" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L171" s="12" t="s">
+        <v>1194</v>
+      </c>
+      <c r="M171" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N171" s="13" t="s">
+        <v>1195</v>
+      </c>
+      <c r="O171" s="14" t="s">
+        <v>1196</v>
+      </c>
+      <c r="P171" s="15" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="172" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="12" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D172" s="12" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E172" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F172" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G172" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H172" s="12" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I172" s="12" t="s">
+        <v>1201</v>
+      </c>
+      <c r="J172" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K172" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L172" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M172" s="12"/>
+      <c r="N172" s="12"/>
+      <c r="O172" s="14" t="s">
+        <v>1202</v>
+      </c>
+      <c r="P172" s="15" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="173" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="12" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C173" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D173" s="12" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E173" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F173" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G173" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H173" s="12" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I173" s="12" t="s">
+        <v>1201</v>
+      </c>
+      <c r="J173" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K173" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L173" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M173" s="12"/>
+      <c r="N173" s="13"/>
+      <c r="O173" s="14" t="s">
+        <v>1207</v>
+      </c>
+      <c r="P173" s="15" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="174" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="12" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B174" s="12" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C174" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D174" s="12" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E174" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F174" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G174" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="H174" s="12" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I174" s="12" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J174" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K174" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L174" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="M174" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N174" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="O174" s="14" t="s">
+        <v>1213</v>
+      </c>
+      <c r="P174" s="15" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="175" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="12" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C175" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D175" s="12" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E175" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F175" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G175" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H175" s="12" t="s">
+        <v>1218</v>
+      </c>
+      <c r="I175" s="12" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J175" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K175" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L175" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="M175" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="N175" s="13" t="s">
+        <v>1220</v>
+      </c>
+      <c r="O175" s="14" t="s">
+        <v>1221</v>
+      </c>
+      <c r="P175" s="15" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="176" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="12" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C176" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D176" s="16" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E176" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F176" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G176" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H176" s="12" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I176" s="12" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J176" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K176" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L176" s="12" t="s">
+        <v>1227</v>
+      </c>
+      <c r="M176" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N176" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="O176" s="12" t="n">
+        <v>8643</v>
+      </c>
+      <c r="P176" s="15" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="177" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="12" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C177" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D177" s="12" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E177" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F177" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G177" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H177" s="12" t="s">
+        <v>902</v>
+      </c>
+      <c r="I177" s="12" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J177" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K177" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L177" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="M177" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N177" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="O177" s="14" t="n">
+        <v>627609</v>
+      </c>
+      <c r="P177" s="15" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="178" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="12" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D178" s="16" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E178" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F178" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G178" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H178" s="12" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I178" s="12" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J178" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K178" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L178" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="M178" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N178" s="12" t="s">
+        <v>1237</v>
+      </c>
+      <c r="O178" s="14" t="s">
+        <v>1238</v>
+      </c>
+      <c r="P178" s="15" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="179" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="12" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B179" s="12" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C179" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D179" s="12" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E179" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F179" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G179" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H179" s="12" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I179" s="12" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J179" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K179" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L179" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="M179" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N179" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="O179" s="14" t="s">
+        <v>1245</v>
+      </c>
+      <c r="P179" s="15" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="180" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="12" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D180" s="16" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E180" s="17" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F180" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G180" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H180" s="12" t="s">
+        <v>1250</v>
+      </c>
+      <c r="I180" s="12" t="s">
+        <v>1251</v>
+      </c>
+      <c r="J180" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K180" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L180" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="M180" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N180" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="O180" s="14" t="n">
+        <v>9173</v>
+      </c>
+      <c r="P180" s="15" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="181" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="12" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C181" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D181" s="12" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E181" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F181" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G181" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="H181" s="12" t="s">
+        <v>1255</v>
+      </c>
+      <c r="I181" s="12" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J181" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K181" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L181" s="12" t="s">
+        <v>960</v>
+      </c>
+      <c r="M181" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N181" s="13" t="s">
+        <v>559</v>
+      </c>
+      <c r="O181" s="14" t="s">
+        <v>1257</v>
+      </c>
+      <c r="P181" s="15" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="182" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="12" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B182" s="12" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D182" s="16" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E182" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F182" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G182" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H182" s="12" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I182" s="12" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J182" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K182" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L182" s="12" t="s">
+        <v>1264</v>
+      </c>
+      <c r="M182" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N182" s="13" t="s">
+        <v>1265</v>
+      </c>
+      <c r="O182" s="14" t="s">
+        <v>1266</v>
+      </c>
+      <c r="P182" s="15" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="183" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="12" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B183" s="12" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C183" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D183" s="12" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E183" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F183" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G183" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="H183" s="12" t="s">
+        <v>1270</v>
+      </c>
+      <c r="I183" s="12" t="s">
+        <v>1271</v>
+      </c>
+      <c r="J183" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K183" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L183" s="12" t="s">
+        <v>1272</v>
+      </c>
+      <c r="M183" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N183" s="13" t="n">
+        <v>44593</v>
+      </c>
+      <c r="O183" s="14" t="s">
+        <v>1273</v>
+      </c>
+      <c r="P183" s="15" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="184" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="12" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B184" s="12" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C184" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D184" s="16" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E184" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F184" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G184" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H184" s="12" t="s">
+        <v>1277</v>
+      </c>
+      <c r="I184" s="12" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J184" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K184" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L184" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="M184" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N184" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="O184" s="14" t="s">
+        <v>1279</v>
+      </c>
+      <c r="P184" s="15" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="185" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="12" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C185" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D185" s="12" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E185" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F185" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G185" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H185" s="12" t="s">
+        <v>1283</v>
+      </c>
+      <c r="I185" s="12" t="s">
+        <v>1284</v>
+      </c>
+      <c r="J185" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K185" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L185" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M185" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N185" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="O185" s="14" t="s">
+        <v>1285</v>
+      </c>
+      <c r="P185" s="15" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="186" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="12" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B186" s="12" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C186" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D186" s="16" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E186" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F186" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G186" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H186" s="12" t="s">
+        <v>1289</v>
+      </c>
+      <c r="I186" s="12" t="s">
+        <v>1290</v>
+      </c>
+      <c r="J186" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K186" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L186" s="12" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M186" s="12"/>
+      <c r="N186" s="13"/>
+      <c r="O186" s="14" t="s">
+        <v>1292</v>
+      </c>
+      <c r="P186" s="15" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="187" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="12" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C187" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D187" s="12" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E187" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F187" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G187" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H187" s="12" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I187" s="12" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J187" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K187" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L187" s="12" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M187" s="12"/>
+      <c r="N187" s="13"/>
+      <c r="O187" s="14" t="s">
+        <v>1299</v>
+      </c>
+      <c r="P187" s="15" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="188" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="12" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C188" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D188" s="16" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E188" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F188" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G188" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H188" s="12" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I188" s="12" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J188" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K188" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L188" s="12" t="s">
+        <v>1305</v>
+      </c>
+      <c r="M188" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N188" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="O188" s="14" t="n">
+        <v>8760</v>
+      </c>
+      <c r="P188" s="15" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="189" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="12" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D189" s="12" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E189" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F189" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G189" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H189" s="12" t="s">
+        <v>1309</v>
+      </c>
+      <c r="I189" s="12" t="s">
+        <v>1310</v>
+      </c>
+      <c r="J189" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K189" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L189" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M189" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="N189" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="O189" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="P189" s="15" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="190" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="12" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B190" s="12" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C190" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D190" s="16" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E190" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F190" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G190" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H190" s="12" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I190" s="12" t="s">
+        <v>1316</v>
+      </c>
+      <c r="J190" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K190" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L190" s="12" t="s">
+        <v>1317</v>
+      </c>
+      <c r="M190" s="14"/>
+      <c r="N190" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="O190" s="14" t="s">
+        <v>1318</v>
+      </c>
+      <c r="P190" s="18" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="191" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="12" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B191" s="12" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D191" s="12" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E191" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F191" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G191" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H191" s="12" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I191" s="12" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J191" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K191" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L191" s="12" t="s">
+        <v>1324</v>
+      </c>
+      <c r="M191" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N191" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O191" s="14" t="s">
+        <v>1325</v>
+      </c>
+      <c r="P191" s="15" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="192" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="12" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B192" s="12" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C192" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D192" s="16" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E192" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F192" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G192" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H192" s="12" t="s">
+        <v>1329</v>
+      </c>
+      <c r="I192" s="12" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J192" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K192" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L192" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M192" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N192" s="13" t="s">
+        <v>1331</v>
+      </c>
+      <c r="O192" s="14" t="n">
+        <v>1596628</v>
+      </c>
+      <c r="P192" s="15" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="193" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="12" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B193" s="12" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C193" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D193" s="12" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E193" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F193" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G193" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="H193" s="12" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I193" s="12" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J193" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K193" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L193" s="12" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M193" s="12"/>
+      <c r="N193" s="13"/>
+      <c r="O193" s="14" t="s">
+        <v>1338</v>
+      </c>
+      <c r="P193" s="15" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="194" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="12" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B194" s="12" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C194" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D194" s="16" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E194" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F194" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="G194" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H194" s="12" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I194" s="12" t="s">
+        <v>1344</v>
+      </c>
+      <c r="J194" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K194" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L194" s="12" t="s">
+        <v>1345</v>
+      </c>
+      <c r="M194" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N194" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="O194" s="12" t="n">
+        <v>10169</v>
+      </c>
+      <c r="P194" s="15" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="195" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="12" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B195" s="12" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C195" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D195" s="12" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E195" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F195" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G195" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H195" s="12" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I195" s="12" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J195" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K195" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L195" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="M195" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N195" s="13" t="n">
+        <v>44564</v>
+      </c>
+      <c r="O195" s="14" t="s">
+        <v>1352</v>
+      </c>
+      <c r="P195" s="15" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="196" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="12" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B196" s="12" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C196" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D196" s="16" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E196" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F196" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G196" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H196" s="12" t="s">
+        <v>1357</v>
+      </c>
+      <c r="I196" s="12" t="s">
+        <v>735</v>
+      </c>
+      <c r="J196" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K196" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L196" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="M196" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N196" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="O196" s="14" t="s">
+        <v>1358</v>
+      </c>
+      <c r="P196" s="15" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="197" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="12" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B197" s="12" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C197" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D197" s="12" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E197" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F197" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G197" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H197" s="12" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I197" s="12" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J197" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K197" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L197" s="12" t="s">
+        <v>1364</v>
+      </c>
+      <c r="M197" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N197" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="O197" s="12" t="n">
+        <v>7723</v>
+      </c>
+      <c r="P197" s="15" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="198" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="12" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B198" s="12" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C198" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D198" s="16" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E198" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F198" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G198" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H198" s="12" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I198" s="12" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J198" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K198" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L198" s="12" t="s">
+        <v>1047</v>
+      </c>
+      <c r="M198" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N198" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="O198" s="14" t="s">
+        <v>1371</v>
+      </c>
+      <c r="P198" s="15" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="199" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="12" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B199" s="12" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C199" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D199" s="12" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E199" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F199" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G199" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="H199" s="12" t="s">
+        <v>1375</v>
+      </c>
+      <c r="I199" s="12" t="s">
+        <v>1376</v>
+      </c>
+      <c r="J199" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K199" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L199" s="12" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M199" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N199" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="O199" s="14" t="s">
+        <v>1377</v>
+      </c>
+      <c r="P199" s="15" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="200" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A200" s="12" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B200" s="12" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C200" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D200" s="12" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E200" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F200" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G200" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H200" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I200" s="12" t="s">
+        <v>671</v>
+      </c>
+      <c r="J200" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K200" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L200" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="M200" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="N200" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="O200" s="14" t="n">
+        <v>7743</v>
+      </c>
+      <c r="P200" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="201" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="12" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B201" s="12" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C201" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D201" s="12" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E201" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F201" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G201" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H201" s="12" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I201" s="12" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J201" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K201" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L201" s="12" t="s">
+        <v>1388</v>
+      </c>
+      <c r="M201" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="N201" s="12" t="s">
+        <v>731</v>
+      </c>
+      <c r="O201" s="12" t="s">
+        <v>1389</v>
+      </c>
+      <c r="P201" s="15" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="202" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="12" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B202" s="12" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C202" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D202" s="12" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E202" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F202" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G202" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H202" s="12" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I202" s="12" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J202" s="12" t="n">
+        <v>5700</v>
+      </c>
+      <c r="K202" s="12" t="s">
+        <v>966</v>
+      </c>
+      <c r="L202" s="12" t="s">
+        <v>1184</v>
+      </c>
+      <c r="M202" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N202" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="O202" s="14" t="s">
+        <v>1396</v>
+      </c>
+      <c r="P202" s="15" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="203" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="12" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B203" s="12" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C203" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D203" s="12" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E203" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F203" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G203" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H203" s="12" t="s">
+        <v>1400</v>
+      </c>
+      <c r="I203" s="12" t="s">
+        <v>1401</v>
+      </c>
+      <c r="J203" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K203" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L203" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="M203" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N203" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="O203" s="14" t="s">
+        <v>1402</v>
+      </c>
+      <c r="P203" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="204" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="12" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B204" s="12" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C204" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D204" s="12" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E204" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F204" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G204" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H204" s="12" t="s">
+        <v>1406</v>
+      </c>
+      <c r="I204" s="12" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J204" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K204" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L204" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="M204" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N204" s="13" t="n">
+        <v>4</v>
+      </c>
+      <c r="O204" s="14" t="s">
+        <v>1408</v>
+      </c>
+      <c r="P204" s="15" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="205" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="12" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B205" s="12" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C205" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D205" s="12" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E205" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F205" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G205" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H205" s="12" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I205" s="12" t="s">
+        <v>1413</v>
+      </c>
+      <c r="J205" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K205" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L205" s="12" t="s">
+        <v>1414</v>
+      </c>
+      <c r="M205" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N205" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="O205" s="14" t="n">
+        <v>3376</v>
+      </c>
+      <c r="P205" s="15" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="206" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="12" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B206" s="12" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D206" s="12" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E206" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F206" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G206" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="H206" s="12" t="s">
+        <v>1419</v>
+      </c>
+      <c r="I206" s="12" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J206" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K206" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L206" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="M206" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N206" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O206" s="14" t="s">
+        <v>1421</v>
+      </c>
+      <c r="P206" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="207" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="12" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B207" s="12" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C207" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D207" s="12" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E207" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F207" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G207" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="H207" s="12" t="s">
+        <v>1425</v>
+      </c>
+      <c r="I207" s="12" t="s">
+        <v>1426</v>
+      </c>
+      <c r="J207" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K207" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L207" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="M207" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="N207" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="O207" s="14" t="s">
+        <v>1427</v>
+      </c>
+      <c r="P207" s="15" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="208" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="12" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B208" s="12" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C208" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D208" s="12" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E208" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F208" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G208" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H208" s="12" t="s">
+        <v>1432</v>
+      </c>
+      <c r="I208" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="J208" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K208" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L208" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="M208" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N208" s="13" t="s">
+        <v>1433</v>
+      </c>
+      <c r="O208" s="14" t="s">
+        <v>1434</v>
+      </c>
+      <c r="P208" s="15" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="209" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="12" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B209" s="12" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C209" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D209" s="12" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E209" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F209" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G209" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H209" s="12" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I209" s="12" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J209" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K209" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L209" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M209" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="N209" s="12" t="s">
+        <v>1440</v>
+      </c>
+      <c r="O209" s="14" t="s">
+        <v>1079</v>
+      </c>
+      <c r="P209" s="15" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="210" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A210" s="12" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B210" s="12" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C210" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D210" s="12" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E210" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F210" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G210" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="H210" s="12" t="s">
+        <v>1444</v>
+      </c>
+      <c r="I210" s="12" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J210" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K210" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L210" s="12" t="s">
+        <v>1446</v>
+      </c>
+      <c r="M210" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N210" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="O210" s="14" t="s">
+        <v>1447</v>
+      </c>
+      <c r="P210" s="15" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="211" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A211" s="12" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B211" s="12" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C211" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D211" s="16" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E211" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F211" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G211" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H211" s="12" t="s">
+        <v>1452</v>
+      </c>
+      <c r="I211" s="12" t="s">
+        <v>1453</v>
+      </c>
+      <c r="J211" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K211" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L211" s="12" t="s">
+        <v>1454</v>
+      </c>
+      <c r="M211" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="N211" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="O211" s="12" t="n">
+        <v>13683</v>
+      </c>
+      <c r="P211" s="15" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="212" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A212" s="12" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C212" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D212" s="12" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E212" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F212" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G212" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H212" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="I212" s="12" t="s">
+        <v>1459</v>
+      </c>
+      <c r="J212" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K212" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L212" s="12" t="s">
+        <v>1460</v>
+      </c>
+      <c r="M212" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N212" s="13" t="s">
+        <v>724</v>
+      </c>
+      <c r="O212" s="14" t="n">
+        <v>6696</v>
+      </c>
+      <c r="P212" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="213" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A213" s="12" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D213" s="16" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E213" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F213" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G213" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="H213" s="12" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I213" s="12" t="s">
+        <v>1465</v>
+      </c>
+      <c r="J213" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K213" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L213" s="12" t="s">
+        <v>649</v>
+      </c>
+      <c r="M213" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N213" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="O213" s="14" t="s">
+        <v>1466</v>
+      </c>
+      <c r="P213" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="214" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A214" s="12" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B214" s="12" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C214" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D214" s="12" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E214" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F214" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G214" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H214" s="12" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I214" s="12" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J214" s="12" t="n">
+        <v>5700</v>
+      </c>
+      <c r="K214" s="12" t="s">
+        <v>966</v>
+      </c>
+      <c r="L214" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M214" s="12"/>
+      <c r="N214" s="13"/>
+      <c r="O214" s="14" t="s">
+        <v>1472</v>
+      </c>
+      <c r="P214" s="15" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="215" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A215" s="12" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B215" s="12" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C215" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D215" s="16" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E215" s="17" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F215" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G215" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H215" s="12" t="s">
+        <v>1477</v>
+      </c>
+      <c r="I215" s="12" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J215" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K215" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L215" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M215" s="12"/>
+      <c r="N215" s="12"/>
+      <c r="O215" s="14" t="s">
+        <v>1479</v>
+      </c>
+      <c r="P215" s="15" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="216" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A216" s="12" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D216" s="12" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E216" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F216" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G216" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H216" s="12" t="s">
+        <v>1484</v>
+      </c>
+      <c r="I216" s="12" t="s">
+        <v>1485</v>
+      </c>
+      <c r="J216" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K216" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L216" s="12" t="s">
+        <v>1486</v>
+      </c>
+      <c r="M216" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N216" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="O216" s="14" t="n">
+        <v>8643</v>
+      </c>
+      <c r="P216" s="15" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="217" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A217" s="12" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B217" s="12" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C217" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D217" s="16" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E217" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F217" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G217" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H217" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="I217" s="12" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J217" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K217" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L217" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M217" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N217" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="O217" s="14" t="s">
+        <v>1491</v>
+      </c>
+      <c r="P217" s="15" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="218" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A218" s="12" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B218" s="12" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C218" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D218" s="12" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E218" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F218" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G218" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H218" s="12" t="s">
+        <v>1495</v>
+      </c>
+      <c r="I218" s="12" t="s">
+        <v>1496</v>
+      </c>
+      <c r="J218" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K218" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L218" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M218" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N218" s="13" t="n">
+        <v>38640</v>
+      </c>
+      <c r="O218" s="14" t="s">
+        <v>1497</v>
+      </c>
+      <c r="P218" s="15" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="219" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A219" s="12" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B219" s="12" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C219" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D219" s="16" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E219" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F219" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G219" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H219" s="12" t="s">
+        <v>1501</v>
+      </c>
+      <c r="I219" s="12" t="s">
+        <v>1502</v>
+      </c>
+      <c r="J219" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K219" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L219" s="12" t="s">
+        <v>1460</v>
+      </c>
+      <c r="M219" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N219" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="O219" s="14" t="n">
+        <v>6337</v>
+      </c>
+      <c r="P219" s="15" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="220" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A220" s="12" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B220" s="12" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D220" s="12" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E220" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F220" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G220" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H220" s="12" t="s">
+        <v>1495</v>
+      </c>
+      <c r="I220" s="12" t="s">
+        <v>1496</v>
+      </c>
+      <c r="J220" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K220" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L220" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M220" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N220" s="13" t="s">
+        <v>1506</v>
+      </c>
+      <c r="O220" s="14" t="s">
+        <v>1507</v>
+      </c>
+      <c r="P220" s="15" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="221" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A221" s="12" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B221" s="12" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C221" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D221" s="16" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E221" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F221" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G221" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H221" s="12" t="s">
+        <v>1511</v>
+      </c>
+      <c r="I221" s="12" t="s">
+        <v>1512</v>
+      </c>
+      <c r="J221" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K221" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L221" s="12" t="s">
+        <v>1513</v>
+      </c>
+      <c r="M221" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N221" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O221" s="14" t="n">
+        <v>12614</v>
+      </c>
+      <c r="P221" s="15" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="222" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A222" s="12" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B222" s="12" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D222" s="12" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E222" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F222" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="G222" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H222" s="12" t="s">
+        <v>1517</v>
+      </c>
+      <c r="I222" s="12" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J222" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K222" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L222" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M222" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N222" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O222" s="14" t="s">
+        <v>1519</v>
+      </c>
+      <c r="P222" s="15" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="223" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A223" s="12" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B223" s="12" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C223" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D223" s="16" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E223" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F223" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G223" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H223" s="12" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I223" s="12" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J223" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K223" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L223" s="12" t="s">
+        <v>1525</v>
+      </c>
+      <c r="M223" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N223" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O223" s="14" t="s">
+        <v>1526</v>
+      </c>
+      <c r="P223" s="15" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="224" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A224" s="12" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B224" s="12" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D224" s="12" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E224" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F224" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G224" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H224" s="12" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I224" s="12" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J224" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K224" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L224" s="12" t="s">
+        <v>1525</v>
+      </c>
+      <c r="M224" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N224" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O224" s="14" t="s">
+        <v>1532</v>
+      </c>
+      <c r="P224" s="15" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="225" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A225" s="12" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B225" s="12" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D225" s="16" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E225" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F225" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="G225" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H225" s="12" t="s">
+        <v>1477</v>
+      </c>
+      <c r="I225" s="12" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J225" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K225" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L225" s="12" t="s">
+        <v>1536</v>
+      </c>
+      <c r="M225" s="14"/>
+      <c r="N225" s="14"/>
+      <c r="O225" s="14" t="s">
+        <v>1537</v>
+      </c>
+      <c r="P225" s="18" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="226" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A226" s="12" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B226" s="12" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C226" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D226" s="12" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E226" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F226" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G226" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H226" s="12" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I226" s="12" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J226" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K226" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L226" s="12" t="s">
+        <v>1544</v>
+      </c>
+      <c r="M226" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N226" s="13" t="s">
+        <v>1545</v>
+      </c>
+      <c r="O226" s="14" t="s">
+        <v>1546</v>
+      </c>
+      <c r="P226" s="15" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="227" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A227" s="12" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B227" s="12" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C227" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D227" s="16" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E227" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F227" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G227" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H227" s="12" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I227" s="12" t="s">
+        <v>813</v>
+      </c>
+      <c r="J227" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K227" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L227" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M227" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N227" s="13"/>
+      <c r="O227" s="14" t="s">
+        <v>1552</v>
+      </c>
+      <c r="P227" s="15" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="228" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A228" s="12" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B228" s="12" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C228" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D228" s="12" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E228" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F228" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G228" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H228" s="12" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I228" s="12" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J228" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K228" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L228" s="12" t="s">
+        <v>1525</v>
+      </c>
+      <c r="M228" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N228" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O228" s="14" t="n">
+        <v>10364</v>
+      </c>
+      <c r="P228" s="15" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="229" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A229" s="12" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B229" s="12" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C229" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D229" s="16" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E229" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F229" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="G229" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H229" s="12" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I229" s="12" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J229" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K229" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L229" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="M229" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N229" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O229" s="14" t="s">
+        <v>1561</v>
+      </c>
+      <c r="P229" s="15" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="230" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A230" s="12" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B230" s="12" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D230" s="12" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E230" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F230" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G230" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H230" s="12" t="s">
+        <v>1565</v>
+      </c>
+      <c r="I230" s="12" t="s">
+        <v>1566</v>
+      </c>
+      <c r="J230" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K230" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L230" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M230" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N230" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="O230" s="14" t="n">
+        <v>6178</v>
+      </c>
+      <c r="P230" s="15" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="231" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A231" s="12" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B231" s="12" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C231" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D231" s="16" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E231" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F231" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G231" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H231" s="12" t="s">
+        <v>1570</v>
+      </c>
+      <c r="I231" s="12" t="s">
+        <v>1571</v>
+      </c>
+      <c r="J231" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K231" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L231" s="12" t="s">
+        <v>1133</v>
+      </c>
+      <c r="M231" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N231" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="O231" s="14" t="n">
+        <v>6272</v>
+      </c>
+      <c r="P231" s="15" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="232" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A232" s="12" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B232" s="12" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C232" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D232" s="12" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E232" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F232" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G232" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H232" s="12" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I232" s="12" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J232" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K232" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L232" s="12" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M232" s="12"/>
+      <c r="N232" s="13"/>
+      <c r="O232" s="12" t="s">
+        <v>1578</v>
+      </c>
+      <c r="P232" s="15" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="233" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A233" s="12" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B233" s="12" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C233" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D233" s="16" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E233" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F233" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G233" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="H233" s="12" t="s">
+        <v>1582</v>
+      </c>
+      <c r="I233" s="12" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J233" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K233" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L233" s="12" t="s">
+        <v>1305</v>
+      </c>
+      <c r="M233" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N233" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="O233" s="14" t="n">
+        <v>7329</v>
+      </c>
+      <c r="P233" s="15" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="234" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A234" s="12" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B234" s="12" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C234" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D234" s="12" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E234" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F234" s="12" t="s">
+        <v>1587</v>
+      </c>
+      <c r="G234" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H234" s="12" t="s">
+        <v>1477</v>
+      </c>
+      <c r="I234" s="12" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J234" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K234" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L234" s="12" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M234" s="12"/>
+      <c r="N234" s="13"/>
+      <c r="O234" s="14" t="s">
+        <v>1588</v>
+      </c>
+      <c r="P234" s="15" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="235" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A235" s="12" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B235" s="12" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C235" s="12" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D235" s="16" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E235" s="12" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F235" s="12" t="s">
+        <v>1587</v>
+      </c>
+      <c r="G235" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="H235" s="12" t="s">
+        <v>1477</v>
+      </c>
+      <c r="I235" s="12"/>
+      <c r="J235" s="12"/>
+      <c r="K235" s="12"/>
+      <c r="L235" s="12" t="s">
+        <v>1536</v>
+      </c>
+      <c r="M235" s="12"/>
+      <c r="N235" s="12"/>
+      <c r="O235" s="12"/>
+      <c r="P235" s="15" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="236" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A236" s="12" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B236" s="12" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C236" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D236" s="16" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E236" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F236" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G236" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H236" s="12" t="s">
+        <v>1329</v>
+      </c>
+      <c r="I236" s="12" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J236" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K236" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L236" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M236" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N236" s="13" t="s">
+        <v>1331</v>
+      </c>
+      <c r="O236" s="14" t="n">
+        <v>1596628</v>
+      </c>
+      <c r="P236" s="15" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="237" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A237" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B237" s="12" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C237" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D237" s="12" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E237" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F237" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G237" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="H237" s="12" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I237" s="12" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J237" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K237" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L237" s="12" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M237" s="12"/>
+      <c r="N237" s="13"/>
+      <c r="O237" s="14" t="s">
+        <v>1338</v>
+      </c>
+      <c r="P237" s="15" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="238" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A238" s="12" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B238" s="12" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C238" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D238" s="16" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E238" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F238" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="G238" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H238" s="12" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I238" s="12" t="s">
+        <v>1344</v>
+      </c>
+      <c r="J238" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K238" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L238" s="12" t="s">
+        <v>1345</v>
+      </c>
+      <c r="M238" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N238" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="O238" s="12" t="n">
+        <v>10169</v>
+      </c>
+      <c r="P238" s="15" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="239" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A239" s="12" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B239" s="12" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C239" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D239" s="12" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E239" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F239" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="G239" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H239" s="12" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I239" s="12" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J239" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K239" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L239" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="M239" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N239" s="13" t="n">
+        <v>44564</v>
+      </c>
+      <c r="O239" s="14" t="s">
+        <v>1352</v>
+      </c>
+      <c r="P239" s="15" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="240" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A240" s="12" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B240" s="12" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C240" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D240" s="16" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E240" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F240" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G240" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H240" s="12" t="s">
+        <v>1357</v>
+      </c>
+      <c r="I240" s="12" t="s">
+        <v>735</v>
+      </c>
+      <c r="J240" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K240" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L240" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="M240" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N240" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="O240" s="14" t="s">
+        <v>1358</v>
+      </c>
+      <c r="P240" s="15" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="241" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A241" s="12" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B241" s="12" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C241" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D241" s="12" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E241" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F241" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G241" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H241" s="12" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I241" s="12" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J241" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K241" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L241" s="12" t="s">
+        <v>1364</v>
+      </c>
+      <c r="M241" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N241" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="O241" s="12" t="n">
+        <v>7723</v>
+      </c>
+      <c r="P241" s="15" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="242" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A242" s="12" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B242" s="12" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C242" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D242" s="16" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E242" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F242" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G242" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="H242" s="12" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I242" s="12" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J242" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K242" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L242" s="12" t="s">
+        <v>1047</v>
+      </c>
+      <c r="M242" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N242" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="O242" s="14" t="s">
+        <v>1371</v>
+      </c>
+      <c r="P242" s="15" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="243" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A243" s="12" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B243" s="12" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C243" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D243" s="12" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E243" s="12" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F243" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="G243" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="H243" s="12" t="s">
+        <v>1375</v>
+      </c>
+      <c r="I243" s="12" t="s">
+        <v>1376</v>
+      </c>
+      <c r="J243" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K243" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L243" s="12" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M243" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N243" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="O243" s="14" t="s">
+        <v>1377</v>
+      </c>
+      <c r="P243" s="15" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="244" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A244" s="12" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B244" s="12" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C244" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D244" s="12" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E244" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F244" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G244" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="H244" s="12" t="s">
+        <v>1604</v>
+      </c>
+      <c r="I244" s="12" t="s">
+        <v>1605</v>
+      </c>
+      <c r="J244" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K244" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L244" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="M244" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="N244" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="O244" s="12" t="n">
+        <v>2655</v>
+      </c>
+      <c r="P244" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="245" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A245" s="12" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B245" s="12" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D245" s="12" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E245" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F245" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G245" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H245" s="12" t="s">
+        <v>1609</v>
+      </c>
+      <c r="I245" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="J245" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K245" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L245" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="M245" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N245" s="13" t="s">
+        <v>1610</v>
+      </c>
+      <c r="O245" s="12" t="n">
+        <v>899990</v>
+      </c>
+      <c r="P245" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="246" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A246" s="12" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B246" s="12" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D246" s="12" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E246" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F246" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G246" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="H246" s="12" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I246" s="12" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J246" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K246" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L246" s="12" t="s">
+        <v>1616</v>
+      </c>
+      <c r="M246" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N246" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="O246" s="12" t="n">
+        <v>195</v>
+      </c>
+      <c r="P246" s="15" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="247" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A247" s="12" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B247" s="12" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C247" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D247" s="12" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E247" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F247" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G247" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H247" s="12" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I247" s="12" t="s">
+        <v>1622</v>
+      </c>
+      <c r="J247" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K247" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L247" s="12" t="s">
+        <v>1623</v>
+      </c>
+      <c r="M247" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="N247" s="12" t="s">
+        <v>1624</v>
+      </c>
+      <c r="O247" s="12" t="n">
+        <v>2662</v>
+      </c>
+      <c r="P247" s="15" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="248" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A248" s="12" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B248" s="12" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C248" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D248" s="12" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E248" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F248" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G248" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H248" s="12" t="s">
+        <v>1629</v>
+      </c>
+      <c r="I248" s="12" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J248" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K248" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L248" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M248" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N248" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="O248" s="14" t="n">
+        <v>1603933</v>
+      </c>
+      <c r="P248" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="249" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A249" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="B249" s="12" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C249" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D249" s="12" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E249" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F249" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="G249" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H249" s="12" t="s">
+        <v>1633</v>
+      </c>
+      <c r="I249" s="12" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J249" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K249" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L249" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M249" s="12"/>
+      <c r="N249" s="13" t="s">
+        <v>1635</v>
+      </c>
+      <c r="O249" s="14" t="s">
+        <v>1636</v>
+      </c>
+      <c r="P249" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="250" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A250" s="12" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B250" s="12" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C250" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D250" s="12" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E250" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F250" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G250" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H250" s="12" t="s">
+        <v>1640</v>
+      </c>
+      <c r="I250" s="12" t="s">
+        <v>1641</v>
+      </c>
+      <c r="J250" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K250" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L250" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M250" s="12"/>
+      <c r="N250" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="O250" s="14" t="s">
+        <v>1642</v>
+      </c>
+      <c r="P250" s="15" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="251" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A251" s="12" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B251" s="12" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C251" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D251" s="12" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E251" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F251" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G251" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H251" s="12" t="s">
+        <v>1647</v>
+      </c>
+      <c r="I251" s="12" t="s">
+        <v>1566</v>
+      </c>
+      <c r="J251" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K251" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L251" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M251" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N251" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="O251" s="14" t="n">
+        <v>6178</v>
+      </c>
+      <c r="P251" s="15" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="252" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A252" s="12" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B252" s="12" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C252" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D252" s="12" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E252" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F252" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G252" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="H252" s="12" t="s">
+        <v>1652</v>
+      </c>
+      <c r="I252" s="12" t="s">
+        <v>1653</v>
+      </c>
+      <c r="J252" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K252" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L252" s="12" t="s">
+        <v>1127</v>
+      </c>
+      <c r="M252" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N252" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="O252" s="14" t="n">
+        <v>20611</v>
+      </c>
+      <c r="P252" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="253" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A253" s="12" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B253" s="12" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C253" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D253" s="12" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E253" s="12" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F253" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G253" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="H253" s="12" t="s">
+        <v>1657</v>
+      </c>
+      <c r="I253" s="12" t="s">
+        <v>1658</v>
+      </c>
+      <c r="J253" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K253" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L253" s="12" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M253" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N253" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="O253" s="14" t="n">
+        <v>10549</v>
+      </c>
+      <c r="P253" s="15" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="254" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A254" s="12" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B254" s="16" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C254" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D254" s="16" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E254" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F254" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G254" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="H254" s="16" t="s">
+        <v>1662</v>
+      </c>
+      <c r="I254" s="16" t="s">
+        <v>1663</v>
+      </c>
+      <c r="J254" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K254" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L254" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="M254" s="16"/>
+      <c r="N254" s="19"/>
+      <c r="O254" s="20" t="s">
+        <v>1664</v>
+      </c>
+      <c r="P254" s="21" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="255" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A255" s="12" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B255" s="16" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C255" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D255" s="16" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E255" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F255" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G255" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="H255" s="16" t="s">
+        <v>1668</v>
+      </c>
+      <c r="I255" s="16" t="s">
+        <v>1669</v>
+      </c>
+      <c r="J255" s="16" t="n">
+        <v>5623</v>
+      </c>
+      <c r="K255" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L255" s="16" t="s">
+        <v>1670</v>
+      </c>
+      <c r="M255" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N255" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="O255" s="20" t="n">
+        <v>18493</v>
+      </c>
+      <c r="P255" s="21" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="256" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A256" s="12" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B256" s="16" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C256" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D256" s="16" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E256" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F256" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G256" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="H256" s="16" t="s">
+        <v>1674</v>
+      </c>
+      <c r="I256" s="16" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J256" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K256" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L256" s="16" t="s">
+        <v>795</v>
+      </c>
+      <c r="M256" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N256" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="O256" s="20" t="n">
+        <v>10579</v>
+      </c>
+      <c r="P256" s="21" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="257" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A257" s="12" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B257" s="16" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C257" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D257" s="16" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E257" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F257" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G257" s="16" t="s">
+        <v>197</v>
+      </c>
+      <c r="H257" s="16" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I257" s="16" t="s">
+        <v>1679</v>
+      </c>
+      <c r="J257" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K257" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L257" s="16" t="s">
+        <v>748</v>
+      </c>
+      <c r="M257" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N257" s="16" t="s">
+        <v>1680</v>
+      </c>
+      <c r="O257" s="20" t="s">
+        <v>1681</v>
+      </c>
+      <c r="P257" s="21" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="258" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A258" s="12" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B258" s="16" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C258" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D258" s="16" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E258" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F258" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G258" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="H258" s="16" t="s">
+        <v>1685</v>
+      </c>
+      <c r="I258" s="16" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J258" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K258" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L258" s="16" t="s">
+        <v>748</v>
+      </c>
+      <c r="M258" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N258" s="19" t="n">
+        <v>62389</v>
+      </c>
+      <c r="O258" s="20" t="s">
+        <v>1681</v>
+      </c>
+      <c r="P258" s="21" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="259" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A259" s="12" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B259" s="16" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C259" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D259" s="16" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E259" s="22" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F259" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G259" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H259" s="16" t="s">
+        <v>1662</v>
+      </c>
+      <c r="I259" s="16" t="s">
+        <v>1663</v>
+      </c>
+      <c r="J259" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K259" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L259" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="M259" s="16"/>
+      <c r="N259" s="16" t="s">
+        <v>1689</v>
+      </c>
+      <c r="O259" s="20" t="s">
+        <v>1689</v>
+      </c>
+      <c r="P259" s="21" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="260" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A260" s="12" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B260" s="16" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C260" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D260" s="16" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E260" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F260" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G260" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="H260" s="16" t="s">
+        <v>1693</v>
+      </c>
+      <c r="I260" s="16" t="s">
+        <v>1694</v>
+      </c>
+      <c r="J260" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K260" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L260" s="16" t="s">
+        <v>1695</v>
+      </c>
+      <c r="M260" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N260" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="O260" s="14" t="s">
+        <v>1696</v>
+      </c>
+      <c r="P260" s="21" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="261" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A261" s="12" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B261" s="16" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C261" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D261" s="16" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E261" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F261" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G261" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H261" s="16" t="s">
+        <v>1701</v>
+      </c>
+      <c r="I261" s="16" t="s">
+        <v>1702</v>
+      </c>
+      <c r="J261" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K261" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L261" s="16" t="s">
+        <v>1703</v>
+      </c>
+      <c r="M261" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N261" s="13" t="s">
+        <v>1704</v>
+      </c>
+      <c r="O261" s="14" t="s">
+        <v>1705</v>
+      </c>
+      <c r="P261" s="21" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="262" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A262" s="12" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B262" s="16" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C262" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D262" s="16" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E262" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F262" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G262" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H262" s="16" t="s">
+        <v>1710</v>
+      </c>
+      <c r="I262" s="16" t="s">
+        <v>511</v>
+      </c>
+      <c r="J262" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K262" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L262" s="16" t="s">
+        <v>512</v>
+      </c>
+      <c r="M262" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N262" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="O262" s="14" t="s">
+        <v>513</v>
+      </c>
+      <c r="P262" s="21" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="263" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A263" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B263" s="16" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C263" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D263" s="16" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E263" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F263" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G263" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H263" s="16" t="s">
+        <v>1714</v>
+      </c>
+      <c r="I263" s="16" t="s">
+        <v>1715</v>
+      </c>
+      <c r="J263" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K263" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L263" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="M263" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N263" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="O263" s="14" t="s">
+        <v>1716</v>
+      </c>
+      <c r="P263" s="21" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="264" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A264" s="12" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B264" s="16" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C264" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D264" s="16" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E264" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F264" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G264" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="H264" s="16" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I264" s="16" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J264" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K264" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L264" s="16" t="s">
+        <v>748</v>
+      </c>
+      <c r="M264" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N264" s="13" t="s">
+        <v>1720</v>
+      </c>
+      <c r="O264" s="14" t="s">
+        <v>1721</v>
+      </c>
+      <c r="P264" s="21" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="265" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A265" s="12" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B265" s="16" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C265" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D265" s="16" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E265" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F265" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G265" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="H265" s="16" t="s">
+        <v>1685</v>
+      </c>
+      <c r="I265" s="16" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J265" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K265" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L265" s="16" t="s">
+        <v>748</v>
+      </c>
+      <c r="M265" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N265" s="13" t="s">
+        <v>1726</v>
+      </c>
+      <c r="O265" s="14" t="s">
+        <v>1680</v>
+      </c>
+      <c r="P265" s="21" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="266" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A266" s="12" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B266" s="16" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C266" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D266" s="16" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E266" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F266" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="G266" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H266" s="16" t="s">
+        <v>1730</v>
+      </c>
+      <c r="I266" s="16" t="s">
+        <v>1731</v>
+      </c>
+      <c r="J266" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K266" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L266" s="16" t="s">
+        <v>168</v>
+      </c>
+      <c r="M266" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N266" s="13" t="s">
+        <v>970</v>
+      </c>
+      <c r="O266" s="14" t="s">
+        <v>1732</v>
+      </c>
+      <c r="P266" s="21" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="267" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A267" s="12" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B267" s="16" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C267" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D267" s="16" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E267" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F267" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G267" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H267" s="16" t="s">
+        <v>1737</v>
+      </c>
+      <c r="I267" s="16" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J267" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K267" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L267" s="16" t="s">
+        <v>657</v>
+      </c>
+      <c r="M267" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N267" s="13" t="n">
+        <v>15342</v>
+      </c>
+      <c r="O267" s="14" t="n">
+        <v>2802508</v>
+      </c>
+      <c r="P267" s="21" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="268" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A268" s="12" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B268" s="16" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C268" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D268" s="16" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E268" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F268" s="16" t="s">
+        <v>1743</v>
+      </c>
+      <c r="G268" s="16" t="s">
+        <v>257</v>
+      </c>
+      <c r="H268" s="16" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I268" s="16" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J268" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K268" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L268" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="M268" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N268" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="O268" s="14" t="n">
+        <v>2655</v>
+      </c>
+      <c r="P268" s="21" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="269" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A269" s="12" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B269" s="16" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C269" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D269" s="16" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E269" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F269" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="G269" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H269" s="16" t="s">
+        <v>1289</v>
+      </c>
+      <c r="I269" s="16" t="s">
+        <v>1750</v>
+      </c>
+      <c r="J269" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K269" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L269" s="16" t="s">
+        <v>1751</v>
+      </c>
+      <c r="M269" s="14" t="s">
+        <v>1752</v>
+      </c>
+      <c r="N269" s="14"/>
+      <c r="O269" s="14" t="s">
+        <v>1753</v>
+      </c>
+      <c r="P269" s="18" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="270" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A270" s="12" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B270" s="16" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C270" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D270" s="16" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E270" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F270" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="G270" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="H270" s="16" t="s">
+        <v>1757</v>
+      </c>
+      <c r="I270" s="16" t="s">
+        <v>1758</v>
+      </c>
+      <c r="J270" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K270" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L270" s="16" t="s">
+        <v>1751</v>
+      </c>
+      <c r="M270" s="16" t="s">
+        <v>1752</v>
+      </c>
+      <c r="N270" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="O270" s="14" t="s">
+        <v>1759</v>
+      </c>
+      <c r="P270" s="21" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="271" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A271" s="12" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B271" s="16" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C271" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D271" s="16" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E271" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F271" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="G271" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="H271" s="16" t="s">
+        <v>1763</v>
+      </c>
+      <c r="I271" s="16" t="s">
+        <v>1764</v>
+      </c>
+      <c r="J271" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K271" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L271" s="16" t="s">
+        <v>1751</v>
+      </c>
+      <c r="M271" s="16" t="s">
+        <v>1752</v>
+      </c>
+      <c r="N271" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="O271" s="14" t="s">
+        <v>1765</v>
+      </c>
+      <c r="P271" s="21" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="272" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A272" s="12" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B272" s="16" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C272" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D272" s="16" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E272" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F272" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="G272" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="H272" s="16" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I272" s="16" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J272" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K272" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L272" s="16" t="s">
+        <v>748</v>
+      </c>
+      <c r="M272" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N272" s="13" t="s">
+        <v>1770</v>
+      </c>
+      <c r="O272" s="14" t="s">
+        <v>1770</v>
+      </c>
+      <c r="P272" s="21" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="273" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A273" s="12" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B273" s="16" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C273" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D273" s="16" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E273" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F273" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="G273" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H273" s="16" t="s">
+        <v>1774</v>
+      </c>
+      <c r="I273" s="16" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J273" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K273" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L273" s="16" t="s">
+        <v>1776</v>
+      </c>
+      <c r="M273" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N273" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O273" s="14" t="n">
+        <v>15920</v>
+      </c>
+      <c r="P273" s="21" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="274" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A274" s="12" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B274" s="16" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C274" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D274" s="16" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E274" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F274" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="G274" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H274" s="16" t="s">
+        <v>805</v>
+      </c>
+      <c r="I274" s="16" t="s">
+        <v>806</v>
+      </c>
+      <c r="J274" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K274" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L274" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="M274" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N274" s="13" t="n">
+        <v>45324</v>
+      </c>
+      <c r="O274" s="14" t="n">
+        <v>1561748</v>
+      </c>
+      <c r="P274" s="21" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="275" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A275" s="12" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B275" s="16" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C275" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D275" s="16" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E275" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F275" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="G275" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="H275" s="16" t="s">
+        <v>1495</v>
+      </c>
+      <c r="I275" s="16" t="s">
+        <v>1496</v>
+      </c>
+      <c r="J275" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K275" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L275" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="M275" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N275" s="13" t="s">
+        <v>1506</v>
+      </c>
+      <c r="O275" s="14" t="s">
+        <v>1784</v>
+      </c>
+      <c r="P275" s="21" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="276" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A276" s="12" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B276" s="16" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C276" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D276" s="16" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E276" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F276" s="16" t="s">
+        <v>216</v>
+      </c>
+      <c r="G276" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="H276" s="16" t="s">
+        <v>1788</v>
+      </c>
+      <c r="I276" s="16" t="s">
+        <v>1789</v>
+      </c>
+      <c r="J276" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K276" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L276" s="16" t="s">
+        <v>795</v>
+      </c>
+      <c r="M276" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N276" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="O276" s="12" t="n">
+        <v>10579</v>
+      </c>
+      <c r="P276" s="21" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="277" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A277" s="12" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B277" s="16" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C277" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D277" s="16" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E277" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F277" s="16" t="s">
+        <v>216</v>
+      </c>
+      <c r="G277" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H277" s="16" t="s">
+        <v>800</v>
+      </c>
+      <c r="I277" s="16" t="s">
+        <v>1794</v>
+      </c>
+      <c r="J277" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K277" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L277" s="16" t="s">
+        <v>1795</v>
+      </c>
+      <c r="M277" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N277" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O277" s="14" t="n">
+        <v>6337</v>
+      </c>
+      <c r="P277" s="21" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="278" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A278" s="12" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B278" s="16" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C278" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D278" s="16" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E278" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F278" s="16" t="s">
+        <v>216</v>
+      </c>
+      <c r="G278" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H278" s="16" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I278" s="16" t="s">
+        <v>1801</v>
+      </c>
+      <c r="J278" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K278" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L278" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="M278" s="12"/>
+      <c r="N278" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="O278" s="14" t="s">
+        <v>1802</v>
+      </c>
+      <c r="P278" s="21" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="279" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A279" s="12" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B279" s="16" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C279" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D279" s="16" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E279" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F279" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="G279" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="H279" s="16" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I279" s="16" t="s">
+        <v>1807</v>
+      </c>
+      <c r="J279" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K279" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L279" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="M279" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N279" s="13" t="s">
+        <v>674</v>
+      </c>
+      <c r="O279" s="16" t="s">
+        <v>788</v>
+      </c>
+      <c r="P279" s="21" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="280" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A280" s="12" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B280" s="16" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C280" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D280" s="16" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E280" s="16" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F280" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="G280" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="H280" s="16" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I280" s="16" t="s">
+        <v>1812</v>
+      </c>
+      <c r="J280" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K280" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L280" s="16" t="s">
+        <v>1703</v>
+      </c>
+      <c r="M280" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N280" s="13" t="s">
+        <v>827</v>
+      </c>
+      <c r="O280" s="14" t="n">
+        <v>18798</v>
+      </c>
+      <c r="P280" s="21" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="281" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A281" s="12" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B281" s="23" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C281" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D281" s="23" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E281" s="23" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F281" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="G281" s="23" t="s">
+        <v>154</v>
+      </c>
+      <c r="H281" s="23" t="s">
+        <v>1816</v>
+      </c>
+      <c r="I281" s="23" t="s">
+        <v>1817</v>
+      </c>
+      <c r="J281" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K281" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L281" s="23" t="s">
+        <v>1818</v>
+      </c>
+      <c r="M281" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="N281" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="O281" s="25" t="s">
+        <v>1819</v>
+      </c>
+      <c r="P281" s="26" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="282" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A282" s="12" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B282" s="23" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C282" s="23" t="s">
+        <v>398</v>
+      </c>
+      <c r="D282" s="23" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E282" s="23" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F282" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="G282" s="23" t="s">
+        <v>154</v>
+      </c>
+      <c r="H282" s="23" t="s">
+        <v>1823</v>
+      </c>
+      <c r="I282" s="23" t="s">
+        <v>1824</v>
+      </c>
+      <c r="J282" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K282" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L282" s="23" t="s">
+        <v>297</v>
+      </c>
+      <c r="M282" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N282" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="O282" s="27" t="n">
+        <v>6209</v>
+      </c>
+      <c r="P282" s="26" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="283" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A283" s="12" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B283" s="12" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C283" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D283" s="12" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E283" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F283" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G283" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H283" s="12" t="s">
+        <v>1830</v>
+      </c>
+      <c r="I283" s="12" t="s">
+        <v>641</v>
+      </c>
+      <c r="J283" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K283" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L283" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="M283" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="N283" s="13" t="s">
+        <v>1831</v>
+      </c>
+      <c r="O283" s="12" t="s">
+        <v>1832</v>
+      </c>
+      <c r="P283" s="15" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="284" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A284" s="12" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B284" s="12" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C284" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D284" s="12" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E284" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F284" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G284" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H284" s="12" t="s">
+        <v>1633</v>
+      </c>
+      <c r="I284" s="12" t="s">
+        <v>1837</v>
+      </c>
+      <c r="J284" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K284" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L284" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="M284" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N284" s="13" t="s">
+        <v>692</v>
+      </c>
+      <c r="O284" s="12" t="s">
+        <v>1838</v>
+      </c>
+      <c r="P284" s="15" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="285" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A285" s="12" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B285" s="12" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C285" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D285" s="12" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E285" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F285" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G285" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H285" s="12" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I285" s="12" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J285" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K285" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L285" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="M285" s="12"/>
+      <c r="N285" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="O285" s="12" t="s">
+        <v>1845</v>
+      </c>
+      <c r="P285" s="15" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="286" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A286" s="12" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B286" s="12" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C286" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D286" s="12" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E286" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F286" s="12" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G286" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H286" s="12" t="s">
+        <v>1850</v>
+      </c>
+      <c r="I286" s="12" t="s">
+        <v>1851</v>
+      </c>
+      <c r="J286" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K286" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L286" s="12" t="s">
+        <v>981</v>
+      </c>
+      <c r="M286" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N286" s="12" t="s">
+        <v>535</v>
+      </c>
+      <c r="O286" s="12" t="s">
+        <v>1852</v>
+      </c>
+      <c r="P286" s="15" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="287" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A287" s="12" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B287" s="12" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C287" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D287" s="12" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E287" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F287" s="12" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G287" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="H287" s="12" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I287" s="12" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J287" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K287" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L287" s="12" t="s">
+        <v>1857</v>
+      </c>
+      <c r="M287" s="12"/>
+      <c r="N287" s="13" t="s">
+        <v>1858</v>
+      </c>
+      <c r="O287" s="14" t="s">
+        <v>1858</v>
+      </c>
+      <c r="P287" s="15" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="288" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A288" s="12" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B288" s="12" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C288" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D288" s="12" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E288" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F288" s="12" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G288" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="H288" s="12" t="s">
+        <v>1863</v>
+      </c>
+      <c r="I288" s="12" t="s">
+        <v>1864</v>
+      </c>
+      <c r="J288" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K288" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L288" s="12" t="s">
+        <v>1865</v>
+      </c>
+      <c r="M288" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N288" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="O288" s="14" t="n">
+        <v>8500</v>
+      </c>
+      <c r="P288" s="15" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="289" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A289" s="12" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B289" s="12" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C289" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D289" s="12" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E289" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F289" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G289" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H289" s="12" t="s">
+        <v>1870</v>
+      </c>
+      <c r="I289" s="12" t="s">
+        <v>1871</v>
+      </c>
+      <c r="J289" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K289" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L289" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="M289" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N289" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="O289" s="14" t="n">
+        <v>6209</v>
+      </c>
+      <c r="P289" s="15" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="290" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A290" s="12" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B290" s="12" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C290" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D290" s="12" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E290" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F290" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G290" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="H290" s="12" t="s">
+        <v>1876</v>
+      </c>
+      <c r="I290" s="12" t="s">
+        <v>1877</v>
+      </c>
+      <c r="J290" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K290" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L290" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="M290" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N290" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="O290" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="P290" s="15" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="291" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A291" s="12" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B291" s="12" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C291" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D291" s="12" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E291" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F291" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="G291" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="H291" s="12" t="s">
+        <v>1881</v>
+      </c>
+      <c r="I291" s="12" t="s">
+        <v>1882</v>
+      </c>
+      <c r="J291" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K291" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L291" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M291" s="12"/>
+      <c r="N291" s="13"/>
+      <c r="O291" s="14" t="s">
+        <v>1883</v>
+      </c>
+      <c r="P291" s="15" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="292" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A292" s="12" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B292" s="12" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C292" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D292" s="12" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E292" s="12" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F292" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G292" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H292" s="12" t="s">
+        <v>1889</v>
+      </c>
+      <c r="I292" s="12" t="s">
+        <v>1890</v>
+      </c>
+      <c r="J292" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K292" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L292" s="12" t="s">
+        <v>1891</v>
+      </c>
+      <c r="M292" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N292" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="O292" s="14" t="n">
+        <v>8277</v>
+      </c>
+      <c r="P292" s="15" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="293" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A293" s="12" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B293" s="16" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C293" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D293" s="16" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E293" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F293" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G293" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="H293" s="16" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I293" s="16" t="s">
+        <v>1896</v>
+      </c>
+      <c r="J293" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K293" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L293" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="M293" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="N293" s="19" t="s">
+        <v>1897</v>
+      </c>
+      <c r="O293" s="20" t="s">
+        <v>1898</v>
+      </c>
+      <c r="P293" s="21" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="294" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A294" s="12" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B294" s="23" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C294" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D294" s="23" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E294" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F294" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="G294" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="H294" s="23" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I294" s="23" t="s">
+        <v>1904</v>
+      </c>
+      <c r="J294" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K294" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L294" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="M294" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N294" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="O294" s="28" t="s">
+        <v>1905</v>
+      </c>
+      <c r="P294" s="26" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="295" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A295" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B295" s="23" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C295" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D295" s="23" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E295" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F295" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="G295" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="H295" s="23" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I295" s="23" t="s">
+        <v>1910</v>
+      </c>
+      <c r="J295" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K295" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L295" s="23" t="s">
+        <v>1911</v>
+      </c>
+      <c r="M295" s="23" t="s">
+        <v>305</v>
+      </c>
+      <c r="N295" s="29" t="s">
+        <v>462</v>
+      </c>
+      <c r="O295" s="28" t="n">
+        <v>9895</v>
+      </c>
+      <c r="P295" s="26" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="296" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A296" s="12" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B296" s="23" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C296" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D296" s="23" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E296" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F296" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="G296" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="H296" s="23" t="s">
+        <v>1916</v>
+      </c>
+      <c r="I296" s="23" t="s">
+        <v>1917</v>
+      </c>
+      <c r="J296" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K296" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L296" s="23" t="s">
+        <v>1918</v>
+      </c>
+      <c r="M296" s="23" t="s">
+        <v>305</v>
+      </c>
+      <c r="N296" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="O296" s="28" t="s">
+        <v>1919</v>
+      </c>
+      <c r="P296" s="26" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="297" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A297" s="12" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B297" s="23" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C297" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D297" s="23" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E297" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F297" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="G297" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="H297" s="23" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I297" s="23" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J297" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K297" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L297" s="23" t="s">
+        <v>453</v>
+      </c>
+      <c r="M297" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N297" s="29" t="s">
+        <v>679</v>
+      </c>
+      <c r="O297" s="28" t="n">
+        <v>1345952</v>
+      </c>
+      <c r="P297" s="26" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="298" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A298" s="12" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B298" s="23" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C298" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D298" s="23" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E298" s="30" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F298" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="G298" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="H298" s="23" t="s">
+        <v>1929</v>
+      </c>
+      <c r="I298" s="23" t="s">
+        <v>1930</v>
+      </c>
+      <c r="J298" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K298" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L298" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="M298" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N298" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="O298" s="28" t="n">
+        <v>2655</v>
+      </c>
+      <c r="P298" s="26" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="299" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A299" s="12" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B299" s="23" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C299" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D299" s="23" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E299" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F299" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="G299" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="H299" s="23" t="s">
+        <v>973</v>
+      </c>
+      <c r="I299" s="23" t="s">
+        <v>974</v>
+      </c>
+      <c r="J299" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K299" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L299" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="M299" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N299" s="24" t="s">
+        <v>1934</v>
+      </c>
+      <c r="O299" s="25" t="s">
+        <v>1935</v>
+      </c>
+      <c r="P299" s="26" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="300" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A300" s="12" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B300" s="23" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C300" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D300" s="23" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E300" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F300" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="G300" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="H300" s="23" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I300" s="23" t="s">
+        <v>974</v>
+      </c>
+      <c r="J300" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K300" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L300" s="23" t="s">
+        <v>911</v>
+      </c>
+      <c r="M300" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="N300" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="O300" s="25" t="s">
+        <v>1940</v>
+      </c>
+      <c r="P300" s="26" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="301" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A301" s="12" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B301" s="16" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C301" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D301" s="16" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E301" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F301" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="G301" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="H301" s="16" t="s">
+        <v>1944</v>
+      </c>
+      <c r="I301" s="16" t="s">
+        <v>1945</v>
+      </c>
+      <c r="J301" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K301" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L301" s="16" t="s">
+        <v>911</v>
+      </c>
+      <c r="M301" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N301" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="O301" s="14" t="s">
+        <v>1946</v>
+      </c>
+      <c r="P301" s="21" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="302" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A302" s="12" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B302" s="16" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C302" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D302" s="16" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E302" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F302" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="G302" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="H302" s="16" t="s">
+        <v>1950</v>
+      </c>
+      <c r="I302" s="16" t="s">
+        <v>762</v>
+      </c>
+      <c r="J302" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K302" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L302" s="16" t="s">
+        <v>564</v>
+      </c>
+      <c r="M302" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N302" s="14" t="s">
+        <v>626</v>
+      </c>
+      <c r="O302" s="14" t="s">
+        <v>825</v>
+      </c>
+      <c r="P302" s="21" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="303" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A303" s="12" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B303" s="16" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C303" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D303" s="16" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E303" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F303" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="G303" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H303" s="16" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I303" s="16" t="s">
+        <v>1955</v>
+      </c>
+      <c r="J303" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K303" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L303" s="16" t="s">
+        <v>1956</v>
+      </c>
+      <c r="M303" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="N303" s="13" t="s">
+        <v>674</v>
+      </c>
+      <c r="O303" s="14" t="s">
+        <v>1957</v>
+      </c>
+      <c r="P303" s="21" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="304" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A304" s="12" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B304" s="16" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C304" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D304" s="16" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E304" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F304" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="G304" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="H304" s="16" t="s">
+        <v>1961</v>
+      </c>
+      <c r="I304" s="16" t="s">
+        <v>1962</v>
+      </c>
+      <c r="J304" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K304" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L304" s="16" t="s">
+        <v>1963</v>
+      </c>
+      <c r="M304" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N304" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="O304" s="14" t="n">
+        <v>6999</v>
+      </c>
+      <c r="P304" s="21" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="305" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A305" s="12" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B305" s="16" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C305" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D305" s="16" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E305" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F305" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="G305" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="H305" s="16" t="s">
+        <v>1968</v>
+      </c>
+      <c r="I305" s="16" t="s">
+        <v>870</v>
+      </c>
+      <c r="J305" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K305" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L305" s="16" t="s">
+        <v>1969</v>
+      </c>
+      <c r="M305" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N305" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O305" s="14" t="s">
+        <v>1970</v>
+      </c>
+      <c r="P305" s="21" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="306" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A306" s="12" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B306" s="16" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C306" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D306" s="16" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E306" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F306" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="G306" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="H306" s="16" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I306" s="16" t="s">
+        <v>1975</v>
+      </c>
+      <c r="J306" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K306" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L306" s="16" t="s">
+        <v>981</v>
+      </c>
+      <c r="M306" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N306" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="O306" s="14" t="s">
+        <v>1976</v>
+      </c>
+      <c r="P306" s="21" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="307" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A307" s="12" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B307" s="16" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C307" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D307" s="16" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E307" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F307" s="16" t="s">
+        <v>216</v>
+      </c>
+      <c r="G307" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H307" s="16" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I307" s="16" t="s">
+        <v>1945</v>
+      </c>
+      <c r="J307" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K307" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L307" s="16" t="s">
+        <v>911</v>
+      </c>
+      <c r="M307" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N307" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="O307" s="14" t="s">
+        <v>1981</v>
+      </c>
+      <c r="P307" s="21" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="308" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A308" s="12" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B308" s="16" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C308" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D308" s="16" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E308" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F308" s="16" t="s">
+        <v>216</v>
+      </c>
+      <c r="G308" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H308" s="16" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I308" s="16" t="s">
+        <v>1987</v>
+      </c>
+      <c r="J308" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K308" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L308" s="16" t="s">
+        <v>1703</v>
+      </c>
+      <c r="M308" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N308" s="14" t="s">
+        <v>1247</v>
+      </c>
+      <c r="O308" s="14" t="s">
+        <v>1988</v>
+      </c>
+      <c r="P308" s="18" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="309" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A309" s="12" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B309" s="16" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C309" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D309" s="16" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E309" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F309" s="16" t="s">
+        <v>216</v>
+      </c>
+      <c r="G309" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H309" s="16" t="s">
+        <v>1992</v>
+      </c>
+      <c r="I309" s="16" t="s">
+        <v>1993</v>
+      </c>
+      <c r="J309" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K309" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L309" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="M309" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="N309" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="O309" s="14" t="s">
+        <v>1994</v>
+      </c>
+      <c r="P309" s="21" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="310" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A310" s="12" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B310" s="16" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C310" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D310" s="16" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E310" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F310" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="G310" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="H310" s="16" t="s">
+        <v>1998</v>
+      </c>
+      <c r="I310" s="16" t="s">
+        <v>1999</v>
+      </c>
+      <c r="J310" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K310" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L310" s="16" t="s">
+        <v>981</v>
+      </c>
+      <c r="M310" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N310" s="13" t="n">
+        <v>22647</v>
+      </c>
+      <c r="O310" s="14" t="s">
+        <v>2000</v>
+      </c>
+      <c r="P310" s="21" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="311" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A311" s="12" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B311" s="16" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C311" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D311" s="16" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E311" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F311" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="G311" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="H311" s="16" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I311" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="J311" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K311" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L311" s="16" t="s">
+        <v>1956</v>
+      </c>
+      <c r="M311" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N311" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="O311" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="P311" s="21" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="312" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A312" s="12" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B312" s="16" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C312" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D312" s="16" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E312" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F312" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="G312" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="H312" s="16" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I312" s="16" t="s">
+        <v>2010</v>
+      </c>
+      <c r="J312" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K312" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L312" s="16" t="s">
+        <v>2011</v>
+      </c>
+      <c r="M312" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N312" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="O312" s="14" t="n">
+        <v>4870</v>
+      </c>
+      <c r="P312" s="21" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="313" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A313" s="12" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B313" s="16" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C313" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D313" s="16" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E313" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F313" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="G313" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="H313" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="I313" s="16" t="s">
+        <v>2016</v>
+      </c>
+      <c r="J313" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K313" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L313" s="16" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M313" s="16"/>
+      <c r="N313" s="13" t="s">
+        <v>2017</v>
+      </c>
+      <c r="O313" s="14" t="s">
+        <v>2017</v>
+      </c>
+      <c r="P313" s="21" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="314" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A314" s="12" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B314" s="16" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C314" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D314" s="16" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E314" s="16" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F314" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="G314" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="H314" s="16" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I314" s="16" t="s">
+        <v>2023</v>
+      </c>
+      <c r="J314" s="16" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K314" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="L314" s="16" t="s">
+        <v>1891</v>
+      </c>
+      <c r="M314" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="N314" s="13" t="s">
+        <v>713</v>
+      </c>
+      <c r="O314" s="14" t="n">
+        <v>7040</v>
+      </c>
+      <c r="P314" s="21" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="315" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A315" s="12" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B315" s="23" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C315" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D315" s="23" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E315" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F315" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="G315" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="H315" s="23" t="s">
+        <v>2027</v>
+      </c>
+      <c r="I315" s="23" t="s">
+        <v>2028</v>
+      </c>
+      <c r="J315" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K315" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L315" s="23" t="s">
+        <v>195</v>
+      </c>
+      <c r="M315" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N315" s="24" t="s">
+        <v>2029</v>
+      </c>
+      <c r="O315" s="27" t="n">
+        <v>3556</v>
+      </c>
+      <c r="P315" s="26" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="316" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A316" s="12" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B316" s="23" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C316" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D316" s="23" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E316" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F316" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="G316" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="H316" s="23" t="s">
+        <v>2033</v>
+      </c>
+      <c r="I316" s="23" t="s">
+        <v>2034</v>
+      </c>
+      <c r="J316" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K316" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L316" s="23" t="s">
+        <v>453</v>
+      </c>
+      <c r="M316" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N316" s="24" t="s">
+        <v>930</v>
+      </c>
+      <c r="O316" s="25" t="s">
+        <v>931</v>
+      </c>
+      <c r="P316" s="26" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="317" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A317" s="12" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B317" s="23" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C317" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D317" s="23" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E317" s="23" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F317" s="23" t="s">
+        <v>280</v>
+      </c>
+      <c r="G317" s="23" t="s">
+        <v>197</v>
+      </c>
+      <c r="H317" s="23" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I317" s="23" t="s">
+        <v>2038</v>
+      </c>
+      <c r="J317" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K317" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L317" s="23" t="s">
+        <v>1623</v>
+      </c>
+      <c r="M317" s="23" t="s">
+        <v>248</v>
+      </c>
+      <c r="N317" s="24" t="n">
+        <v>8</v>
+      </c>
+      <c r="O317" s="25" t="n">
+        <v>2662</v>
+      </c>
+      <c r="P317" s="26" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="318" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A318" s="12" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B318" s="12" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C318" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D318" s="12" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E318" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F318" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G318" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="H318" s="12" t="s">
+        <v>2043</v>
+      </c>
+      <c r="I318" s="12" t="s">
+        <v>2044</v>
+      </c>
+      <c r="J318" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K318" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L318" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="M318" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="N318" s="13" t="s">
+        <v>2045</v>
+      </c>
+      <c r="O318" s="14" t="s">
+        <v>2046</v>
+      </c>
+      <c r="P318" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="319" customFormat="false" ht="45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A319" s="12" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B319" s="12" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C319" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D319" s="12" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E319" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F319" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G319" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H319" s="12" t="s">
+        <v>2050</v>
+      </c>
+      <c r="I319" s="12" t="s">
+        <v>2051</v>
+      </c>
+      <c r="J319" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K319" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L319" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M319" s="12"/>
+      <c r="N319" s="13" t="s">
+        <v>2052</v>
+      </c>
+      <c r="O319" s="12" t="s">
+        <v>2053</v>
+      </c>
+      <c r="P319" s="15" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="320" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A320" s="12" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B320" s="12" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C320" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D320" s="12" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E320" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F320" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G320" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H320" s="12" t="s">
+        <v>755</v>
+      </c>
+      <c r="I320" s="12" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J320" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K320" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L320" s="12" t="s">
+        <v>2059</v>
+      </c>
+      <c r="M320" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N320" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="O320" s="12" t="s">
+        <v>2060</v>
+      </c>
+      <c r="P320" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="321" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A321" s="12" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B321" s="12" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C321" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D321" s="12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E321" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F321" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G321" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H321" s="12" t="s">
+        <v>2064</v>
+      </c>
+      <c r="I321" s="12" t="s">
+        <v>2065</v>
+      </c>
+      <c r="J321" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K321" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L321" s="12" t="s">
+        <v>871</v>
+      </c>
+      <c r="M321" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N321" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O321" s="12" t="s">
+        <v>1970</v>
+      </c>
+      <c r="P321" s="15" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="322" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A322" s="12" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B322" s="12" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C322" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D322" s="12" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E322" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F322" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G322" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="H322" s="12" t="s">
+        <v>2070</v>
+      </c>
+      <c r="I322" s="12" t="s">
+        <v>2071</v>
+      </c>
+      <c r="J322" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K322" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L322" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M322" s="12"/>
+      <c r="N322" s="13"/>
+      <c r="O322" s="14" t="s">
+        <v>2072</v>
+      </c>
+      <c r="P322" s="15" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="323" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A323" s="12" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B323" s="12" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C323" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D323" s="12" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E323" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F323" s="12" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G323" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="H323" s="12" t="s">
+        <v>2076</v>
+      </c>
+      <c r="I323" s="12" t="s">
+        <v>2077</v>
+      </c>
+      <c r="J323" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K323" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L323" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="M323" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N323" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="O323" s="14" t="n">
+        <v>6214</v>
+      </c>
+      <c r="P323" s="15" t="s">
         <v>2078</v>
       </c>
-      <c r="D4" s="25" t="s">
-[...107 lines deleted...]
-      <c r="H7" s="5" t="s">
+    </row>
+    <row r="324" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A324" s="27" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B324" s="27" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C324" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="D324" s="27" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E324" s="27" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F324" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="G324" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="H324" s="27" t="s">
+        <v>2082</v>
+      </c>
+      <c r="I324" s="27" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J324" s="27" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K324" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="L324" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="M324" s="27" t="s">
+        <v>351</v>
+      </c>
+      <c r="N324" s="24" t="s">
+        <v>282</v>
+      </c>
+      <c r="O324" s="25" t="s">
+        <v>2084</v>
+      </c>
+      <c r="P324" s="31" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="325" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A325" s="27" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B325" s="12" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C325" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D325" s="12" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E325" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F325" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G325" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H325" s="12" t="s">
+        <v>2088</v>
+      </c>
+      <c r="I325" s="12" t="s">
+        <v>2089</v>
+      </c>
+      <c r="J325" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K325" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L325" s="12" t="s">
+        <v>2090</v>
+      </c>
+      <c r="M325" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N325" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="O325" s="12" t="s">
+        <v>2091</v>
+      </c>
+      <c r="P325" s="15" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="326" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A326" s="27" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B326" s="12" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C326" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D326" s="12" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E326" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F326" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G326" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H326" s="12" t="s">
+        <v>2096</v>
+      </c>
+      <c r="I326" s="12" t="s">
+        <v>2097</v>
+      </c>
+      <c r="J326" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K326" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L326" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="M326" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N326" s="12" t="s">
+        <v>930</v>
+      </c>
+      <c r="O326" s="12" t="s">
+        <v>2098</v>
+      </c>
+      <c r="P326" s="15" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="327" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A327" s="27" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B327" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C327" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D327" s="12" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E327" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F327" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G327" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H327" s="12" t="s">
+        <v>2103</v>
+      </c>
+      <c r="I327" s="12" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J327" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K327" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L327" s="12" t="s">
+        <v>1133</v>
+      </c>
+      <c r="M327" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N327" s="12" t="n">
+        <v>46070</v>
+      </c>
+      <c r="O327" s="12" t="s">
+        <v>905</v>
+      </c>
+      <c r="P327" s="15" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="328" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A328" s="27" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B328" s="12" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C328" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D328" s="12" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E328" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F328" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="G328" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="H328" s="12" t="s">
+        <v>1609</v>
+      </c>
+      <c r="I328" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="J328" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K328" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L328" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="M328" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="N328" s="12" t="s">
+        <v>1690</v>
+      </c>
+      <c r="O328" s="12" t="s">
+        <v>2108</v>
+      </c>
+      <c r="P328" s="15" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="329" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A329" s="27" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B329" s="23" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C329" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D329" s="23" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E329" s="23" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F329" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="G329" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="H329" s="23" t="s">
+        <v>2112</v>
+      </c>
+      <c r="I329" s="23" t="s">
+        <v>2113</v>
+      </c>
+      <c r="J329" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K329" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L329" s="23" t="s">
+        <v>564</v>
+      </c>
+      <c r="M329" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N329" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="O329" s="25" t="n">
+        <v>13812</v>
+      </c>
+      <c r="P329" s="26" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="330" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A330" s="27" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B330" s="23" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C330" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D330" s="23" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E330" s="23" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F330" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="G330" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="H330" s="23" t="s">
+        <v>2117</v>
+      </c>
+      <c r="I330" s="23" t="s">
+        <v>728</v>
+      </c>
+      <c r="J330" s="23" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K330" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="L330" s="23" t="s">
+        <v>195</v>
+      </c>
+      <c r="M330" s="23" t="s">
+        <v>351</v>
+      </c>
+      <c r="N330" s="24" t="s">
+        <v>1610</v>
+      </c>
+      <c r="O330" s="25" t="s">
+        <v>2118</v>
+      </c>
+      <c r="P330" s="26" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="331" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A331" s="27" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B331" s="12" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C331" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D331" s="12" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E331" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F331" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G331" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H331" s="12" t="s">
+        <v>851</v>
+      </c>
+      <c r="I331" s="12" t="s">
+        <v>852</v>
+      </c>
+      <c r="J331" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K331" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L331" s="12" t="s">
+        <v>2122</v>
+      </c>
+      <c r="M331" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N331" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="J7" s="5">
-[...31 lines deleted...]
-      <c r="D8" s="5" t="s">
+      <c r="O331" s="32" t="s">
+        <v>2123</v>
+      </c>
+      <c r="P331" s="15" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="332" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A332" s="27" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B332" s="12" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C332" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D332" s="12" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E332" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F332" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G332" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="H332" s="12" t="s">
+        <v>2127</v>
+      </c>
+      <c r="I332" s="12" t="s">
+        <v>2128</v>
+      </c>
+      <c r="J332" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K332" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L332" s="12" t="s">
+        <v>2122</v>
+      </c>
+      <c r="M332" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N332" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="O332" s="32" t="s">
+        <v>2123</v>
+      </c>
+      <c r="P332" s="15" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="333" customFormat="false" ht="35.05" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A333" s="27" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B333" s="12" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C333" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D333" s="12" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E333" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F333" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G333" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="H333" s="12" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I333" s="12" t="s">
+        <v>2133</v>
+      </c>
+      <c r="J333" s="12" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K333" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="L333" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="M333" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="N333" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="O333" s="32" t="s">
+        <v>2134</v>
+      </c>
+      <c r="P333" s="15" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="334" customFormat="false" ht="15.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A334" s="27" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B334" s="33" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C334" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D334" s="33" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E334" s="33" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F334" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="G334" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="H334" s="33" t="s">
+        <v>2138</v>
+      </c>
+      <c r="I334" s="33" t="s">
+        <v>303</v>
+      </c>
+      <c r="J334" s="33" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K334" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="L334" s="33" t="s">
+        <v>2139</v>
+      </c>
+      <c r="M334" s="34" t="s">
+        <v>2140</v>
+      </c>
+      <c r="N334" s="34" t="n">
+        <v>46235</v>
+      </c>
+      <c r="O334" s="34" t="s">
+        <v>2141</v>
+      </c>
+      <c r="P334" s="34" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="335" customFormat="false" ht="15.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A335" s="27" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B335" s="33" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C335" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D335" s="33" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E335" s="33" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F335" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="G335" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...87 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="H335" s="33" t="s">
+        <v>2145</v>
+      </c>
+      <c r="I335" s="33" t="s">
+        <v>2146</v>
+      </c>
+      <c r="J335" s="33" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K335" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="L335" s="33" t="s">
+        <v>1795</v>
+      </c>
+      <c r="M335" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="N335" s="35" t="s">
+        <v>84</v>
+      </c>
+      <c r="O335" s="34" t="n">
+        <v>6338</v>
+      </c>
+      <c r="P335" s="33" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="336" customFormat="false" ht="15.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A336" s="27" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B336" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C336" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D336" s="33" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E336" s="33" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F336" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="G336" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="H336" s="33" t="s">
+        <v>2150</v>
+      </c>
+      <c r="I336" s="33" t="s">
+        <v>787</v>
+      </c>
+      <c r="J336" s="33" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K336" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="L336" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="M336" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...65 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="N336" s="35" t="s">
+        <v>930</v>
+      </c>
+      <c r="O336" s="34" t="s">
+        <v>931</v>
+      </c>
+      <c r="P336" s="33" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="337" customFormat="false" ht="15.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A337" s="27" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B337" s="33" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C337" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D337" s="33" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E337" s="33" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F337" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="G337" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="H337" s="33" t="s">
+        <v>2154</v>
+      </c>
+      <c r="I337" s="33" t="s">
+        <v>2155</v>
+      </c>
+      <c r="J337" s="33" t="n">
+        <v>5600</v>
+      </c>
+      <c r="K337" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="L337" s="33" t="s">
+        <v>2156</v>
+      </c>
+      <c r="M337" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="I11" s="5" t="s">
-[...121 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="N337" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...199 lines deleted...]
-      <c r="B18" s="5" t="s">
+      <c r="O337" s="34" t="s">
         <v>112</v>
       </c>
-      <c r="C18" s="8" t="s">
-[...15617 lines deleted...]
-        <v>1822</v>
+      <c r="P337" s="33" t="s">
+        <v>2157</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:I3"/>
-    <mergeCell ref="A3:A6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
-    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:H6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="H4:H6"/>
-[...1 lines deleted...]
-    <mergeCell ref="C3:G3"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.196527777777778" right="0.196527777777778" top="0" bottom="0" header="0.511805555555555" footer="0.511805555555555"/>
+  <pageSetup paperSize="8" scale="100" firstPageNumber="0" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" useFirstPageNumber="false" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...20 lines deleted...]
-  <AppVersion></AppVersion>
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/6.0.5.2$Windows_x86 LibreOffice_project/54c8cbb85f300ac59db32fe8a675ff7683cd5a16</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>csukas</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>hu-HU</dc:language>
+  <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>16.0300</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
+    <vt:i4>0</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+    <vt:bool>0</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+    <vt:bool>0</vt:bool>
+  </property>
+</Properties>
+</file>